--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5652260C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>FONDS JEAN-CLAUDE LEBEUF, ARCHITECTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288A6CEF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00624149" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -868,67 +868,51 @@
         <w:t>Notice biographique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7260C8" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF78ADB" w14:textId="77777777" w:rsidR="00E92FA2" w:rsidRDefault="002D1806" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Jean-Claude Lebeuf est le fils d’</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Lebeuf et de Cécile Veillette. Il a pour épouse Mme Doris Savard. M. Lebeuf a d’abord été enseignant en arts pour la Commission scolaire Louis-Hémon à Mistassini de 1969 à 1971. Puis, il est architecte pour Parcs Canada durant l’année 1975-1976. On le transfère ensuite à Winnipeg pour exercer son rôle d’architecte de 1977 à 1980. Jean-Claude Lebeuf devient architecte à son compte en 1980 et il effectue des contrats jusqu’en 2011, années où il se tournera vers l’enseignement en architecture au Cégep de Trois-Rivières (2011 à 2015). </w:t>
+        <w:t xml:space="preserve">Jean-Claude Lebeuf est le fils d’Ovila Lebeuf et de Cécile Veillette. Il a pour épouse Mme Doris Savard. M. Lebeuf a d’abord été enseignant en arts pour la Commission scolaire Louis-Hémon à Mistassini de 1969 à 1971. Puis, il est architecte pour Parcs Canada durant l’année 1975-1976. On le transfère ensuite à Winnipeg pour exercer son rôle d’architecte de 1977 à 1980. Jean-Claude Lebeuf devient architecte à son compte en 1980 et il effectue des contrats jusqu’en 2011, années où il se tournera vers l’enseignement en architecture au Cégep de Trois-Rivières (2011 à 2015). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3596E839" w14:textId="77777777" w:rsidR="00E92FA2" w:rsidRDefault="00E92FA2" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7957A580" w14:textId="77777777" w:rsidR="003635D4" w:rsidRDefault="002D1806" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Après 2015, M. Lebeuf est artiste peintre à temps perdu et il est retraité de la profession d’architecte. Il a conçu des bâtiments partout au Québec (et même à l’extérieur). D’ailleurs, la Bibliothèque municipale de Dolbeau-Mistassini (secteur Dolbeau) est le résultat de l’une de ses idées.</w:t>
@@ -3300,65 +3284,51 @@
     <w:p w14:paraId="613C195A" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2007-D02 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A58A8E" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Commission scolaire de la Baie-James, expertise école St-Dominique-</w:t>
-[...13 lines deleted...]
-        <w:t>, expertise</w:t>
+        <w:t>Commission scolaire de la Baie-James, expertise école St-Dominique-Savio, expertise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC142E7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[2007] – 0,5</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17305F2D" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -5547,67 +5517,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1998-</w:t>
       </w:r>
       <w:r w:rsidR="000B2C58" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>970</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D075A72" w14:textId="77777777" w:rsidR="000B2C58" w:rsidRPr="00997B15" w:rsidRDefault="000B2C58" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CSSS de la </w:t>
-[...15 lines deleted...]
-        <w:t>, urgence, poursuite des travaux</w:t>
+        <w:t>CSSS de la Radiossonie, urgence, poursuite des travaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E257D36" w14:textId="77777777" w:rsidR="000B2C58" w:rsidRPr="00997B15" w:rsidRDefault="000B2C58" w:rsidP="00997B15">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[1998]. – 4,2 </w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
@@ -6336,67 +6290,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Étude d’</w:t>
       </w:r>
       <w:r w:rsidR="000127C9" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, lieu de division culturel, présentation Mme. Sheila </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">, lieu de division culturel, présentation Mme. Sheila Copps. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54145802" w14:textId="77777777" w:rsidR="00FD6A9F" w:rsidRPr="00997B15" w:rsidRDefault="00FD6A9F" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[28 juin 2002]. – 2,5</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
@@ -8102,61 +8040,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00360DD7" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>01-A73</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705CC787" w14:textId="77777777" w:rsidR="00360DD7" w:rsidRPr="00997B15" w:rsidRDefault="00360DD7" w:rsidP="007B1E73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carrefour d’accueil </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Carrefour d’accueil Inu</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="325F6DE5" w14:textId="77777777" w:rsidR="00360DD7" w:rsidRPr="00997B15" w:rsidRDefault="00360DD7" w:rsidP="007B1E73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[2001]. – 9</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -9344,67 +9273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00BF1C19" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>00-A55</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC8A67D" w14:textId="77777777" w:rsidR="00BF1C19" w:rsidRPr="00997B15" w:rsidRDefault="00BF1C19" w:rsidP="001F0FFC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre de la Petite Enfance </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Centre de la Petite Enfance Auetissatsh </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA7E1FA" w14:textId="77777777" w:rsidR="00BF1C19" w:rsidRPr="00997B15" w:rsidRDefault="00BF1C19" w:rsidP="001F0FFC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[2000]. – </w:t>
       </w:r>
       <w:r w:rsidR="00997B15" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1,8</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
@@ -12099,693 +12012,617 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Habitation 55 et +, Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E673AC" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Condotels</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Condotels, Tadoussac</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF06AB3" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, Tadoussac</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DF06AB3" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+        <w:t>Maison du Bel âge, Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3A0702" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Maison du Bel âge, Dolbeau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B3A0702" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+        <w:t>Résidence Ahmec Yessine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2B911F" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Centre socio-culturel, Saint-Méthode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B3158" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Ahmec</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Le Domaine des Beaux jours, St-Edmond-les-Plaines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5150EA23" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Hôpital Dolbeau, obstétrique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28333382" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Yessine</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="6C2B911F" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
+        <w:t>Agrandissement résidence Mme A. E. Boivin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4BC031" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="00B66F0A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Centre socio-culturel, Saint-Méthode</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="1"/>
+        <w:t>Aménagements Maria-Chapdelaine, Musée Louis-Hémon, Péribonka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2818F9F5" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000F3DB4" w:rsidRDefault="00B66F0A" w:rsidP="000F3DB4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613A03E5" w14:textId="72137FBE" w:rsidR="00B66F0A" w:rsidRPr="000F3DB4" w:rsidRDefault="00B66F0A" w:rsidP="000F3DB4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3DB4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tiroir 4 du classeur </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD527F" w:rsidRPr="000F3DB4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD527F" w:rsidRPr="000F3DB4">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD527F" w:rsidRPr="000F3DB4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25613">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 29 plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B44482" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Le Domaine des Beaux jours, St-Edmond-les-Plaines</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="1"/>
+        <w:t>Garage Vézina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B4DA4F" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Hôpital Dolbeau, obstétrique</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="1"/>
+        <w:t>Fontaine de Girardville</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27F38C" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Agrandissement résidence Mme A. E. Boivin</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="1"/>
+        <w:t>Club de golf, Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B71C73" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Aménagements Maria-Chapdelaine, Musée Louis-Hémon, Péribonka</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="09B44482" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>Manoir de l’Anse St-Jean</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB3267" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Garage Vézina</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63B4DA4F" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>École Notre-Dame-des-Agnès</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78599652" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Fontaine de Girardville</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C27F38C" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>Marché Métro, Jonquière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE8C033" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Club de golf, Dolbeau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13B71C73" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>Pyramide 2000, Mistassini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F223A78" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Manoir de l’Anse St-Jean</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72CB3267" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>Domtar, produits forestiers, bureaux à Mistassini, agrandissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29F48C" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>École Notre-Dame-des-Agnès</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78599652" w14:textId="77777777" w:rsidR="00B66F0A" w:rsidRPr="000E79BD" w:rsidRDefault="00B66F0A" w:rsidP="005F6322">
+        <w:t>Kingnait cultural centre à Cape Dorset, art museum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2797685E" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Marché Métro, Jonquière</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FE8C033" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Chalet Jean-Marie Lepage, Valinouët</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768B98E4" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Pyramide 2000, Mistassini</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F223A78" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Habitations R. Morris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64754C40" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Domtar, produits forestiers, bureaux à Mistassini, agrandissement</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F29F48C" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Presbytère St-Félicien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FB22F9" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Kingnait</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Maison Benoît Bouchard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77795743" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cultural centre à Cape Dorset, art </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Coop d’habitation Métabetchouan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05159703" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>museum</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2797685E" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Hôpital Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284F0743" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chalet Jean-Marie Lepage, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Église de Girardville</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD65F84" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Valinouët</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="768B98E4" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Résidence Roland Boulanger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1B446A" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Habitations R. Morris</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64754C40" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Aménagement Info-Lac</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1C5AEA" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Presbytère St-Félicien</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02FB22F9" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t>Résidence LeBlanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD8BCFD" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Maison Benoît Bouchard</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77795743" w14:textId="77777777" w:rsidR="00F94CCB" w:rsidRPr="000E79BD" w:rsidRDefault="00F94CCB" w:rsidP="005F6322">
+        <w:t xml:space="preserve">Bar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E79BD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Maison, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E79BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>île du repos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D72B07" w14:textId="77777777" w:rsidR="003E2819" w:rsidRPr="000E79BD" w:rsidRDefault="003E2819" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Coop d’habitation Métabetchouan</w:t>
-[...160 lines deleted...]
-        <w:t>, Dolbeau, accès pour handicapés</w:t>
+        <w:t>Église Ste-Thérèse-d’Avila, Dolbeau, accès pour handicapés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369A5B59" w14:textId="77777777" w:rsidR="00BF75EB" w:rsidRPr="000E79BD" w:rsidRDefault="00BF75EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Chalet Do-Mi-Ski</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAF3AD4" w14:textId="77777777" w:rsidR="00BF75EB" w:rsidRPr="000E79BD" w:rsidRDefault="00BF75EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -13973,104 +13810,88 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Résidence Lévis Bolduc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B348BD7" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre d’accueil </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Centre d’accueil Lachesnaie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E5B49D" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Lachesnaie</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="29E5B49D" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
+        <w:t>HLM Albanel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4EA819" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>HLM Albanel</w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Résidence Jocelyn Riverin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2093C8B6" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Centre-ville de la Tuque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6087AAE2" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -14885,60 +14706,52 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Caserne de pompiers, Chapais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D804AF" w14:textId="33429B61" w:rsidR="0056565B" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence Jean-Pierre </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Résidence Jean-Pierre Grenon</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D4FA2DF" w14:textId="7A4FD37C" w:rsidR="0056565B" w:rsidRDefault="0056565B" w:rsidP="0056565B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637130C9" w14:textId="513CC172" w:rsidR="0056565B" w:rsidRPr="0056565B" w:rsidRDefault="0056565B" w:rsidP="0056565B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056565B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tiroir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14987,291 +14800,253 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Édifice G. Grenier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD684D6" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Bureaut</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bureaut J. Légaré</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB2F382" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J. Légaré</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CB2F382" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Produits forestiers Domtar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7834C679" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Produits forestiers </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bibliothèque municipale, Girardville</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAF00BA" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Domtar</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7834C679" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Fabrique, St-Jean-de-Brébeuf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BBA149" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bibliothèque municipale, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Confiserie Leblanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70272C75" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Girardville</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BAF00BA" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Musée Louis-Hémon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E17486" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Fabrique, St-Jean-de-Brébeuf</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23BBA149" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>CLSC des Chutes, phase 2, Mistassini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4940016F" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Confiserie Leblanc</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70272C75" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Centre gaieté, St-Thomas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3783E77A" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Musée Louis-Hémon</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29E17486" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Centre évangélique, Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A53F93A" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>CLSC des Chutes, phase 2, Mistassini</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4940016F" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Maison de la culture et musée Victor Delamarre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628D11F7" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Centre gaieté, St-Thomas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3783E77A" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
+        <w:t>Garage municipal, Normandin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F72026" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Centre évangélique, Dolbeau</w:t>
-[...67 lines deleted...]
-        <w:t>, Notre-Dame-de-la-Doré</w:t>
+        <w:t>Restaurant Le Routhier, Notre-Dame-de-la-Doré</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B992F78" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Construction chambre de compresseur, aréna Chapais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBEC404" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -15578,61 +15353,52 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Édifice à bureaux Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B778F76" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Usine </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Usine Nourrilac</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="24C75D36" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Magasin Sears Saint-Félicien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4FB511" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -16344,123 +16110,91 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>École Sainte-Thérèse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E635ABC" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Dolbeau</w:t>
+        <w:t>Centre Astro Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649CA8EC" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rallonge chalet Leblanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690962A3" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Passée de camion </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Mistassini</w:t>
+        <w:t>Passée de camion Domtar Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2819FF8D" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Résidence Jules Grenier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086D9320" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -16556,161 +16290,111 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLSC des Chûtes Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF4B5E" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Résidence Camil Lupien</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3EBB3176" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commission scolaire Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E654D51" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Résidence Munger</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F53E0E8" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bureau </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Dolbeau</w:t>
+        <w:t>Bureau Domtar Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE8253B" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Studio photo Hurtubise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E93981" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -17141,109 +16825,91 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Piscine G. Blackburn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241C8918" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vieux Moulin </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vieux Moulin Sainte-Jeanne-d’Arc</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75C42E30" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Métro Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022CEACA" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (façade)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Domtar (façade)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10380AE5" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MRC Maria Chapdelaine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5106BFEB" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -17259,139 +16925,91 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appartements Marcel Ouellet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFD8B37" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">École Sainte-Monique (C.S. </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>École Sainte-Monique (C.S. Lavalière)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD28596" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">École Pie XII (C.S. </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>École Pie XII (C.S. Lavalière)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165BA5B5" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">École Hébert (C.S. </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>École Hébert (C.S. Lavalière)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F0DEE7" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Camping Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A42F11" w14:textId="77777777" w:rsidR="00AD6E1A" w:rsidRDefault="00AD6E1A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -17670,68 +17288,75 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Église Baptiste de Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31412EC0" w14:textId="77777777" w:rsidR="002805B3" w:rsidRDefault="002805B3" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CSLH École polyvalente Normandin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAB4182" w14:textId="77777777" w:rsidR="002805B3" w:rsidRDefault="002805B3" w:rsidP="005F6322">
+    <w:p w14:paraId="2CAB4182" w14:textId="058E3D71" w:rsidR="002805B3" w:rsidRDefault="002805B3" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Centre sportif Saint-Méthode</w:t>
+      </w:r>
+      <w:r w:rsidR="00731BA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1984</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FCF630" w14:textId="77777777" w:rsidR="002805B3" w:rsidRDefault="002805B3" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hôtel de ville Chapais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437D60BC" w14:textId="77777777" w:rsidR="002805B3" w:rsidRDefault="002805B3" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -18503,115 +18128,87 @@
         </w:rPr>
         <w:t>Église Saint-Félicien, 1990 (4 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F325DF7" w14:textId="25B96595" w:rsidR="00323B5A" w:rsidRDefault="00323B5A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Église </w:t>
-[...13 lines deleted...]
-        <w:t>, 199</w:t>
+        <w:t>Église Girardville, 199</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 page)</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5568081C" w14:textId="0E1E7231" w:rsidR="00323B5A" w:rsidRDefault="00323B5A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">OSBL presbytère </w:t>
-[...13 lines deleted...]
-        <w:t>, 1989 (6 pages)</w:t>
+        <w:t>OSBL presbytère Hébertville, 1989 (6 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FFA08B" w14:textId="77777777" w:rsidR="00692829" w:rsidRDefault="00692829" w:rsidP="00692829">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ABECA4A" w14:textId="7A94147E" w:rsidR="00692829" w:rsidRPr="00692829" w:rsidRDefault="00692829" w:rsidP="00692829">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692829">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -18673,65 +18270,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t>Hôpitaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5149B64D" w14:textId="60287A45" w:rsidR="00692829" w:rsidRPr="00537AD8" w:rsidRDefault="00692829" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hôpital de </w:t>
-[...13 lines deleted...]
-        <w:t>, 1991</w:t>
+        <w:t>Hôpital de Métabetchouan, 1991</w:t>
       </w:r>
       <w:r w:rsidR="00A25613">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00537AD8" w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Foyer Le Pionnier (7 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -19296,419 +18879,363 @@
         </w:rPr>
         <w:t>École Notre-Dame-des-Anges : gymnase. Mistassini, 1991 (2 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBA2E1D" w14:textId="6E5BEFC6" w:rsidR="00802E87" w:rsidRPr="00802E87" w:rsidRDefault="00802E87" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garderie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Garderie Auetissats. Pointe-Bleue, 1990 (17 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80056">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456EFEA8" w14:textId="28CC4D2C" w:rsidR="00802E87" w:rsidRDefault="00802E87" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Auetissats</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>École La S</w:t>
+      </w:r>
+      <w:r w:rsidR="0095064C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>. Pointe-Bleue, 1990 (17 pages)</w:t>
+        <w:t>rce, Saint-Ludger-de-Milot, 1990 (11 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456EFEA8" w14:textId="28CC4D2C" w:rsidR="00802E87" w:rsidRDefault="00802E87" w:rsidP="005F6322">
+    <w:p w14:paraId="40B96C9F" w14:textId="2DA74BF4" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095064C">
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Commerces et caisse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C3D83" w14:textId="3E9994FF" w:rsidR="00802E87" w:rsidRDefault="00802E87" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>École La S</w:t>
-[...39 lines deleted...]
-        <w:t>, 1990 (11 pages)</w:t>
+        <w:t>Clinique visuelle Gervais Gilbert, Dolbeau, 1992 (10 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B96C9F" w14:textId="2DA74BF4" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
+    <w:p w14:paraId="224AF911" w14:textId="35BC691A" w:rsidR="00774E79" w:rsidRDefault="004C1714" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Caisse pop</w:t>
+      </w:r>
+      <w:r w:rsidR="00774E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ulaire,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dolbeau, 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00020210">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>90 (10 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="00774E79">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC85370" w14:textId="1818DEBE" w:rsidR="004C1714" w:rsidRDefault="00774E79" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caisse populaire, Dolbeau, </w:t>
+      </w:r>
+      <w:r w:rsidR="00020210">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1993 (11 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80056">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D25DFC4" w14:textId="1B7057BD" w:rsidR="00774E79" w:rsidRPr="00774E79" w:rsidRDefault="00774E79" w:rsidP="00774E79">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774E79">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notes :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce tiroir est plein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12161DEC" w14:textId="7FFC9900" w:rsidR="00AB6C3F" w:rsidRDefault="00AB6C3F" w:rsidP="00AB6C3F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC64141" w14:textId="7629198D" w:rsidR="00AB6C3F" w:rsidRPr="00820975" w:rsidRDefault="00AB6C3F" w:rsidP="00AB6C3F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692829">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiroir </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1714">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692829">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25613">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 5 plans</w:t>
+      </w:r>
+      <w:r w:rsidR="000D51BE" w:rsidRPr="000D51BE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D51BE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00325B66">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (35 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D51BE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280FF201" w14:textId="2FBF042E" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
-        <w:t>Commerces et caisse</w:t>
-[...17 lines deleted...]
-        <w:t>Clinique visuelle Gervais Gilbert, Dolbeau, 1992 (10 pages)</w:t>
+        <w:t>CLSC et foyers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4736F1C3" w14:textId="030D15F4" w:rsidR="00820975" w:rsidRDefault="00AB6C3F" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CLSC de Normandin, Normandin, 1993 (5 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224AF911" w14:textId="35BC691A" w:rsidR="00774E79" w:rsidRDefault="004C1714" w:rsidP="005F6322">
-[...34 lines deleted...]
-      <w:r w:rsidR="00774E79">
+    <w:p w14:paraId="42020818" w14:textId="2E99DBF5" w:rsidR="004C1714" w:rsidRDefault="004C1714" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Foyer de La Doré : ascenseurs et génératrice, La Doré, 1993 (6 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC85370" w14:textId="1818DEBE" w:rsidR="004C1714" w:rsidRDefault="00774E79" w:rsidP="005F6322">
-[...124 lines deleted...]
-    <w:p w14:paraId="4736F1C3" w14:textId="030D15F4" w:rsidR="00820975" w:rsidRDefault="00AB6C3F" w:rsidP="005F6322">
+    <w:p w14:paraId="69EE3692" w14:textId="1E9CD199" w:rsidR="00E80056" w:rsidRDefault="004C1714" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>CLSC de Normandin, Normandin, 1993 (5 pages)</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">, Normandin : </w:t>
+        <w:t xml:space="preserve">Foyer Saint-Cyrille, Normandin : </w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oste de garde, toilette et bain thérapeutique, </w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1991 (4 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C9E24F" w14:textId="2671DCA7" w:rsidR="004C1714" w:rsidRDefault="00E80056" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -19964,69 +19491,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t>Résidences et chalets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFB5E22" w14:textId="5AE85DFF" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence Albert </w:t>
-[...17 lines deleted...]
-        <w:t>, lieu non noté,</w:t>
+        <w:t>Résidence Albert Thibeault, lieu non noté,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1989 (2 p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ages</w:t>
       </w:r>
@@ -20659,153 +20168,107 @@
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC4F8E8" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Épicerie A. P. Drolet, Fernand Dumais (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Épicerie A. P. Drolet, Fernand Dumais (prop.), Lac Bouchette, 1989 (7 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8D9A2D" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>prop</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Épicerie IGA, immeuble Caffaro, Mistassini, 1989 (4 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3960652C" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.), Lac Bouchette, 1989 (7 pages)</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> Le Spectrum, Dolbeau, 1991 (3 pages)</w:t>
+        <w:t>Brassette Le Spectrum, Dolbeau, 1991 (3 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421624FF" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
@@ -20974,67 +20437,51 @@
         <w:t xml:space="preserve"> (41 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE3F1CF" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bâtiment </w:t>
-[...15 lines deleted...]
-        <w:t>, Palais de justice Dolbeau, 1991</w:t>
+        <w:t>Bâtiment Cheops, Palais de justice Dolbeau, 1991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (28 pages); Centre de main d’œuvre du Canada, 1990 (13 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419BD1B4" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75404FDD" w14:textId="2E21712F" w:rsidR="00260BF9" w:rsidRPr="000F3DB4" w:rsidRDefault="00260BF9" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -21408,65 +20855,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (74 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533F36EE" w14:textId="0E22E8E1" w:rsidR="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre de services </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, Roberval, 1992 </w:t>
+        <w:t xml:space="preserve">Centre de services robervalois, Roberval, 1992 </w:t>
       </w:r>
       <w:r w:rsidRPr="000D51BE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE" w:rsidRPr="000D51BE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="000D51BE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages)</w:t>
       </w:r>
       <w:r w:rsidR="006C2AD3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -22127,76 +21560,58 @@
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0B8A67" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salle communautaire, aréna </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009636C5">
+        <w:t>Salle communautaire, aréna Girardville, 1990 (4 pages)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Girardville</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623D02AB" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="00260BF9" w:rsidRDefault="009636C5" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D4DA225" w14:textId="50CFBA45" w:rsidR="00260BF9" w:rsidRPr="000F3DB4" w:rsidRDefault="00260BF9" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Boîte 36</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DB4">
         <w:rPr>
           <w:b/>
@@ -22233,65 +21648,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Emploi et immigration Canada, Dolbeau, 1991 (1 page);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DD7DAE" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydro-Québec, construction </w:t>
-[...13 lines deleted...]
-        <w:t>, bâtiment d’entretien, L.G. 2, avec cédule des travaux, 1992 (12 pages).</w:t>
+        <w:t>Hydro-Québec, construction Dolbec, bâtiment d’entretien, L.G. 2, avec cédule des travaux, 1992 (12 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4670FC42" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRPr="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="504EF067" w14:textId="10EC9455" w:rsidR="00820975" w:rsidRPr="000F3DB4" w:rsidRDefault="00820975" w:rsidP="00820975">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r w:rsidR="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -22703,97 +22104,69 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La villa du bonheur, construction et agrandissement, La Doré (Québec), 1996-1997 (8 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775E704E" w14:textId="0F59145E" w:rsidR="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence de la mer, Les </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Québec), 1996 (7 pages); </w:t>
+        <w:t xml:space="preserve">Résidence de la mer, Les Escoumins (Québec), 1996 (7 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676F1C9C" w14:textId="73894F01" w:rsidR="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La villa </w:t>
-[...13 lines deleted...]
-        <w:t>, 2 plans, 1994-1995 (12 pages) et 1997 (16 pages);</w:t>
+        <w:t>La villa Métabetchouan, 2 plans, 1994-1995 (12 pages) et 1997 (16 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A8C93A" w14:textId="219E6BF4" w:rsidR="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les Habitations du carrefour, phase 1 (fondations), St-Félicien, 196 (30 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24ABF6C8" w14:textId="77777777" w:rsidR="000E4524" w:rsidRPr="00892D89" w:rsidRDefault="000E4524" w:rsidP="00556FC8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -23006,65 +22379,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E96447" w14:textId="03801D67" w:rsidR="001C16D2" w:rsidRDefault="001C16D2" w:rsidP="00213FCB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entrepôt / atelier </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, plan d’implantation, toiture et détails, Normandin (Québec), 1996 (8 pages); </w:t>
+        <w:t xml:space="preserve">Entrepôt / atelier Climatek, plan d’implantation, toiture et détails, Normandin (Québec), 1996 (8 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F4A4A0" w14:textId="3FBE5F8D" w:rsidR="001C16D2" w:rsidRDefault="001C16D2" w:rsidP="00213FCB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Produits forestiers Alliance Inc., réaménagement de l’entrée, Dolbeau (Québec), 1997 (9 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05647214" w14:textId="2DB48F4D" w:rsidR="00653492" w:rsidRDefault="00653492" w:rsidP="00653492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -23620,1081 +22979,933 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centre d’accueil de La Doré, 1993 (4 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C9C70F" w14:textId="12FBB3E6" w:rsidR="000174C8" w:rsidRPr="007C5717" w:rsidRDefault="000174C8" w:rsidP="004277E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5717">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Mail G. Blackburn, Roberval, 1995 (1 page</w:t>
-[...15 lines deleted...]
-          <w:lang w:val="en-CA"/>
+        <w:t xml:space="preserve">Mail G. Blackburn, Roberval, 1995 (1 page); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D314A61" w14:textId="3A0769B9" w:rsidR="000174C8" w:rsidRPr="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000174C8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pavillon de l’Amitié de Saint-Félicien, 1995 (4 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496FBF9D" w14:textId="33108936" w:rsidR="000174C8" w:rsidRPr="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000174C8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Parc commémoratif, Métabetchouan, 1994 (5 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6CBACE" w14:textId="5B591418" w:rsidR="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000174C8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aménagement de l’entrée de la ville de Métabetchouan, 1993 (2 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0364CBFE" w14:textId="22799842" w:rsidR="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3646BE" w14:textId="268319E1" w:rsidR="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 3 plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56061">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (28 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5344A7D6" w14:textId="4A58FD6C" w:rsidR="00EF7C33" w:rsidRPr="000E4524" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Chibougamau-Chapais (varié)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6155B0E1" w14:textId="0CD1D1FF" w:rsidR="00EF7C33" w:rsidRPr="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7C33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kiosque d’accueil, Chibougamau, 2005 (5 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6871CBF2" w14:textId="47749C74" w:rsidR="00EF7C33" w:rsidRPr="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7C33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garderie Peluche et Balluchon, Chapais, 2006 (19 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA2E73B" w14:textId="61E9C251" w:rsidR="00EF7C33" w:rsidRPr="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7C33">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garage Vidéotron, Chibougamau, 1995 (4 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2E209" w14:textId="5261AB36" w:rsidR="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF20D34" w14:textId="19A5C5B2" w:rsidR="004C06FD" w:rsidRDefault="004C06FD" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00402C46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56061">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (53 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D21242" w14:textId="37DA39F5" w:rsidR="004C06FD" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concept 10 logements, Saint-Prime, 1988 (1 page); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2418498D" w14:textId="20442058" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre Maria-Chapdelaine, pharmacie Dolbeau-Mistassini, 1999 (8 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709984CA" w14:textId="5EF0413D" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFP Dolbeau, plan de location, 1993 (24 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4203BAFE" w14:textId="55037473" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caisse populaire, secteur Dolbeau, rénovation, 2006 (12 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00973D84" w14:textId="2E1EE497" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caisse populaire, Dolbeau, 1994 (3 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72344759" w14:textId="6DB35FA9" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="004C06FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caisse populaire, Pointe-Bleue, guichet, 1993-1995 (5 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1569D553" w14:textId="33EB8655" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="00402C46">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA3AEC2" w14:textId="5F4B707D" w:rsidR="00402C46" w:rsidRDefault="00402C46" w:rsidP="00402C46">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70046">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56061">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B040BCE" w14:textId="3CC4B7A0" w:rsidR="00786B41" w:rsidRDefault="00A70046" w:rsidP="00A70046">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Augustines de la Miséricorde de Jésus, plan implantation, 1967 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(~</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22 pages)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21939">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C54A18" w14:textId="1932873F" w:rsidR="00C21939" w:rsidRPr="00C21939" w:rsidRDefault="00C21939" w:rsidP="00C21939">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21939">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voir aussi boîte 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8D37D4" w14:textId="18309655" w:rsidR="00402C46" w:rsidRDefault="00A70046" w:rsidP="00C21939">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D314A61" w14:textId="3A0769B9" w:rsidR="000174C8" w:rsidRPr="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
-[...100 lines deleted...]
-    <w:p w14:paraId="0E3646BE" w14:textId="268319E1" w:rsidR="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
+    <w:p w14:paraId="72B17489" w14:textId="7211AD75" w:rsidR="00786B41" w:rsidRDefault="00786B41" w:rsidP="00786B41">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>46</w:t>
+        <w:t>49</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00351E77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56061">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (86 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD0B0C5" w14:textId="052A2F8C" w:rsidR="00786B41" w:rsidRPr="000E4524" w:rsidRDefault="00C900E1" w:rsidP="00786B41">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Centres de santé et services sociaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148B5EF8" w14:textId="69D6ED51" w:rsidR="00786B41" w:rsidRDefault="00351E77" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Régie régionale de la santé et des services sociaux Nord-du-Québec, 1994 (15</w:t>
+      </w:r>
+      <w:r w:rsidR="005A29D9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017611AA" w14:textId="0133BA1F" w:rsidR="00351E77" w:rsidRDefault="00351E77" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre de santé Maria-Chapdelaine Santé maternelle et infantile, Dolbeau, Québec, 1997 (20 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3877DC8F" w14:textId="0A161EAB" w:rsidR="00351E77" w:rsidRDefault="00351E77" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hôpital Chibougamau Ltée C.P.E.J. et CLSC, plans de transformation, CSSS de la Radissonerie, Chibougamau, Québec, 1997 (12 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA340FB" w14:textId="7EFC3135" w:rsidR="00351E77" w:rsidRDefault="00351E77" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre de santé et de services </w:t>
+      </w:r>
+      <w:r w:rsidR="00225988">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sociaux de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53317">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radissonerie (B-C-J-P-S) Phase I, projets regroupés (santé maternelle et infantile, toiture et détails, plan d’implantation, poste de garde et SMI, sous-sol, bureau de l’analyste et serveur, démolition du rez-de-chaussée), Chibougamau, Québec, 1997 (29 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF8BD8F" w14:textId="03B32728" w:rsidR="00C53317" w:rsidRDefault="00C53317" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSSS Maria-Chapdelaine, plan de démolition du rez-de-chaussée, bureaux Oasis, réaménagement fonctionnel nouvelles cloisons, Dolbeau-Mistassini, Québec, 1997 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF1DEBC" w14:textId="5277898E" w:rsidR="00C53317" w:rsidRDefault="00C53317" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Étude de relocalisation, soins de santé et services sociaux</w:t>
+      </w:r>
+      <w:r w:rsidR="0091281A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MRC Maria-Chapdelaine, Dolbeau, Québec, 1996 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE50046" w14:textId="63E963E8" w:rsidR="0091281A" w:rsidRDefault="0091281A" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre de santé et de services sociaux de la Radissonerie, Unité de longue durée, plan de côtés et cloisons, Chibougamau, Québec, 1997 (3 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1855C5E3" w14:textId="4AF5176A" w:rsidR="0091281A" w:rsidRDefault="0091281A" w:rsidP="00786B41">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre de santé et de services sociaux de la Radissonerie, Unité de court séjour, plan de côtés, plan de plafond, Chibougamau, Québec, 1997 (3 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379011BA" w14:textId="77777777" w:rsidR="005C1464" w:rsidRPr="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F517BB9" w14:textId="492FD46C" w:rsidR="005C1464" w:rsidRPr="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1464">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notes :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour le Centre de santé et de services sociaux de la Radissonerie, voir aussi boîtes 55 et 61. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F2213E" w14:textId="77777777" w:rsidR="004C06FD" w:rsidRPr="00EF7C33" w:rsidRDefault="004C06FD" w:rsidP="00EF7C33">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA0840F" w14:textId="7EF4E24C" w:rsidR="001F1CCC" w:rsidRDefault="001F1CCC" w:rsidP="001F1CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0894C60A" w14:textId="526FA868" w:rsidR="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="00CA6B28">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>– 3 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> (28 pages)</w:t>
+        <w:t xml:space="preserve"> (55 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5344A7D6" w14:textId="4A58FD6C" w:rsidR="00EF7C33" w:rsidRPr="000E4524" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
-[...838 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6ABD5C1C" w14:textId="0690C6B0" w:rsidR="001F1CCC" w:rsidRPr="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et Girard, associés bureau d’assurances, 1995 (26 pages); </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riverin et Girard, associés bureau d’assurances, 1995 (26 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2308AE" w14:textId="75C82FAA" w:rsidR="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Édifice &amp; Bureaux, Gilles Cossette, Mistassini, 1993 (16 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DBBAA6" w14:textId="5B2FB7BC" w:rsidR="00CA6B28" w:rsidRPr="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -25018,129 +24229,115 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galeries des Érables, affichage, plan de site et détails, Dolbeau, Québec, 1995 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40056ABD" w14:textId="251FC3F4" w:rsidR="00C93A04" w:rsidRDefault="00C93A04" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan sous-sol, rez-de-chaussée, étage, mezzanine, </w:t>
-[...11 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Plan sous-sol, rez-de-chaussée, étage, mezzanine, s.l.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,1994 (1 page). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAD2D53" w14:textId="5116F800" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="008F36CC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD5A64B" w14:textId="7FE8F1A8" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="008F36CC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 12 plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (52 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="085986F5" w14:textId="29E3131D" w:rsidR="008F36CC" w:rsidRDefault="00A97BCD" w:rsidP="008F36CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t>Commissions scolaires, écoles : Chibougamau, Chapais, Albanel, Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7934E8D8" w14:textId="2E4BD2E5" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -25252,121 +24449,93 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F36CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Commission scolaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:r w:rsidRPr="008F36CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapais-Chibougamau, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>école Saint-Dominique-</w:t>
-[...13 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>école Saint-Dominique-Savio,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F36CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chibougamau,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Québec,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F36CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1994 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE6593C" w14:textId="09C9D8A8" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projet pour du Nord, Michel Bouchard, échéancier, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">., s.d. (1 page); </w:t>
+        <w:t xml:space="preserve">Projet pour du Nord, Michel Bouchard, échéancier, s.l., s.d. (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA69EA9" w14:textId="2F2EA61A" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliothèque de Chapais, fenestration, Chapais, Québec, 1996 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA71228" w14:textId="605B8FC6" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -25508,97 +24677,75 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">École Hélène-Laliberté, Péribonka, Québec, 2005 (4 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306053BF" w14:textId="1D9F6D80" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre de services </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, Roberval, Québec, 1994 (2 pages); </w:t>
+        <w:t xml:space="preserve">Centre de services robervalois, Roberval, Québec, 1994 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083888EB" w14:textId="41E867F2" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centre de formation et de transfert technologique en opération forestière, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A97BCD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>s.l</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">., </w:t>
+        <w:t xml:space="preserve">s.l., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A69E0E2" w14:textId="4C6FE898" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Centre d’études collégiales Chibougamau, salles des enseignants et de conférences, vestiaires sportifs, laboratoire, vie étudiante</w:t>
@@ -25684,147 +24831,105 @@
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t>Commerces et projets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF6E8C0" w14:textId="1AB626CA" w:rsidR="00A6392B" w:rsidRPr="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4328">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Restaurant Le </w:t>
-[...13 lines deleted...]
-        <w:t>, Normandin, 1994 (4 pages);</w:t>
+        <w:t>Restaurant Le BecFin, Normandin, 1994 (4 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEE2BA1" w14:textId="0E48EF81" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le Village, projet de condominium, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">., 1995 (1 page); </w:t>
+        <w:t xml:space="preserve">Le Village, projet de condominium, s.l., 1995 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F18F27F" w14:textId="7883EAAF" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Grands Jardins de Normandin, Normandin, 1994 (16 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CF2E10" w14:textId="60975D7C" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Relevé Mail, centre-ville, élévations de boutique, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">., 1994 (3 pages); </w:t>
+        <w:t xml:space="preserve">Relevé Mail, centre-ville, élévations de boutique, s.l., 1994 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EA39B0" w14:textId="24034849" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Épicerie IGA, stationnement, Normandin, 2005 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF8E5B2" w14:textId="3ACC4545" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -26021,137 +25126,91 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hôpital de Chibougamau Ltée</w:t>
       </w:r>
       <w:r w:rsidR="00BD4822">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005C1464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre de santé et de services sociaux de la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Centre de santé et de services sociaux de la Radissonerie, </w:t>
       </w:r>
       <w:r w:rsidR="00BD4822">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">coupe escalier et détails; tableau des portes, des fenêtres et tableau fini; détail des meubles locaux; plan de démolition; plan site; intégration des arts; agrandissement et rénovation fonctionnelle; plan de cloisons rez-de-chaussée; élévation; coupe transversale et </w:t>
-[...13 lines deleted...]
-        <w:t>; détail type; détail garage, 1995-1997 (73 pages).</w:t>
+        <w:t>coupe escalier et détails; tableau des portes, des fenêtres et tableau fini; détail des meubles locaux; plan de démolition; plan site; intégration des arts; agrandissement et rénovation fonctionnelle; plan de cloisons rez-de-chaussée; élévation; coupe transversale et longitudiale; détail type; détail garage, 1995-1997 (73 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77109D6D" w14:textId="77777777" w:rsidR="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F003ECE" w14:textId="1F86F1B4" w:rsidR="005C1464" w:rsidRPr="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C1464">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centre de santé et de services sociaux de la </w:t>
-[...15 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Centre de santé et de services sociaux de la Radissonerie,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> voir aussi les boîtes 49 et 61. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248AD66F" w14:textId="46B501F9" w:rsidR="00086862" w:rsidRDefault="00086862" w:rsidP="00086862">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E73D1F" w14:textId="4E892D4A" w:rsidR="00086862" w:rsidRDefault="00086862" w:rsidP="00086862">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -26224,174 +25283,118 @@
         </w:rPr>
         <w:t>Hébergement</w:t>
       </w:r>
       <w:r w:rsidR="004A7B9F">
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t xml:space="preserve"> et résidences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29197697" w14:textId="67B8F4DB" w:rsidR="00086862" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carrefour d’accueil </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, 2002 (17 pages); </w:t>
+        <w:t xml:space="preserve">Carrefour d’accueil Ilnu, Ouiatchouan, 2002 (17 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9651F2" w14:textId="30444C23" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Maison d’hébergement L’Aquarelle, rénovation, 2004 (13 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47299502" w14:textId="4E5D19B2" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jardins du Monastère, toiture, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, Dolbeau-Mistassini, Québec, 2002 (3 pages); </w:t>
+        <w:t xml:space="preserve">Jardins du Monastère, toiture, cafétariat, Dolbeau-Mistassini, Québec, 2002 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AFB068" w14:textId="6A17F0DF" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Immeubles Gabriel Prévost et fils, appartement 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE19FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avenue, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">., 2006 (21 pages); </w:t>
+        <w:t xml:space="preserve"> avenue, s.l., 2006 (21 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33809718" w14:textId="244EC833" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Maison du Bel Âge, réfection de la toiture, Dolbeau-Mistassini, Québec, 2003 (4 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D631A00" w14:textId="339ED333" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -26555,143 +25558,87 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cégep Saint-Félicien, salon étudiant, demande spéciale du client, 2004 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F14F80" w14:textId="1BBE2968" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">École Bon-Pasteur, remplacement des fenêtres, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 2002 (1 page); </w:t>
+        <w:t xml:space="preserve">École Bon-Pasteur, remplacement des fenêtres, Ste-Jeanne-d’Arc, 2002 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78470A28" w14:textId="4F40842C" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">École Bon-Pasteur, toiture, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 2002 (2 pages); </w:t>
+        <w:t xml:space="preserve">École Bon-Pasteur, toiture, Ste-Jeanne-d’Arc, 2002 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6947427C" w14:textId="2C7A6552" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>École La Source, toiture, St-</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, 2002 (1 page); </w:t>
+        <w:t xml:space="preserve">École La Source, toiture, St-Ludger-de-Milot, 2002 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8DD79F" w14:textId="44AA2309" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polyvalente Jean-Dolbeau, toiture, 2002 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0EEE74" w14:textId="49A1553B" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -26830,202 +25777,137 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Église St-Michel, secteur Mistassini, 2001 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06144FC6" w14:textId="1E0C6EA5" w:rsidR="0087289E" w:rsidRDefault="0087289E" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Église </w:t>
-[...6 lines deleted...]
-        <w:t>Ste-Jeanne</w:t>
+        <w:t>Église Ste-Jeanne</w:t>
       </w:r>
       <w:r w:rsidR="00C21939">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>d’Arc</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, réfection de la toiture, 2000 (1 page); </w:t>
+        <w:t xml:space="preserve">d’Arc, réfection de la toiture, 2000 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7329A1C0" w14:textId="0C03E791" w:rsidR="0087289E" w:rsidRDefault="00C21939" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Église Ste-Thérèse, rampe pour handicapés, 1994 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD75DBA" w14:textId="1F14517B" w:rsidR="00C21939" w:rsidRPr="007C5717" w:rsidRDefault="00C21939" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C5717">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Église</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> St-Augustin, fenestration, St-Augustin, 2004 (1 page); </w:t>
+        <w:t xml:space="preserve">Église St-Augustin, fenestration, St-Augustin, 2004 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69869FF1" w14:textId="1EEF2AE2" w:rsidR="00C21939" w:rsidRDefault="00C21939" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Église </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, remplacement des fenêtres, peinture extérieure, 2002 (1 page); </w:t>
+        <w:t xml:space="preserve">Église Ste-Jeanne-d’Arc, remplacement des fenêtres, peinture extérieure, 2002 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584CF06C" w14:textId="5AAE25C2" w:rsidR="00C21939" w:rsidRDefault="00C21939" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Église de </w:t>
-[...27 lines deleted...]
-        <w:t>, Québec, 1996 (2 pages);</w:t>
+        <w:t>Église de Girardville, Girardville, Québec, 1996 (2 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EB610F" w14:textId="7630EA3E" w:rsidR="00C21939" w:rsidRDefault="00C21939" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monastère des Augustines de la Miséricorde de Jésus de Dolbeau, Dolbeau, Québec, 1996 (7 pages); </w:t>
       </w:r>
       <w:r w:rsidRPr="00C21939">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -27455,1935 +26337,1555 @@
         <w:t xml:space="preserve"> (49 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217620B9" w14:textId="53473080" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="00713FA8">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
         <w:t>Centre Maria-Chapdelaine, hôpita</w:t>
       </w:r>
       <w:r w:rsidR="005C1464">
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
-        <w:t xml:space="preserve">ux, CSSS de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ux, CSSS de la Radissonerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA7B4EB" w14:textId="583D5785" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713FA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80D7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de réadaptation psychiatrique de Roberval, Roberval, Québec, 1997 (9 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFBD002" w14:textId="4D3C972A" w:rsidR="00F80D7D" w:rsidRDefault="00F80D7D" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Centre hospitalier Dolbeau, services alimentation, Dolbeau, Québec, s.d. (2 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287FF9CE" w14:textId="516DB0C3" w:rsidR="00F80D7D" w:rsidRDefault="00F80D7D" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan du rez-de-chaussée actuel, hôpital de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dolbeau, urgence, radiologie et </w:t>
+      </w:r>
       <w:r w:rsidR="005C1464">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>clinique externe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dolbeau, Québec, 1997 (1 page); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030E5410" w14:textId="254BF894" w:rsidR="00B56D1A" w:rsidRDefault="00B56D1A" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clinique de la douleur, Dolbeau-Mistassini, Québec, 2003 (11 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C11BE" w14:textId="3C8C8A5C" w:rsidR="00B56D1A" w:rsidRDefault="00B56D1A" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projet d’hébergement pour clientèle en réadaptation psychiatrique pour l’Hôtel-Dieu de Roberval, Roberval, Québec, 1998 (21 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A4C961" w14:textId="0094F47A" w:rsidR="00B56D1A" w:rsidRDefault="00B56D1A" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CSSS Radisson</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16814">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie – CLSC, clinique externe, urgence, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinique externe spécialisée, Chibougamau, Québec, 1997 (4 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616F67A2" w14:textId="5C88BDB6" w:rsidR="005C1464" w:rsidRDefault="005C1464" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urgence temporaire, plan d’aménagement centre de santé et de services, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centre de santé et de services sociaux de la Radissonerie, Chibougamau, Québec, 1997 (1 page).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0599C2F0" w14:textId="77777777" w:rsidR="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31183F39" w14:textId="538654A9" w:rsidR="005C1464" w:rsidRDefault="005C1464" w:rsidP="005C1464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1464">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notes :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centre de santé et de services sociaux de la Radissonerie, voir aussi les boîtes 49 et 55 à plans d’architecture du présent fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636ACADB" w14:textId="12F5303E" w:rsidR="0022714B" w:rsidRDefault="0022714B" w:rsidP="005C1464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E20B71E" w14:textId="61F1E593" w:rsidR="0022714B" w:rsidRDefault="0022714B" w:rsidP="0022714B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16814">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (59 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781DDCE0" w14:textId="2885F0D9" w:rsidR="0022714B" w:rsidRDefault="00B16814" w:rsidP="0022714B">
+      <w:pPr>
+        <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
-        <w:t>Radissonerie</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4BA7B4EB" w14:textId="583D5785" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="001778CC">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>CPE, garderies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAF7BA1" w14:textId="74665598" w:rsidR="0022714B" w:rsidRDefault="0022714B" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00713FA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="7BFBD002" w14:textId="4D3C972A" w:rsidR="00F80D7D" w:rsidRDefault="00F80D7D" w:rsidP="001778CC">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPE Les Amis </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16814">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la culbute, salle d’activités, s.l., 2001 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D3A045" w14:textId="1DBF4384" w:rsidR="00B16814" w:rsidRDefault="00B16814" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Centre hospitalier Dolbeau, services alimentation, Dolbeau, Québec, s.d. (2 pages);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="287FF9CE" w14:textId="516DB0C3" w:rsidR="00F80D7D" w:rsidRDefault="00F80D7D" w:rsidP="001778CC">
+        <w:t xml:space="preserve">CPE Aux Petits Trésors, pouponnière, Chambord, Québec, 2001 (6 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8DE5FC" w14:textId="361FBF4B" w:rsidR="00B16814" w:rsidRDefault="00B16814" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan du rez-de-chaussée actuel, hôpital de </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="030E5410" w14:textId="254BF894" w:rsidR="00B56D1A" w:rsidRDefault="00B56D1A" w:rsidP="001778CC">
+        <w:t>CPE Les Souriceaux, St-Prime, Québec, 2000 (17 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFA804D" w14:textId="71D8182A" w:rsidR="00B16814" w:rsidRDefault="00B16814" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clinique de la douleur, Dolbeau-Mistassini, Québec, 2003 (11 pages); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E8C11BE" w14:textId="3C8C8A5C" w:rsidR="00B56D1A" w:rsidRDefault="00B56D1A" w:rsidP="001778CC">
+        <w:t xml:space="preserve">CPE Croque-Lune, Dolbeau-Mistassini, Québec, 1999 (19 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2406C3" w14:textId="44DC4685" w:rsidR="00B16814" w:rsidRDefault="00B16814" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projet d’hébergement pour clientèle en réadaptation psychiatrique pour l’Hôtel-Dieu de Roberval, Roberval, Québec, 1998 (21 pages); </w:t>
-[...152 lines deleted...]
-    <w:p w14:paraId="6E20B71E" w14:textId="61F1E593" w:rsidR="0022714B" w:rsidRDefault="0022714B" w:rsidP="0022714B">
+        <w:t xml:space="preserve">CPE Petite Enfance Auetissatsh, agrandissement et phase 2 réaménagement pouponnière, Mashteuiatsh, 2003 (15 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518A33C2" w14:textId="0E82D8B7" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132DC835" w14:textId="19E5DB06" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>62</w:t>
+        <w:t>63</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>– 2 plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00325B66">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E664310" w14:textId="551B6393" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Territoires du Nord canadien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC09555" w14:textId="11D2622D" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restauration Madame Tremblay’s Store, Dawson City, Yukon, Y.T., 1978 (21 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D54D92" w14:textId="466C1054" w:rsidR="00B34536" w:rsidRPr="00303A83" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cape Dorset, Art Museum, West Baffin, Eskimo, s.d.</w:t>
+      </w:r>
+      <w:r w:rsidR="00303A83">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00303A83" w:rsidRPr="000E79BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kingnait cultural centre à Cape Dorset, </w:t>
+      </w:r>
+      <w:r w:rsidR="00303A83" w:rsidRPr="00F93463">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(Kingnait Cultural Centre) Terre de Baffin, North West Territories, pour West Baffin Esckimo Co-operative (Projet 87-364),</w:t>
+      </w:r>
+      <w:r w:rsidR="00303A83">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303A83">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00325B66" w:rsidRPr="00303A83">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303A83">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44694EDF" w14:textId="02F14F39" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF50A56" w14:textId="06119CAF" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 2 plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (31 pages)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9A7868" w14:textId="7162F6DE" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Ontario, Yukon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63487797" w14:textId="503E312C" w:rsidR="0022714B" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fort St-Joseph, Ontario, s.d. (1 page); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF146B0" w14:textId="6F0F765D" w:rsidR="00B34536" w:rsidRPr="007C5717" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5717">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>As found drawings, C.O.’s House, Dawson City, Y</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5717">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5717">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kon, 1975 (30 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016FCF01" w14:textId="5DCC94A7" w:rsidR="00B34536" w:rsidRPr="007C5717" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DAE94A" w14:textId="307EDBD8" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– 3 plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (34</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5" w:rsidRPr="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07348DEF" w14:textId="08EFA48B" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Yukon, Saskatchewan, Chicoutimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6FC4BB" w14:textId="0BB415AE" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>B.N.A. Bank, K.N.H.S., Dawson City, Yukon, 1979 (22 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B064EB" w14:textId="4218B422" w:rsidR="00B34536" w:rsidRPr="007C5717" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5717">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Men’s Cottage, restauration and adaptation Motherwell Homestead, Saskatchewan, 1980 (9 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C36328" w14:textId="077B35FE" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pulperie de Chicoutimi, planification quartier, s.d. (3 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD30367" w14:textId="54CBD748" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D8E1C3" w14:textId="64F566AC" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00B16814">
+      <w:r w:rsidR="00A26846">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans d’architecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (46</w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5" w:rsidRPr="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E362A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>pages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B59E57C" w14:textId="130DF3A3" w:rsidR="00B34536" w:rsidRDefault="00A26846" w:rsidP="00B34536">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Caisse populaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0EC644" w14:textId="1087BCFC" w:rsidR="00B34536" w:rsidRPr="00A26846" w:rsidRDefault="00B34536" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26846">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caisse populaire Desjardins secteur Mistassini, travaux relatifs à l’incendie, 2003 (18 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4269C1E6" w14:textId="1DB09464" w:rsidR="00B34536" w:rsidRDefault="00A26846" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réaménagement Caisse populaire Pointe-Bleue, Mashteuiatsh, 2002 (5 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A43B383" w14:textId="53B1E976" w:rsidR="00A26846" w:rsidRDefault="00A26846" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réaménagement Caisse populaire Pointe-Bleue, Mashteuiatsh, 2000 (9 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A397B86" w14:textId="172D2F2C" w:rsidR="00A26846" w:rsidRDefault="00A26846" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rénovation Caisse populaire St-Ludger-de-Milot, 1999 (7 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B775758" w14:textId="447B56D5" w:rsidR="00A26846" w:rsidRDefault="00A26846" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajout d’un guichet automatique, Caisse populaire Desjardins de Dolbeau, 1998 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABF1354" w14:textId="5207EB8E" w:rsidR="00A26846" w:rsidRDefault="00A26846" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rénovations Caisse populaire Desjardins de Dolbeau, 1997 (5 pages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E47EEE" w14:textId="1D7F861A" w:rsidR="002E6002" w:rsidRDefault="002E6002" w:rsidP="002E6002">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32877E5F" w14:textId="20DDD93D" w:rsidR="002E6002" w:rsidRDefault="002E6002" w:rsidP="002E6002">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="000537FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> (59 pages)</w:t>
+        <w:t xml:space="preserve"> (40 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781DDCE0" w14:textId="2885F0D9" w:rsidR="0022714B" w:rsidRDefault="00B16814" w:rsidP="0022714B">
+    <w:p w14:paraId="1307BDEF" w14:textId="508EB96B" w:rsidR="002E6002" w:rsidRDefault="002A522F" w:rsidP="002E6002">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
-        <w:t>CPE, garderies</w:t>
-[...133 lines deleted...]
-    <w:p w14:paraId="132DC835" w14:textId="19E5DB06" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+        <w:t xml:space="preserve">Salon </w:t>
+      </w:r>
+      <w:r w:rsidR="000537FB">
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Funéraire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404858E7" w14:textId="43B8B9F4" w:rsidR="002E6002" w:rsidRDefault="000537FB" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crématorium Hébert &amp; Fils, Roberval, 2002 (16 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C29345" w14:textId="4CC09B4E" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Église St-Eugène-d’Argentenay, rénovations phase 1, 2002 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1412DF9F" w14:textId="6023FE6D" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Salon funéraire St-Ludger-de-Milot, 1998 (3 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE492BB" w14:textId="46D44DEF" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salon funéraire, J. Bérubé, Chibougamau, 1999 (15 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF8742" w14:textId="1988F41D" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Salon funéraire de Girardville, agrandissement, 1997 (4 pages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3609B602" w14:textId="72F1B50F" w:rsidR="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="00B6571B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EA92FB" w14:textId="22199BE1" w:rsidR="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="00B6571B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>63</w:t>
+        <w:t>68</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>– 2 plans d’architecture</w:t>
+        <w:t>– 5 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...5 lines deleted...]
-        <w:t>31</w:t>
+        <w:t xml:space="preserve"> (49 pages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72159A45" w14:textId="6C08B349" w:rsidR="00B6571B" w:rsidRDefault="008E1341" w:rsidP="00B6571B">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Accentuationintense"/>
+        </w:rPr>
+        <w:t>Auberge de l’Amitié, Hôtel-Dieu de Roberval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBC03CD" w14:textId="2A17CE57" w:rsidR="00B6571B" w:rsidRPr="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6571B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Auberge de l’Amitié phase IV, agrandissement, Roberval, 2001-2002 (20 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B966468" w14:textId="49BFF817" w:rsidR="00B6571B" w:rsidRPr="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6571B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Auberge de l’Amitié phase III, Roberval, 2000 (3 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649D5FD9" w14:textId="5B717163" w:rsidR="00B6571B" w:rsidRPr="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6571B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hôtel-Dieu de Roberval, stérilisation et locaux connexes, salle d’opération, Roberval, 1999 (17 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CCB95B" w14:textId="2A56B52E" w:rsidR="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6571B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hôtel-Dieu de Roberval, programme fonctionnel et technique, Roberval, 1998 (1 page);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E526E26" w14:textId="4BDF0C6D" w:rsidR="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chalet communautaire Le Phoenix, Joliette, 2000 (8 pages). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EC813F" w14:textId="1BADE162" w:rsidR="004D1472" w:rsidRDefault="004D1472" w:rsidP="004D1472">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F76E400" w14:textId="65375963" w:rsidR="004D1472" w:rsidRDefault="004D1472" w:rsidP="004D1472">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260BF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00465548">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> pages)</w:t>
+        <w:t xml:space="preserve"> (64 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E664310" w14:textId="551B6393" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
+    <w:p w14:paraId="0F15DDCC" w14:textId="75601F8D" w:rsidR="004D1472" w:rsidRDefault="00B83AC9" w:rsidP="004D1472">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuationintense"/>
         </w:rPr>
-        <w:t>Territoires du Nord canadien</w:t>
-[...1087 lines deleted...]
-        </w:rPr>
         <w:t>CSSS de la Radissonerie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21715B" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="004D1472" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CSSS de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>CSSS de la Radissonerie, urgence, poursuite des travaux, lot externe, Chibougamau, 1997-1998 (27 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA2A94B" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Radissonerie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">CSSS de la Radissonerie, Résidence des médecins, Chibougamau, 1998 (6 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634F1D73" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, urgence, poursuite des travaux, lot externe, Chibougamau, 1997-1998 (27 pages);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EA2A94B" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+        <w:t xml:space="preserve">CSSS de la Radissonerie, numérotation des locaux, Chibougamau, 1997 (6 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE04396" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CSSS de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>CSSS de la Radissonerie, bureau du personnel et coordonnateur, centre de protection de l’enfance et de la jeunesse, unité de pédiatrie, Chibougamau, 1997 (13 pages);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1535BE44" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Radissonerie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">CSSS de la Radissonerie, unité courte durée, Chibougamau, 1997 (2 pages); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDAEFF7" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Résidence des médecins, Chibougamau, 1998 (6 pages); </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="634F1D73" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+        <w:t>CSSS de la Radissonerie, unité longue durée, Chibougamau, 1997 (1 page);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E48F6E" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CSSS de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>CSSS de la Radissonerie, CLSC, Chibougamau, 1997 (1 page);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EFD604" w14:textId="2DE936B6" w:rsidR="00B6571B" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Radissonerie</w:t>
-[...166 lines deleted...]
-        <w:t>, courte durée, soins palliatifs, médecine, psychiatrie, Chibougamau, 1997 (8 pages).</w:t>
+        <w:t>CSSS de la Radissonerie, courte durée, soins palliatifs, médecine, psychiatrie, Chibougamau, 1997 (8 pages).</w:t>
       </w:r>
       <w:r w:rsidR="004D1472" w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41531997" w14:textId="5EC24A60" w:rsidR="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="00B6571B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0BA2A9" w14:textId="6265BFAE" w:rsidR="00CD1AD1" w:rsidRDefault="00CD1AD1" w:rsidP="00CD1AD1">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -29492,65 +27994,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1AD1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinique dentaire Julie Boudreau, rampe d’accès, Dolbeau-Mistassini, 1998 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15786438" w14:textId="6F0457A3" w:rsidR="00CD1AD1" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1AD1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bureau d’assurances </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Girard, ventilation, Dolbeau, 1999 (6 pages).</w:t>
+        <w:t>Bureau d’assurances Riverin &amp; Girard, ventilation, Dolbeau, 1999 (6 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A2F337" w14:textId="731F49A7" w:rsidR="00442446" w:rsidRDefault="00442446" w:rsidP="00442446">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0D5625" w14:textId="39DE8D21" w:rsidR="00442446" w:rsidRDefault="00442446" w:rsidP="00442446">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -29822,103 +28310,87 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A025B4" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Étude de faisabilité camping de Chibougamau, 2003-2004 (5 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED35FBA" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Complexe de cinéma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 3, Dolbeau-Mistassini, 2000 (3 pages); </w:t>
+        <w:t xml:space="preserve">Complexe de cinéma Regal 3, Dolbeau-Mistassini, 2000 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0C4DA5" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cinéma de Chibougamau, 1998 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790B7C25" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Bar Johanne Noël et Denis Villeneuve, Normandin, 1997 (1 page);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A6830A" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Maison du Père Noël, </w:t>
-[...7 lines deleted...]
-        <w:t>, 2002 (7 pages);</w:t>
+        <w:t>Maison du Père Noël, Girardville, 2002 (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDEA2E" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aménagements touristiques, Marc Girard « Au vieux loup », 1999 (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460DAE7E" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Auberge Marc Girard, 1998 (2 pages). </w:t>
       </w:r>
@@ -29996,99 +28468,75 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sous-centre administratif, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA8">
         <w:t>Dolbeau-Mistassini,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fenestration et travaux mineurs, 2003 (4 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4EA5FC" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Camp forestier Abitibi-Consolidated, camp Jean-Charles, secteur </w:t>
-[...7 lines deleted...]
-        <w:t>, 2002 (4 pages);</w:t>
+        <w:t>Camp forestier Abitibi-Consolidated, camp Jean-Charles, secteur Girardville, 2002 (4 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03428FD0" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coop forestière, entre Pot à bleuets, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, s.d. (2 pages); </w:t>
+        <w:t xml:space="preserve">Coop forestière, entre Pot à bleuets, Girardville, s.d. (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B93DB2E" w14:textId="77777777" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coop forestière </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, CFG Jonquière, 2000 (14 pages). </w:t>
+        <w:t xml:space="preserve">Coop forestière Girardville, CFG Jonquière, 2000 (14 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369EB6C1" w14:textId="17F16ED9" w:rsidR="0063719A" w:rsidRDefault="0063719A" w:rsidP="0063719A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EC930CB" w14:textId="5A4D14B2" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="007D2088">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -30118,132 +28566,100 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1761AA6C" w14:textId="2B111C26" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Centre sportif de Chapais, rénovation piscine municipale, Chapais, 1997 (5 pages, 2 plans périmés); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A71AA15" w14:textId="4E2DF2A5" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Assurance </w:t>
-[...7 lines deleted...]
-        <w:t>, Girard &amp; Associés, bureau de Normandin, 2003 (8 pages);</w:t>
+        <w:t>Assurance Riverin, Girard &amp; Associés, bureau de Normandin, 2003 (8 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C28EB7" w14:textId="62584905" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Projet Denise </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, 1998 (3 pages); </w:t>
+        <w:t xml:space="preserve">Projet Denise Lamontagne, Ste-Jeanne-d’Arc, 1998 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BD6D3C" w14:textId="13EA7264" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Édifice municipal, agrandissement, Albanel, 2001 (13 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24332CFD" w14:textId="6BD1BD60" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Marina au Quai du capitaine / Pointe-Calumet, 2001 (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685B0302" w14:textId="09E01A0E" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Centre </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, réaménagement, Chapais, 2003 (13 pages); </w:t>
+        <w:t xml:space="preserve">Centre socio-communautaire, réaménagement, Chapais, 2003 (13 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F31C23" w14:textId="3321497E" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aménagement des berges, Péribonka, 2004 (2 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0D3826" w14:textId="5B1E4240" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aménagement d’un parc récréatif, Chapais, 2004 (2 pages);</w:t>
       </w:r>
@@ -30309,127 +28725,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00A05F9B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (15 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539FE9FA" w14:textId="013E8A22" w:rsidR="00585A8E" w:rsidRDefault="00E56195" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Old Post Office, Dawson City, Yukon </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> center, s.d. (7 pages);</w:t>
+        <w:t>Old Post Office, Dawson City, Yukon territory, interpretation center, s.d. (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEF5FF7" w14:textId="402024CE" w:rsidR="00E56195" w:rsidRPr="007C5717" w:rsidRDefault="00E56195" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5717">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ber Man, </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Ber Man, résidence, Winnipeg, 1979 (7 pages);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C30D585" w14:textId="76220209" w:rsidR="00E56195" w:rsidRDefault="00E56195" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Parc national, </w:t>
-[...7 lines deleted...]
-        <w:t>, P.Q., Grande-Grave, s.d. (1 page).</w:t>
+        <w:t>Parc national, Forillon, P.Q., Grande-Grave, s.d. (1 page).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E12EEE5" w14:textId="1746B853" w:rsidR="00E56195" w:rsidRDefault="00E56195" w:rsidP="00E56195"/>
     <w:p w14:paraId="71952FA4" w14:textId="0FAAD6ED" w:rsidR="00E56195" w:rsidRDefault="00E56195" w:rsidP="00E56195">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>76</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -30447,154 +28817,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> (34 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F19F33D" w14:textId="548ACFF4" w:rsidR="00E56195" w:rsidRPr="007C5717" w:rsidRDefault="00E56195" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5717">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Visitor’s </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Visitor’s Recepion Center, Fort St-Joseph, Ontario, Parks Canada, Indian &amp; Northen Affairs, s.d (5 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C58B9A6" w14:textId="17D5FE35" w:rsidR="00E56195" w:rsidRDefault="00890C12" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E56195">
         <w:t xml:space="preserve">arc de l’artillerie, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nouvelles casernes, </w:t>
       </w:r>
       <w:r w:rsidR="00E56195">
         <w:t xml:space="preserve">Vieux-Québec, Parc Canada, s.d. (22 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061B1793" w14:textId="61F3EF6D" w:rsidR="00E56195" w:rsidRDefault="00890C12" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E56195">
         <w:t>arc de l’artillerie,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Redoute </w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> Redoute Dauthing,</w:t>
       </w:r>
       <w:r w:rsidR="00E56195">
         <w:t xml:space="preserve"> Vieux-Québec, Parc Canada, s.d. (7</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E56195">
         <w:t>pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2436362D" w14:textId="23EA1B51" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="007D2088">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51ABB599" w14:textId="0ED6BF59" w:rsidR="00C5128E" w:rsidRDefault="00C5128E" w:rsidP="00C5128E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
@@ -30717,131 +29023,131 @@
     <w:p w14:paraId="640E7886" w14:textId="5B041AAE" w:rsidR="00890C12" w:rsidRPr="00890C12" w:rsidRDefault="00890C12" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aménagement des berges, ville de Dolbeau, 1991 (12 pages).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00890C12" w:rsidRPr="00890C12" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C850AF" w14:textId="77777777" w:rsidR="00820CEF" w:rsidRDefault="00820CEF" w:rsidP="00C70C4E">
+    <w:p w14:paraId="45C26C36" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EB00F0C" w14:textId="77777777" w:rsidR="00820CEF" w:rsidRDefault="00820CEF" w:rsidP="00C70C4E">
+    <w:p w14:paraId="70F3F266" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4AF26A78" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="397149A4" wp14:editId="4A22E5FB">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
@@ -30970,102 +29276,102 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7015C887" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F12534F" w14:textId="77777777" w:rsidR="00820CEF" w:rsidRDefault="00820CEF" w:rsidP="00C70C4E">
+    <w:p w14:paraId="0AAEECFB" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36DAFB32" w14:textId="77777777" w:rsidR="00820CEF" w:rsidRDefault="00820CEF" w:rsidP="00C70C4E">
+    <w:p w14:paraId="10A9CF03" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="631084A6" w14:textId="272D8CEF" w:rsidR="00140345" w:rsidRDefault="00140345">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> S.d. = sans date, date inconnue, non identifiée sur le document. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="32FEBDA5" w14:textId="5E380485" w:rsidR="00140345" w:rsidRDefault="00140345">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.l. = sans lieu indiqué </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01252098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DBC606C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -37407,53 +35713,52 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="531306383">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="293760073">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="619721346">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1563365356">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1997682760">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1746491551">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000127C9"/>
@@ -37555,58 +35860,60 @@
     <w:rsid w:val="00585A8E"/>
     <w:rsid w:val="0058785A"/>
     <w:rsid w:val="005A29D9"/>
     <w:rsid w:val="005C1464"/>
     <w:rsid w:val="005C228A"/>
     <w:rsid w:val="005F6322"/>
     <w:rsid w:val="005F6363"/>
     <w:rsid w:val="00606B08"/>
     <w:rsid w:val="00606BA4"/>
     <w:rsid w:val="00616891"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0063719A"/>
     <w:rsid w:val="00644FB3"/>
     <w:rsid w:val="00651928"/>
     <w:rsid w:val="00653492"/>
     <w:rsid w:val="00680F60"/>
     <w:rsid w:val="00692829"/>
     <w:rsid w:val="0069592B"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006C2AD3"/>
     <w:rsid w:val="00705ACA"/>
     <w:rsid w:val="0071306B"/>
     <w:rsid w:val="00713FA8"/>
     <w:rsid w:val="0071776B"/>
     <w:rsid w:val="007224E9"/>
+    <w:rsid w:val="00731BA3"/>
     <w:rsid w:val="00741A2E"/>
     <w:rsid w:val="0076440E"/>
     <w:rsid w:val="0077060D"/>
     <w:rsid w:val="00774E79"/>
     <w:rsid w:val="00786B41"/>
     <w:rsid w:val="007951AA"/>
     <w:rsid w:val="007B1E73"/>
     <w:rsid w:val="007C5717"/>
+    <w:rsid w:val="007D01B7"/>
     <w:rsid w:val="007D1D9F"/>
     <w:rsid w:val="007D2088"/>
     <w:rsid w:val="007E6D40"/>
     <w:rsid w:val="00801133"/>
     <w:rsid w:val="00802E87"/>
     <w:rsid w:val="00803A9A"/>
     <w:rsid w:val="00810DBA"/>
     <w:rsid w:val="00820975"/>
     <w:rsid w:val="00820CEF"/>
     <w:rsid w:val="00852D14"/>
     <w:rsid w:val="0087289E"/>
     <w:rsid w:val="00890C12"/>
     <w:rsid w:val="00892D89"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B6ECF"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D690A"/>
     <w:rsid w:val="008E1341"/>
     <w:rsid w:val="008F053A"/>
     <w:rsid w:val="008F36CC"/>
     <w:rsid w:val="008F455E"/>
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="00911C57"/>
     <w:rsid w:val="0091281A"/>
     <w:rsid w:val="009158A5"/>
@@ -37644,50 +35951,51 @@
     <w:rsid w:val="00A70046"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A801F2"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A97BCD"/>
     <w:rsid w:val="00AA77C7"/>
     <w:rsid w:val="00AB424B"/>
     <w:rsid w:val="00AB6C3F"/>
     <w:rsid w:val="00AD6E1A"/>
     <w:rsid w:val="00B16814"/>
     <w:rsid w:val="00B34536"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B56CAA"/>
     <w:rsid w:val="00B56D1A"/>
     <w:rsid w:val="00B6571B"/>
     <w:rsid w:val="00B66F0A"/>
     <w:rsid w:val="00B73D32"/>
     <w:rsid w:val="00B83AC9"/>
     <w:rsid w:val="00BA001A"/>
     <w:rsid w:val="00BC355A"/>
     <w:rsid w:val="00BC7557"/>
     <w:rsid w:val="00BD4822"/>
     <w:rsid w:val="00BD527F"/>
     <w:rsid w:val="00BD6E86"/>
     <w:rsid w:val="00BE19FF"/>
+    <w:rsid w:val="00BE3D92"/>
     <w:rsid w:val="00BE6098"/>
     <w:rsid w:val="00BF1C19"/>
     <w:rsid w:val="00BF75EB"/>
     <w:rsid w:val="00C04C18"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C21939"/>
     <w:rsid w:val="00C25421"/>
     <w:rsid w:val="00C31A80"/>
     <w:rsid w:val="00C46BD3"/>
     <w:rsid w:val="00C5128E"/>
     <w:rsid w:val="00C53317"/>
     <w:rsid w:val="00C61D58"/>
     <w:rsid w:val="00C63692"/>
     <w:rsid w:val="00C7015C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C900E1"/>
     <w:rsid w:val="00C93A04"/>
     <w:rsid w:val="00CA6B28"/>
     <w:rsid w:val="00CB5B2B"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CD1AD1"/>
     <w:rsid w:val="00CD6E9D"/>
     <w:rsid w:val="00D26B92"/>
     <w:rsid w:val="00D5240D"/>
     <w:rsid w:val="00D55386"/>
@@ -37730,51 +36038,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B6A3809"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37852,98 +36160,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -38449,52 +36760,53 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00653492"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653492"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -38744,71 +37056,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2DA0B8C-9D5E-4CE0-A5D5-348C1EF586BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>36</Pages>
-[...1 lines deleted...]
-  <Characters>45827</Characters>
+  <Pages>1</Pages>
+  <Words>8333</Words>
+  <Characters>45832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>381</Lines>
   <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54051</CharactersWithSpaces>
+  <CharactersWithSpaces>54057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>