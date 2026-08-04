--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="5652260C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>FONDS JEAN-CLAUDE LEBEUF, ARCHITECTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288A6CEF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00624149" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -493,2869 +493,3299 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="40A7DCA0" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733CBD5D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3987D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461CBF95" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00624149" w:rsidP="00B46FC4">
+    <w:p w14:paraId="461CBF95" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 Fonds Jean-Claude Lebeuf</w:t>
       </w:r>
-      <w:r w:rsidR="002975E2">
+      <w:r w:rsidR="002975E2" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, architecte</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="000D7569">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1964</w:t>
       </w:r>
-      <w:r w:rsidR="008F053A">
+      <w:r w:rsidR="008F053A" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-2010. 3</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,90</w:t>
       </w:r>
-      <w:r w:rsidR="008F053A">
+      <w:r w:rsidR="008F053A" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. l. de documents textuels et de p</w:t>
       </w:r>
-      <w:r w:rsidR="00110C70">
+      <w:r w:rsidR="00110C70" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lans 8 ½ par 11 et 8 ½ x 14</w:t>
       </w:r>
-      <w:r w:rsidR="004E6430">
+      <w:r w:rsidR="004E6430" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="001C5989">
+      <w:r w:rsidR="001C5989" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> boîtes</w:t>
       </w:r>
-      <w:r w:rsidR="001A3593">
+      <w:r w:rsidR="001A3593" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de devis et plans</w:t>
       </w:r>
-      <w:r w:rsidR="00803A9A">
+      <w:r w:rsidR="00803A9A" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00110C70">
+      <w:r w:rsidR="00110C70" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="001A3593" w:rsidRPr="00A25613">
+      <w:r w:rsidR="001A3593" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>161</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00A25613">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> plans</w:t>
       </w:r>
-      <w:r w:rsidR="001A3593" w:rsidRPr="00A25613">
+      <w:r w:rsidR="001A3593" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le classeur (certains n’ont pas été traités)</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00A25613">
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EEA2CD" w14:textId="6D10AFD4" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
-[...8 lines deleted...]
-    <w:p w14:paraId="34363800" w14:textId="7EE81498" w:rsidR="0096240E" w:rsidRPr="0096240E" w:rsidRDefault="0096240E" w:rsidP="00931389">
+    <w:p w14:paraId="57EEA2CD" w14:textId="6D10AFD4" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34363800" w14:textId="7EE81498" w:rsidR="0096240E" w:rsidRPr="00623CD5" w:rsidRDefault="0096240E" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0096240E">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajouts janvier-février 2023 : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088AF5AD" w14:textId="4C554DE2" w:rsidR="0096240E" w:rsidRPr="0096240E" w:rsidRDefault="0096240E" w:rsidP="001778CC">
+    <w:p w14:paraId="088AF5AD" w14:textId="4C554DE2" w:rsidR="0096240E" w:rsidRPr="00623CD5" w:rsidRDefault="0096240E" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meuble à plans no 4 :</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096240E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 44 plans d’architecture; 368 pages de plans; 59 x 88 cm (approx.) ou plus grand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F99ADB7" w14:textId="59C91196" w:rsidR="0096240E" w:rsidRPr="00623CD5" w:rsidRDefault="0096240E" w:rsidP="001778CC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boîtes carrées de plans :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 262 plans d’architecture; 2202 pages au total; 59 x 88 cm (approx.) ou plus grand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B07E7" w14:textId="7599B194" w:rsidR="0096240E" w:rsidRPr="00623CD5" w:rsidRDefault="0096240E" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E86CFC" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A9E993" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notice biographique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7260C8" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF78ADB" w14:textId="77777777" w:rsidR="00E92FA2" w:rsidRPr="00623CD5" w:rsidRDefault="002D1806" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jean-Claude Lebeuf est le fils d’Ovila Lebeuf et de Cécile Veillette. Il a pour épouse Mme Doris Savard. M. Lebeuf a d’abord été enseignant en arts pour la Commission scolaire Louis-Hémon à Mistassini de 1969 à 1971. Puis, il est architecte pour Parcs Canada durant l’année 1975-1976. On le transfère ensuite à Winnipeg pour exercer son rôle d’architecte de 1977 à 1980. Jean-Claude Lebeuf devient architecte à son compte en 1980 et il effectue des contrats jusqu’en 2011, années où il se tournera vers l’enseignement en architecture au Cégep de Trois-Rivières (2011 à 2015). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3596E839" w14:textId="77777777" w:rsidR="00E92FA2" w:rsidRPr="00623CD5" w:rsidRDefault="00E92FA2" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7957A580" w14:textId="77777777" w:rsidR="003635D4" w:rsidRPr="00623CD5" w:rsidRDefault="002D1806" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Après 2015, M. Lebeuf est artiste peintre à temps perdu et il est retraité de la profession d’architecte. Il a conçu des bâtiments partout au Québec (et même à l’extérieur). D’ailleurs, la Bibliothèque municipale de Dolbeau-Mistassini (secteur Dolbeau) est le résultat de l’une de ses idées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327514B0" w14:textId="77777777" w:rsidR="003635D4" w:rsidRPr="00623CD5" w:rsidRDefault="003635D4" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A78113" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="000F3DB4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la conservation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450F8746" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC56C4E" w14:textId="42A06B19" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce fonds a été donné par M. Jean-Claude Lebeuf en juin 2012.</w:t>
+      </w:r>
+      <w:r w:rsidR="00651928" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096240E">
-[...51 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="53D8F168" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B21366" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...258 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9F0A1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3654077A" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds témoigne des activités professionnelles de l'architecte Jean-Claude Lebeuf de Dolbeau-Mistassini, durant l'ensemble de sa carrière. Ayant une influence au-delà de la région, il est reconnu pour son professionnalisme ainsi que pour ses talents artistiques et l’esthétisme de son travail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AFA06C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAA258C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le fonds est composé de plans montés par M. Lebeuf lui-même, ayant servi pour l'ensemble des contrats effectués. Ils sont faciles à consulter, ayant été conservés pleine grandeur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F75A8" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00623CD5" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D016302" w14:textId="0475E252" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00931389" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e fonds contient également, dans des boîtes cette fois, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>des devis d’architecture de divers bâtiments de la MRC de Maria-Chapdelaine</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1F47">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00DE1F47" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Chibougamau-</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chapais</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1F47">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00DE1F47" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou de la région du Saguenay-Lac-Saint-Jean, principalement</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Tous les devis sont détaillés et des plans accompagnent la p</w:t>
       </w:r>
-      <w:r w:rsidR="006A481A">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006A481A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lupart de ces devis de même qu’une soumission pour les travaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59400750" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="007063C1" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="59400750" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08655BC3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="000F3DB4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337DF732" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="337DF732" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02810B37" w14:textId="07B802E9" w:rsidR="00B46FC4" w:rsidRPr="00623CD5" w:rsidRDefault="00B46FC4" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1095"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Aucun.</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00623CD5" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395468E8" w14:textId="2A8A64DB" w:rsidR="00623CD5" w:rsidRPr="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1095"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Traité par : Frédérique Fradet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Date du traitement : 29 juillet 2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Notes (subventions, révisions, etc.) : Ajout de boîtes à l'été 2016 avec la collaboration de Jean-Philippe Bergeron, étudiant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B97EC7D" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00623CD5" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E583107" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00623CD5" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185DE48A" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
-[...57 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="185DE48A" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00623CD5" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE5D283" w14:textId="0D211068" w:rsidR="00140345" w:rsidRDefault="00DE1F47" w:rsidP="00DE1F47">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communiquer avec les employés à l’urbanisme de Dolbeau-Mistassini et les villes concernées, selon le lieu indiqué sur le plan ou son propriétaire, ainsi que M. Lebeuf en cas de demande de photocopie afin d’éviter le plagiat du travail de l’architecte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487F1A28" w14:textId="77777777" w:rsidR="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00DE1F47">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D07B12" w14:textId="1E44B874" w:rsidR="00623CD5" w:rsidRPr="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Utilisation et reproduction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430E4532" w14:textId="1581591F" w:rsidR="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Publication et diffusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D650AD7" w14:textId="77777777" w:rsidR="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385DA5A2" w14:textId="444BE7AC" w:rsidR="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0398F6" w14:textId="77777777" w:rsidR="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380FE94A" w14:textId="17C1D121" w:rsidR="00623CD5" w:rsidRPr="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00623CD5">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1B4919" w14:textId="77777777" w:rsidR="00623CD5" w:rsidRPr="00623CD5" w:rsidRDefault="00623CD5" w:rsidP="00DE1F47">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77069564" w14:textId="39B26646" w:rsidR="00140345" w:rsidRPr="00623CD5" w:rsidRDefault="00140345" w:rsidP="00140345">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Classement </w:t>
       </w:r>
-      <w:r w:rsidR="007224E9">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007224E9" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">actuel </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7965F6F6" w14:textId="28534363" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7965F6F6" w14:textId="28534363" w:rsidR="00C70C4E" w:rsidRPr="00623CD5" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A517142" w14:textId="07AAF676" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un classement a été établi par l’archiviste lors du prétraitement du fonds d’archives. Les documents ont été classés par thématiques, lesquels tiennent compte de l’arrivée progressive des documents. Certains dessins d’architecture devront être regroupés par sujets lors du traitement, car ceux-ci ont été cédés à la Société d’histoire à des moments différents</w:t>
       </w:r>
-      <w:r w:rsidR="007224E9">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007224E9" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et ne se trouvent donc pas au même endroit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B48DB" w14:textId="2876B4AE" w:rsidR="007224E9" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="068B48DB" w14:textId="2876B4AE" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFE36BF" w14:textId="6F8521AE" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le classement par sujet a été déterminé comme étant le plus adéquat pour le chercheur ainsi que la sortie des plans d’une même boîte qui sont susceptibles d’être consultés ensemble lors d’une même recherche. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3772C" w14:textId="77777777" w:rsidR="007224E9" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2FE3772C" w14:textId="77777777" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4CEAC8" w14:textId="445F96B9" w:rsidR="00140345" w:rsidRPr="00623CD5" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’urgence de rangement des plans dès leur arrivée justifie ce type de classement. Le manque de meubles à plans et d’espace de rangement adéquat pour des plans de grands formats a engendré des difficultés de rangement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2225FDFB" w14:textId="268D3BFC" w:rsidR="007224E9" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2225FDFB" w14:textId="268D3BFC" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1342F60F" w14:textId="6A9F2DB6" w:rsidR="007224E9" w:rsidRPr="00623CD5" w:rsidRDefault="007224E9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Classement d’origine : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D6213A" w14:textId="3BC55988" w:rsidR="00140345" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="12D6213A" w14:textId="3BC55988" w:rsidR="00140345" w:rsidRPr="00623CD5" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EDB561" w14:textId="754A0094" w:rsidR="00140345" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">À noter que le bureau d’architecte tenait compte du numéro de l’année d’ouverture du dossier (numéro unique) pour le rangement des plans. L’ordre des plans arrivés dans cet ordre en boîtes standards a été conservé à l’heure actuelle (étape du prétraitement). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EDB561" w14:textId="6656774A" w:rsidR="00140345" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
-[...24 lines deleted...]
-    <w:p w14:paraId="04B4620C" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="000E79BD" w:rsidRDefault="00624149" w:rsidP="000E79BD">
+    <w:p w14:paraId="330528A6" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E37303C" w14:textId="7063EA29" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6642422A" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîtes standards 1 à 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E08 T02 à T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F13355" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîtes standards 23-24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E08 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4AF0D6" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C061AFB" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Rouleaux (boîtes) à plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R01 E00 (tout en haut)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>R00 E03-04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7145F5D5" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F4E6BD" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Priorité 3 en cas de sinistre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0544ABF8" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="004B30B0" w:rsidRDefault="004B30B0" w:rsidP="004B30B0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P252 (à sauver prioritairement en cas de sinistre)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Identifié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> priorité 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Plan des mesures d’urgence de la SHGMC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30B0">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F53DF2" w14:textId="77777777" w:rsidR="004B30B0" w:rsidRPr="00623CD5" w:rsidRDefault="004B30B0" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6341BEEF" w14:textId="77777777" w:rsidR="00140345" w:rsidRPr="00623CD5" w:rsidRDefault="00140345" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C03B6B" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00623CD5" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B4620C" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00CC59F8" w:rsidRPr="00CC59F8">
+      <w:r w:rsidR="00CC59F8" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2/Boîte 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17222899" w14:textId="77777777" w:rsidR="00FF513D" w:rsidRDefault="00FF513D"/>
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="17222899" w14:textId="77777777" w:rsidR="00FF513D" w:rsidRPr="00623CD5" w:rsidRDefault="00FF513D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147C3EF1" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="008D690A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00CC59F8" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00CC59F8" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/Boîte 1</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 20,3 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D87505B" w14:textId="77777777" w:rsidR="008D690A" w:rsidRPr="00623CD5" w:rsidRDefault="008D690A" w:rsidP="008D690A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B22A4B9" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006-C49 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B163C2E" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le Petit Train, aménagement de locaux, devis d’architecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0F648F" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[2006] – 3,5</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...50 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="3C91B677" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D11B817" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006-C56 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD0216B" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gymnase double, Notre-Dame-des-Anges (école de Mistassini), devis d’architecture partie 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9F089F" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[2006] – 3</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C91B677" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="000E79BD" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="321A9441" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B648F2" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C56 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD0216B" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...28 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2C1942C2" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gymnase double, Notre-Dame-des-Anges (école de Mistassini), devis d’architecture partie 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6022D3F5" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[2006] – 4,5</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321A9441" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="000E79BD" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...72 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="332A42C9" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7750D842" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2006-C62 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73854180" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="73854180" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entrepôt à véhicules lourds, Dolbeau-Mistassini, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2ED07F" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5A2ED07F" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510181DC" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="000E79BD" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="510181DC" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DFBA13" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C68 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF24CFC" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3EF24CFC" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Polyvalente de Normandin, fenestration et enveloppe extérieure, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70803077" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="70803077" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 3,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D04C08" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="000E79BD" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="00D04C08" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520179B1" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C69 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA64A47" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1DA64A47" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monastère des Augustines de la Miséricorde de Jésus de Roberval, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7C55F8" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0F7C55F8" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 2,8</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFACC35" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F633F9C" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="000E79BD" w:rsidRDefault="00624149" w:rsidP="000E79BD">
+    <w:p w14:paraId="2FFACC35" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4378E12C" w14:textId="77777777" w:rsidR="00C61D58" w:rsidRPr="00623CD5" w:rsidRDefault="00C61D58">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F633F9C" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00CC59F8" w:rsidRPr="00CC59F8">
+      <w:r w:rsidR="00CC59F8" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2/Boîte 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8C095A" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00CC59F8"/>
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6D8C095A" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304FBF0D" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00624149">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00CC59F8" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00CC59F8" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/Boîte 2</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 15,2 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E612B36" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00CC59F8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C3C07C" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2007-C89 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC3748" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="20BC3748" w14:textId="77777777" w:rsidR="00CC59F8" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>École Le Filon, réfection de la toiture, et école Bon-Pasteur, réfection de la toiture, devis d’architecture, Commission scolaire de la Baie-James</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA17DB9" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6FA17DB9" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2007] – 3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216127BB" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="216127BB" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273DFEC9" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C27 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1064344C" w14:textId="77777777" w:rsidR="00166C91" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1064344C" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>École Sainte-Lucie, travaux de stabilisation structurale, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3701D3" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6F3701D3" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 2,3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4E0107" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2C4E0107" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478A294F" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C28 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5F8548" w14:textId="77777777" w:rsidR="00166C91" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1A5F8548" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CFP de Dolbeau-Mistassini, réaménagement du secrétariat et des bureaux, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D88DCDE" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5D88DCDE" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 2,3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668E15F3" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="668E15F3" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ECFB4B" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C30 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65715B4A" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="65715B4A" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Musée Louis-Hémon, rénovations mineures, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C80737" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="48C80737" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 2</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC9A0F2" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3CC9A0F2" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E304732" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C32 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D28167E" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3D28167E" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Caisse populaire Desjardins de Milot, réaménagement, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F3A4A2" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="45F3A4A2" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 2,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFFB1EB" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2EFFB1EB" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225960C3" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C42 </w:t>
       </w:r>
-      <w:r w:rsidR="00C1275D" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C1275D" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E1CAE4" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="59E1CAE4" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CFP de Dolbeau-Mistassini, annexe à la demande d’</w:t>
       </w:r>
-      <w:r w:rsidR="00C1275D" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C1275D" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>allocation, mars 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4631738E" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4631738E" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722AE98C" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="722AE98C" w14:textId="77777777" w:rsidR="00166C91" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734E8D54" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2005-C42 </w:t>
       </w:r>
-      <w:r w:rsidR="00C1275D" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C1275D" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2790B7E4" w14:textId="77777777" w:rsidR="009C32C9" w:rsidRPr="000E79BD" w:rsidRDefault="00166C91" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2790B7E4" w14:textId="77777777" w:rsidR="009C32C9" w:rsidRPr="00623CD5" w:rsidRDefault="00166C91" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CFP de Dolbeau-Mistassini, demande de subvention, novembre 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EB80B7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00705ACA" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="75EB80B7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2005] – 0,1</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B5D2FB" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRDefault="00C1275D" w:rsidP="00166C91">
-[...9 lines deleted...]
-    <w:p w14:paraId="0BA1B4C8" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="000E79BD" w:rsidRDefault="00624149" w:rsidP="000E79BD">
+    <w:p w14:paraId="66B5D2FB" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00C1275D" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686BD39A" w14:textId="77777777" w:rsidR="000F3DB4" w:rsidRPr="00623CD5" w:rsidRDefault="000F3DB4" w:rsidP="00166C91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA1B4C8" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00C1275D">
+      <w:r w:rsidR="00C1275D" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2/Boîte 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A11D78" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRDefault="00C1275D" w:rsidP="00C1275D"/>
-[...9 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="55A11D78" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00C1275D" w:rsidP="00C1275D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F46301" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="00C1275D" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00C1275D" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/Boîte 3</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
-[...26 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 18,2 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A86F21B" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00C1275D" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0602E05C" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C70-71 (1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3765E823" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRDefault="00482915" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3765E823" w14:textId="77777777" w:rsidR="00C1275D" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mise aux normes du Centre sportif et récréatif de Chapais, demande de subvention, avril 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8761D4" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5B8761D4" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 1</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C0D70E" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="000E79BD" w:rsidRDefault="00482915" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="73C0D70E" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48073A82" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C70-71 (2) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585C61F8" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="000E79BD" w:rsidRDefault="00482915" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="585C61F8" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction d’un curling relié au Centre sportif et récréatif de Chapais, demande de subvention, avril 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2751A4" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6B2751A4" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 1,3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E73E5A8" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="000E79BD" w:rsidRDefault="00482915" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5E73E5A8" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3E3939" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C70-71 (3) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3125F55B" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="000E79BD" w:rsidRDefault="00482915" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3125F55B" w14:textId="77777777" w:rsidR="00482915" w:rsidRPr="00623CD5" w:rsidRDefault="00482915" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction d’un curling relié au Centre sportif et récréatif de Chapais, sommaire exécutif, 15 août 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18428000" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="18428000" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 1,2</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A352E9B" w14:textId="77777777" w:rsidR="00A92E4B" w:rsidRPr="000E79BD" w:rsidRDefault="00A92E4B" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4A352E9B" w14:textId="77777777" w:rsidR="00A92E4B" w:rsidRPr="00623CD5" w:rsidRDefault="00A92E4B" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7549C965" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="000E79BD" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C70-71 (4) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC026C5" w14:textId="77777777" w:rsidR="00A92E4B" w:rsidRPr="000E79BD" w:rsidRDefault="000E79BD" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2AC026C5" w14:textId="77777777" w:rsidR="00A92E4B" w:rsidRPr="00623CD5" w:rsidRDefault="000E79BD" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00A92E4B" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00A92E4B" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ise aux normes du Centre sportif et récréatif de Chapais, sommaire exécutif, 15 août 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289C2FCE" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="289C2FCE" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 0,2</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE2BC51" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0AE2BC51" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375F3808" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C79 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF5651E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5AF5651E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Église St-Édouard de Péribonka, réfection de la toiture, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1335246A" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1335246A" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 2,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2BB4A" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="78C2BB4A" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6197FC58" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C80 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB89C8E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1EB89C8E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rénovations de la bâtisse Chanoine-Simard, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5AAC3C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2B5AAC3C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 4,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508E398F" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="508E398F" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4312E4" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C85 (1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57389CE7" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="57389CE7" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CSSS Maria-Chapdelaine, services alimentaires, devis d’architecture partie 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E82F4C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="31E82F4C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 4</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336B473C" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="336B473C" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35988D5B" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C85 (2) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3873BD9E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="000E79BD" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3873BD9E" w14:textId="77777777" w:rsidR="00A763DF" w:rsidRPr="00623CD5" w:rsidRDefault="00A763DF" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CSSS Maria-Chapdelaine, services alimentaires, devis d’architecture partie 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3E1CE8" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4B3E1CE8" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 3,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E7C733" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRDefault="000E79BD" w:rsidP="00A763DF">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F72007B" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="000E79BD" w:rsidRDefault="00624149" w:rsidP="000E79BD">
+    <w:p w14:paraId="28E7C733" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="000E79BD" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED1BDFA" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="002A1E83" w:rsidP="00A763DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F72007B" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="002A1E83">
+      <w:r w:rsidR="002A1E83" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2/Boîte 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43892E4C" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRDefault="002A1E83" w:rsidP="002A1E83"/>
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="43892E4C" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="002A1E83" w:rsidP="002A1E83">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C1FB9F" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="002A1E83">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="002A1E83" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="002A1E83" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/Boîte 4</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– 18,4 cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDEA65B" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="002A1E83" w:rsidP="002A1E83">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A0AF3F" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="002A1E83" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2008-D29 (1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53700673" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRDefault="002A1E83" w:rsidP="00136DC0">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="53700673" w14:textId="77777777" w:rsidR="002A1E83" w:rsidRPr="00623CD5" w:rsidRDefault="002A1E83" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marché D. </w:t>
       </w:r>
-      <w:r w:rsidR="00136DC0" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00136DC0" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boutin de St-Félicien, agrandissement, devis d’architecture du Métro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB44412" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00136DC0">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0BB44412" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2008] – 3,8</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA4154C" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1DA4154C" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD1C546" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2008-D29 (2) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C89DEE8" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1C89DEE8" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Marché D. Boutin de St-Félicien, agrandissement, devis d’architecture du Métro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703920E7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="703920E7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2008] – 2,4</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB027B7" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5AB027B7" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F0839A" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2008-D29 (3) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF588E8" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4FF588E8" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Marché D. Boutin de St-Félicien, agrandissement, devis d’architecture du Métro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1991FD95" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1991FD95" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2008] – 2,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B9F3AE" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="10B9F3AE" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="00136DC0" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C616AE" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2008-D31 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7260DB16" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="000E79BD" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7260DB16" w14:textId="77777777" w:rsidR="00136DC0" w:rsidRPr="00623CD5" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commission scolaire de la Baie-James, école Notre-Dame-du-Rosaire, complexe Vinette, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C1DEF2" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="08C1DEF2" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2008] – 3,4</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10929873" w14:textId="77777777" w:rsidR="009705AB" w:rsidRPr="000E79BD" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="10929873" w14:textId="77777777" w:rsidR="009705AB" w:rsidRPr="00623CD5" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EF1F89" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2006-C70-71 (5) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A99A79C" w14:textId="77777777" w:rsidR="009705AB" w:rsidRPr="000E79BD" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0A99A79C" w14:textId="77777777" w:rsidR="009705AB" w:rsidRPr="00623CD5" w:rsidRDefault="009705AB" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rénovation du Centre sportif de Chapais, rénovation du curling Chapais, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BFC12C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="43BFC12C" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2006] – 6,3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6282FC" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRDefault="000E79BD" w:rsidP="00136DC0">
-[...9 lines deleted...]
-    <w:p w14:paraId="23A01CD2" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="00624149" w:rsidP="000E79BD">
+    <w:p w14:paraId="2E6282FC" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="000E79BD" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1447DAC3" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="00136DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A01CD2" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="008C3DCA">
+      <w:r w:rsidR="008C3DCA" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>2/Boîte 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507E5DAF" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="008C3DCA" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA"/>
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="507E5DAF" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADCE1A9" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="00624149" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P25</w:t>
       </w:r>
-      <w:r w:rsidR="008C3DCA" w:rsidRPr="000E79BD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008C3DCA" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/Boîte 5</w:t>
       </w:r>
-      <w:r w:rsidR="008D690A">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008D690A" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– 16,7 cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9D721" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284ED273" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2009-D64 (1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EC47DC" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="72EC47DC" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assurances et services financiers Rochefort, aménagements de bureaux, devis d’architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8DCB10" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="008C3DCA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6D8DCB10" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2009] – 3</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B426A9" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="73B426A9" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613C195A" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2007-D02 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A58A8E" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="59A58A8E" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commission scolaire de la Baie-James, expertise école St-Dominique-Savio, expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC142E7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="000E79BD" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3EC142E7" w14:textId="77777777" w:rsidR="00705ACA" w:rsidRPr="00623CD5" w:rsidRDefault="00705ACA" w:rsidP="00705ACA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2007] – 0,5</w:t>
       </w:r>
-      <w:r w:rsidR="000F3DB4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="000F3DB4" w:rsidRPr="00623CD5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17305F2D" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="17305F2D" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="00623CD5" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C01139" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2007-D03 (2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24618350" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
@@ -4893,51 +5323,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3424C347" w14:textId="77777777" w:rsidR="003A5846" w:rsidRPr="000E79BD" w:rsidRDefault="003A5846" w:rsidP="000E79BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P252/Boîte 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016456BC" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRDefault="008C3DCA" w:rsidP="008C3DCA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016018E8" w14:textId="77777777" w:rsidR="008C3DCA" w:rsidRPr="000E79BD" w:rsidRDefault="003A5846" w:rsidP="008C3DCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P252/Boîte 9</w:t>
       </w:r>
       <w:r w:rsidR="008D690A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="008D690A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24,3 cm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA82F02" w14:textId="77777777" w:rsidR="003A5846" w:rsidRDefault="003A5846" w:rsidP="008C3DCA"/>
     <w:p w14:paraId="752043F0" w14:textId="77777777" w:rsidR="000E79BD" w:rsidRPr="000E79BD" w:rsidRDefault="003A5846" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -6423,51 +6852,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279A5644" w14:textId="77777777" w:rsidR="000127C9" w:rsidRPr="00997B15" w:rsidRDefault="000127C9" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66EC2805" w14:textId="77777777" w:rsidR="000127C9" w:rsidRPr="00997B15" w:rsidRDefault="008B6ECF" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00911C57" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">02-B02 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC8464C" w14:textId="77777777" w:rsidR="000127C9" w:rsidRPr="00997B15" w:rsidRDefault="000127C9" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lieu de diffusion culturelle, document présenté à Karl Blackburn.</w:t>
       </w:r>
@@ -7298,51 +7726,50 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cegep de St-Félicien : construction et aménagement d’un salon étudiant, devis d’architecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D5CE72" w14:textId="77777777" w:rsidR="000D72CF" w:rsidRPr="00997B15" w:rsidRDefault="000D72CF" w:rsidP="00A43092">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[2003]</w:t>
       </w:r>
       <w:r w:rsidRPr="008D690A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D690A" w:rsidRPr="008D690A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>– 3 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5DEB77" w14:textId="77777777" w:rsidR="000D72CF" w:rsidRDefault="000D72CF" w:rsidP="00A43092"/>
     <w:p w14:paraId="101F1E55" w14:textId="77777777" w:rsidR="000F3DB4" w:rsidRPr="00A43092" w:rsidRDefault="000F3DB4" w:rsidP="00A43092"/>
     <w:p w14:paraId="14DB5E26" w14:textId="77777777" w:rsidR="00A51840" w:rsidRDefault="00A51840" w:rsidP="00A51840">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P252/Boîte 14</w:t>
       </w:r>
     </w:p>
@@ -8114,51 +8541,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00360DD7" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>01-A79</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398414B7" w14:textId="77777777" w:rsidR="00360DD7" w:rsidRPr="00997B15" w:rsidRDefault="00360DD7" w:rsidP="007B1E73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Résidence de la paix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1B769E" w14:textId="77777777" w:rsidR="00360DD7" w:rsidRPr="00997B15" w:rsidRDefault="00360DD7" w:rsidP="007B1E73">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[2002]. – 3,5</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
@@ -9711,51 +10137,50 @@
     <w:p w14:paraId="5757B37B" w14:textId="77777777" w:rsidR="005C228A" w:rsidRPr="007951AA" w:rsidRDefault="005C228A" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007951AA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2004-B98 (1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8D4A5A" w14:textId="77777777" w:rsidR="005C228A" w:rsidRPr="007951AA" w:rsidRDefault="005C228A" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007951AA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Commission scolaire du Pays des Bleuets, sous-centre administratif, secteur Dolbeau, correctifs et réaménagement, devis d’architecture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A4246" w14:textId="77777777" w:rsidR="005C228A" w:rsidRPr="007951AA" w:rsidRDefault="001C5989" w:rsidP="003A5846">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[2006]. – 2,5</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
       <w:r w:rsidR="005C228A" w:rsidRPr="007951AA">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10514,51 +10939,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-Dodo, édifices intégration travail et résidence. Péribonka, complexe ré</w:t>
       </w:r>
       <w:r w:rsidR="00935594" w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sidentiel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B0F7DA" w14:textId="77777777" w:rsidR="00935594" w:rsidRPr="00997B15" w:rsidRDefault="00935594" w:rsidP="003816FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[2005]. – 0,2</w:t>
       </w:r>
       <w:r w:rsidR="000F3DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00997B15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14212477" w14:textId="77777777" w:rsidR="00935594" w:rsidRPr="00997B15" w:rsidRDefault="00935594" w:rsidP="003816FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13043,51 +13467,50 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>U.A.P., Alma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C10DC0" w14:textId="77777777" w:rsidR="00BF75EB" w:rsidRPr="000E79BD" w:rsidRDefault="00BF75EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Maison du renouveau, Charlesbourg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60395DC2" w14:textId="77777777" w:rsidR="00BF75EB" w:rsidRPr="000E79BD" w:rsidRDefault="00BF75EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Domaine des Années d’or, St-Augustin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CEC19B" w14:textId="77777777" w:rsidR="00BF75EB" w:rsidRPr="000E79BD" w:rsidRDefault="00BF75EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -13882,51 +14305,50 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Centre-ville de la Tuque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6087AAE2" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Résidence Gérald Belley</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB385DB" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E79BD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hôpital Dolbeau, agrandissement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3522EFA9" w14:textId="77777777" w:rsidR="001B35EB" w:rsidRPr="000E79BD" w:rsidRDefault="001B35EB" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -14728,51 +15150,50 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Résidence Jean-Pierre Grenon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4FA2DF" w14:textId="7A4FD37C" w:rsidR="0056565B" w:rsidRDefault="0056565B" w:rsidP="0056565B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637130C9" w14:textId="513CC172" w:rsidR="0056565B" w:rsidRPr="0056565B" w:rsidRDefault="0056565B" w:rsidP="0056565B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056565B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tiroir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0056565B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A25613">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– 19 plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35389EB8" w14:textId="77777777" w:rsidR="0056565B" w:rsidRPr="000E79BD" w:rsidRDefault="0056565B" w:rsidP="005F6322">
@@ -15593,51 +16014,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>École Sainte-Thérèse (humidité)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB0E232" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Centre commercial G. Blackburn (humidité)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E27C6B" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="00F34F22">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CCBF00F" w14:textId="5FF5D2E3" w:rsidR="00F34F22" w:rsidRPr="000F3DB4" w:rsidRDefault="00F34F22" w:rsidP="00F34F22">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F3DB4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Tiroir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16524,51 +16944,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bibliothèque municipale Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE84725" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appartements Ghislain Lamothe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FE41BE" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Restaurant Le Glouton Guy Bonneau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2CCDB1" w14:textId="77777777" w:rsidR="00F34F22" w:rsidRDefault="00F34F22" w:rsidP="005F6322">
       <w:pPr>
@@ -17405,51 +17824,50 @@
       </w:pPr>
       <w:r>
         <w:t>P252/ Classeur de plans n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD527F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056565B">
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497EC467" w14:textId="77777777" w:rsidR="00606B08" w:rsidRDefault="00606B08" w:rsidP="00606B08"/>
     <w:p w14:paraId="1F416E93" w14:textId="12E2758F" w:rsidR="00606B08" w:rsidRPr="00325B66" w:rsidRDefault="00606B08" w:rsidP="00606B08">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le classeur pour les plans est situé dans la voûte. </w:t>
       </w:r>
       <w:r w:rsidRPr="00325B66">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="0096240E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1987-1993. – </w:t>
       </w:r>
       <w:r w:rsidR="00325B66" w:rsidRPr="00325B66">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>44 plans d’architecture; 368</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
@@ -17540,56 +17958,56 @@
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (142 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A25613">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B48D625" w14:textId="353D01DC" w:rsidR="00606B08" w:rsidRPr="0095064C" w:rsidRDefault="001361E0" w:rsidP="001361E0">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hôtel-Dieu de Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644C3B41" w14:textId="3101DA72" w:rsidR="001361E0" w:rsidRDefault="001361E0" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gériatrie et courte durée</w:t>
       </w:r>
       <w:r w:rsidR="0095064C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -17844,56 +18262,56 @@
       </w:pPr>
       <w:r w:rsidRPr="00E80056">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voir aussi boîte 30 (boîte à plans non standard, R00). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3854A7" w14:textId="77777777" w:rsidR="00325B66" w:rsidRDefault="00325B66" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77FCB411" w14:textId="4F8A88DD" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Organismes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C061AF6" w14:textId="5C1E34D5" w:rsidR="00556FC8" w:rsidRDefault="00556FC8" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>SHGMC (ancien hôtel de ville)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -18031,56 +18449,56 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Chevaliers de Colomb, St-Félicien, 1990 (1 page)</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C21A4AC" w14:textId="5514C4AA" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Religion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15272D93" w14:textId="0889649D" w:rsidR="00323B5A" w:rsidRDefault="00323B5A" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Carmel de Dolbeau, 1991 (1 page)</w:t>
       </w:r>
       <w:r w:rsidR="00852D14">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -18244,56 +18662,56 @@
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (123 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A25613">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE7A35A" w14:textId="69AAD6AE" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hôpitaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5149B64D" w14:textId="60287A45" w:rsidR="00692829" w:rsidRPr="00537AD8" w:rsidRDefault="00692829" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hôpital de Métabetchouan, 1991</w:t>
       </w:r>
       <w:r w:rsidR="00A25613">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -18452,56 +18870,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> (14</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00820975" w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9D7574" w14:textId="36CC937A" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Coopératives d’habitation, Coop, HLM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508BA0ED" w14:textId="1DE317F7" w:rsidR="00537AD8" w:rsidRPr="00537AD8" w:rsidRDefault="00820975" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Coopérative d’habitation Taillon, St-Henri-de-Taillon, 1989 (7</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -18681,69 +19099,68 @@
         </w:rPr>
         <w:t>Coop Desbiens, Desbiens, 1991 (14 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588F69F6" w14:textId="70C1E579" w:rsidR="00537AD8" w:rsidRDefault="00537AD8" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>HLM, Saint-Félicien, 1991 (14 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598D38DC" w14:textId="6D9BF4C9" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Banque</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2048BAD4" w14:textId="166D6634" w:rsidR="00AB6C3F" w:rsidRDefault="00AB6C3F" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Banque de Montréal, succursale Dolbeau, 1991</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -18800,56 +19217,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (68 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8A95C4" w14:textId="1FD0D8CE" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Écoles, garderies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03846CDC" w14:textId="4845EC64" w:rsidR="00820975" w:rsidRPr="00802E87" w:rsidRDefault="00537AD8" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Poly</w:t>
       </w:r>
       <w:r w:rsidR="00802E87" w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -18927,56 +19344,56 @@
         </w:rPr>
         <w:t>École La S</w:t>
       </w:r>
       <w:r w:rsidR="0095064C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>rce, Saint-Ludger-de-Milot, 1990 (11 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B96C9F" w14:textId="2DA74BF4" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commerces et caisse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6C3D83" w14:textId="3E9994FF" w:rsidR="00802E87" w:rsidRDefault="00802E87" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802E87">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Clinique visuelle Gervais Gilbert, Dolbeau, 1992 (10 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -19118,56 +19535,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (35 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280FF201" w14:textId="2FBF042E" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>CLSC et foyers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4736F1C3" w14:textId="030D15F4" w:rsidR="00820975" w:rsidRDefault="00AB6C3F" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CLSC de Normandin, Normandin, 1993 (5 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -19257,56 +19674,56 @@
         </w:rPr>
         <w:t>oyer Albanel, plan d’urgence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, 1991</w:t>
       </w:r>
       <w:r w:rsidR="004C1714">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792AB0B5" w14:textId="6E444112" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Pharmacie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BF16E4" w14:textId="4BDEE95D" w:rsidR="004C1714" w:rsidRPr="00820975" w:rsidRDefault="004C1714" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Pharmacie Jean Drapeau, Dolbeau, 1992 (14 pages)</w:t>
       </w:r>
       <w:r w:rsidR="00E80056">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -19464,56 +19881,56 @@
         </w:rPr>
         <w:t>– 8 plans</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE" w:rsidRPr="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (19 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6AEBE9" w14:textId="2C1843A8" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Résidences et chalets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFB5E22" w14:textId="5AE85DFF" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Résidence Albert Thibeault, lieu non noté,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19881,58 +20298,57 @@
         </w:rPr>
         <w:t>– 12 plans</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE" w:rsidRPr="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (51 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630BEA6A" w14:textId="7426163B" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
         <w:t>Commerces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A75D5ED" w14:textId="19A914AC" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Épicerie M</w:t>
       </w:r>
       <w:r w:rsidR="00303A83">
         <w:rPr>
           <w:color w:val="222222"/>
@@ -20615,56 +21031,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (56 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73942CD1" w14:textId="309AED42" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="00606B08" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hôpital de Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA840A0" w14:textId="67243863" w:rsidR="00606B08" w:rsidRDefault="00606B08" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Services externes, psychiatrie, psychiatrie interne, service central-stérilisation, clinique externe, psychiatrie</w:t>
       </w:r>
       <w:r w:rsidR="00260BF9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -20977,56 +21393,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (21 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E19620E" w14:textId="2DFA4080" w:rsidR="00260BF9" w:rsidRPr="0095064C" w:rsidRDefault="00260BF9" w:rsidP="00260BF9">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Musées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED39804" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRPr="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hangar Samuel Bédard restauration, 1991 (5 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567B9EA1" w14:textId="77777777" w:rsidR="00260BF9" w:rsidRPr="00260BF9" w:rsidRDefault="00260BF9" w:rsidP="005F6322">
       <w:pPr>
@@ -21192,51 +21608,50 @@
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221E3F5B" w14:textId="77777777" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Stationnement public, municipalité de Péribonka, 1993 (1 p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
@@ -21367,56 +21782,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (49 pages)</w:t>
       </w:r>
       <w:r w:rsidR="000D51BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAF458C" w14:textId="7157D5B8" w:rsidR="0095064C" w:rsidRPr="0095064C" w:rsidRDefault="0095064C" w:rsidP="0095064C">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095064C">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Communautaire et culturel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599BE95D" w14:textId="7489347B" w:rsidR="009636C5" w:rsidRPr="009636C5" w:rsidRDefault="009636C5" w:rsidP="005F6322">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009636C5">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Foyer culturel La Doré, relevé, 1990 (3 pages) (voir aussi meuble à plans, tiroir 4 pour la suite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -21968,56 +22383,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 2 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (63 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE256DD" w14:textId="6F0BC5DB" w:rsidR="000E4524" w:rsidRPr="000E4524" w:rsidRDefault="000E4524" w:rsidP="00F65845">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4524">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hôpital de Chibougamau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF2D422" w14:textId="41E60751" w:rsidR="00F65845" w:rsidRDefault="00F65845" w:rsidP="00F65845">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hôpital de Chibougamau</w:t>
       </w:r>
       <w:r w:rsidR="000E4524">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -22061,56 +22476,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 5 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (73 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5A4DE5" w14:textId="6B2213D8" w:rsidR="000E4524" w:rsidRPr="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t xml:space="preserve">Résidences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726AFC2A" w14:textId="085C6686" w:rsidR="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La villa du bonheur, construction et agrandissement, La Doré (Québec), 1996-1997 (8 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775E704E" w14:textId="0F59145E" w:rsidR="000E4524" w:rsidRDefault="000E4524" w:rsidP="000E4524">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -22208,124 +22623,123 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (44 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E41E2C8" w14:textId="7E153E6E" w:rsidR="004D6082" w:rsidRPr="000E4524" w:rsidRDefault="00213FCB" w:rsidP="004D6082">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commerces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A60A04" w14:textId="2F26F61E" w:rsidR="004D6082" w:rsidRDefault="00213FCB" w:rsidP="004D6082">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Promenades du Boulevard, restaurant de la place centrale, Dolbeau (Québec), 1996 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BCB5C4" w14:textId="0B0B14B1" w:rsidR="00213FCB" w:rsidRDefault="00213FCB" w:rsidP="004D6082">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mail Centre-Ville, Promenades du Boulevard, place centrale, Dolbeau (Québec), 2000 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43257409" w14:textId="4E5FC711" w:rsidR="001C16D2" w:rsidRDefault="001C16D2" w:rsidP="004D6082">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caisse populaire Desjardins de Mistassini, agrandissement, Mistassini (Québec), 1996-1997 (13 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E886E1" w14:textId="7A0AC5C5" w:rsidR="009D6A31" w:rsidRPr="000E4524" w:rsidRDefault="009D6A31" w:rsidP="009D6A31">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Usines et garages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D990386" w14:textId="26661191" w:rsidR="00213FCB" w:rsidRDefault="00213FCB" w:rsidP="00213FCB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Maurice Caouette, usine de transformation de bois franc (feuillus) en bois de chauffage, lieu inconnu, 1996 (2 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BCC20A" w14:textId="149B9365" w:rsidR="00213FCB" w:rsidRDefault="00213FCB" w:rsidP="00213FCB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -22453,56 +22867,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 10 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (62 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136E5695" w14:textId="3CDCB0CB" w:rsidR="00653492" w:rsidRPr="000E4524" w:rsidRDefault="00653492" w:rsidP="00653492">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Foyers et résidences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B1F3FC" w14:textId="69DC83F4" w:rsidR="00653492" w:rsidRDefault="00653492" w:rsidP="00653492">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foyer St-Joseph d’Albanel, 1997 (34 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBF1D6D" w14:textId="76D82112" w:rsidR="00653492" w:rsidRDefault="00653492" w:rsidP="00653492">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -22728,56 +23142,56 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (27 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C16057" w14:textId="442095F4" w:rsidR="000C4025" w:rsidRPr="000E4524" w:rsidRDefault="003C2A7F" w:rsidP="000C4025">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Zoo sauvage de Saint-Félicien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5AD177" w14:textId="5505088F" w:rsidR="001F1CCC" w:rsidRPr="000B30CC" w:rsidRDefault="003C2A7F" w:rsidP="003C2A7F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B30CC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Société zoologique de Saint-Félicien, habitat des ours polaires, site, Saint-Félicien, 1996 (13 pages);</w:t>
       </w:r>
     </w:p>
@@ -23019,51 +23433,50 @@
       <w:r w:rsidRPr="000174C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavillon de l’Amitié de Saint-Félicien, 1995 (4 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496FBF9D" w14:textId="33108936" w:rsidR="000174C8" w:rsidRPr="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000174C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Parc commémoratif, Métabetchouan, 1994 (5 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6CBACE" w14:textId="5B591418" w:rsidR="000174C8" w:rsidRDefault="000174C8" w:rsidP="004277E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000174C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aménagement de l’entrée de la ville de Métabetchouan, 1993 (2 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0364CBFE" w14:textId="22799842" w:rsidR="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
       <w:pPr>
@@ -23097,56 +23510,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 3 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (28 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5344A7D6" w14:textId="4A58FD6C" w:rsidR="00EF7C33" w:rsidRPr="000E4524" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Chibougamau-Chapais (varié)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6155B0E1" w14:textId="0CD1D1FF" w:rsidR="00EF7C33" w:rsidRPr="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7C33">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kiosque d’accueil, Chibougamau, 2005 (5 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6871CBF2" w14:textId="47749C74" w:rsidR="00EF7C33" w:rsidRPr="00EF7C33" w:rsidRDefault="00EF7C33" w:rsidP="00EF7C33">
@@ -23551,56 +23964,56 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00D56061">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (86 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD0B0C5" w14:textId="052A2F8C" w:rsidR="00786B41" w:rsidRPr="000E4524" w:rsidRDefault="00C900E1" w:rsidP="00786B41">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Centres de santé et services sociaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148B5EF8" w14:textId="69D6ED51" w:rsidR="00786B41" w:rsidRDefault="00351E77" w:rsidP="00786B41">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Régie régionale de la santé et des services sociaux Nord-du-Québec, 1994 (15</w:t>
       </w:r>
       <w:r w:rsidR="005A29D9">
         <w:rPr>
@@ -23879,51 +24292,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Riverin et Girard, associés bureau d’assurances, 1995 (26 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2308AE" w14:textId="75C82FAA" w:rsidR="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Édifice &amp; Bureaux, Gilles Cossette, Mistassini, 1993 (16 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DBBAA6" w14:textId="5B2FB7BC" w:rsidR="00CA6B28" w:rsidRPr="00CA6B28" w:rsidRDefault="00CA6B28" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centre culturel, Roberval, 1994 (13 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310C95E1" w14:textId="4ADEB247" w:rsidR="002E1131" w:rsidRDefault="002E1131" w:rsidP="002E1131">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -23977,57 +24389,57 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>48 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00435C2A" w14:textId="69B6FF48" w:rsidR="00D80A34" w:rsidRDefault="00D80A34" w:rsidP="002E1131">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commerces</w:t>
       </w:r>
       <w:r w:rsidR="008F36CC">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t xml:space="preserve"> et organismes, Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FF6DBA" w14:textId="77777777" w:rsidR="00984BA5" w:rsidRPr="00984BA5" w:rsidRDefault="00984BA5" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Galerie des Érables, commerces, Dolbeau, Québec, 1994 (7 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6A29F4" w14:textId="3DD36404" w:rsidR="002E1131" w:rsidRPr="00984BA5" w:rsidRDefault="00984BA5" w:rsidP="001778CC">
       <w:pPr>
@@ -24303,51 +24715,51 @@
           <w:b/>
         </w:rPr>
         <w:t>– 12 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (52 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085986F5" w14:textId="29E3131D" w:rsidR="008F36CC" w:rsidRDefault="00A97BCD" w:rsidP="008F36CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commissions scolaires, écoles : Chibougamau, Chapais, Albanel, Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7934E8D8" w14:textId="2E4BD2E5" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F36CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Commission scolaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -24725,51 +25137,50 @@
         </w:rPr>
         <w:t xml:space="preserve">s.l., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A69E0E2" w14:textId="4C6FE898" w:rsidR="008F36CC" w:rsidRDefault="008F36CC" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Centre d’études collégiales Chibougamau, salles des enseignants et de conférences, vestiaires sportifs, laboratoire, vie étudiante</w:t>
       </w:r>
       <w:r w:rsidR="00365402">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Chibougamau, Québec, 1994-1995 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(total 18 pages). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3AEE86" w14:textId="313A12FB" w:rsidR="00A6392B" w:rsidRDefault="00A6392B" w:rsidP="00A6392B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4BBEC0" w14:textId="5F98D937" w:rsidR="00A6392B" w:rsidRDefault="00A6392B" w:rsidP="00A6392B">
       <w:pPr>
         <w:rPr>
@@ -24806,56 +25217,56 @@
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (32 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FAE5A7" w14:textId="2A6CF94D" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="000D4328">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commerces et projets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF6E8C0" w14:textId="1AB626CA" w:rsidR="00A6392B" w:rsidRPr="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4328">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Restaurant Le BecFin, Normandin, 1994 (4 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEE2BA1" w14:textId="0E48EF81" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -24995,56 +25406,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 1 plan d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (17 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E07B5E4" w14:textId="37DAD522" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="000D4328">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Commerces</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7281286B" w14:textId="0854BD00" w:rsidR="000D4328" w:rsidRDefault="000D4328" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Épicerie Marché M</w:t>
       </w:r>
       <w:r w:rsidR="00303A83">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -25088,56 +25499,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 1 plan d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (73 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372ED497" w14:textId="7A2C0D82" w:rsidR="00801133" w:rsidRDefault="00BD4822" w:rsidP="00801133">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hôpital de Chibougamau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E60CB8" w14:textId="1D3E6D9F" w:rsidR="00801133" w:rsidRDefault="00801133" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hôpital de Chibougamau Ltée</w:t>
       </w:r>
       <w:r w:rsidR="00BD4822">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -25252,62 +25663,62 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (66 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5220A5ED" w14:textId="73E288CC" w:rsidR="00086862" w:rsidRDefault="00BE19FF" w:rsidP="00086862">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Hébergement</w:t>
       </w:r>
       <w:r w:rsidR="004A7B9F">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t xml:space="preserve"> et résidences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29197697" w14:textId="67B8F4DB" w:rsidR="00086862" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carrefour d’accueil Ilnu, Ouiatchouan, 2002 (17 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9651F2" w14:textId="30444C23" w:rsidR="00BE19FF" w:rsidRDefault="00BE19FF" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -25460,56 +25871,56 @@
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (83 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEB6F59" w14:textId="7309F841" w:rsidR="00941186" w:rsidRDefault="00457FC2" w:rsidP="00941186">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Écoles, éducation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E229B3" w14:textId="7E07E23E" w:rsidR="00941186" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polyvalente Jean-Dolbeau, gymnases, services et salle de conditionnement, 2010 (34 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7F54B2" w14:textId="6C2D968C" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -25539,51 +25950,50 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Centre d’étude collégiales A, Chibougamau, réaménagement, 2004 (9 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48652B8D" w14:textId="2303B988" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cégep Saint-Félicien, salon étudiant, demande spéciale du client, 2004 (2 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F14F80" w14:textId="1BBE2968" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">École Bon-Pasteur, remplacement des fenêtres, Ste-Jeanne-d’Arc, 2002 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78470A28" w14:textId="4F40842C" w:rsidR="00457FC2" w:rsidRDefault="00457FC2" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -25716,56 +26126,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 10 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (24 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A652EF4" w14:textId="2DCC9F67" w:rsidR="0087289E" w:rsidRDefault="00C21939" w:rsidP="0087289E">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Églises et monastère</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F85DAD" w14:textId="7364A220" w:rsidR="0087289E" w:rsidRDefault="0087289E" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Église évangélique de la Pentecôte, Dolbeau, Québec, 1998 (1 page);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ACACF1" w14:textId="00A99DB8" w:rsidR="0087289E" w:rsidRDefault="0087289E" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -25988,56 +26398,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 2 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (13 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B941FA6" w14:textId="74A14AED" w:rsidR="00644FB3" w:rsidRDefault="00644FB3" w:rsidP="00644FB3">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Oasis de Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AF3CF4" w14:textId="799A5751" w:rsidR="00644FB3" w:rsidRDefault="00644FB3" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oasis, centre d’accueil, 64 chambres, </w:t>
       </w:r>
       <w:r w:rsidR="00303A83" w:rsidRPr="00303A83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
@@ -26152,56 +26562,56 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (36 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9A40D0" w14:textId="3B5E7489" w:rsidR="00644FB3" w:rsidRDefault="003240D0" w:rsidP="00644FB3">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Centre Maria-Chapdelaine, hôpital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379FD08" w14:textId="7306DC5D" w:rsidR="00644FB3" w:rsidRDefault="003240D0" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Centre Maria-Chapdelaine, travaux temporaires, Dolbeau-Mistassini, Québec, 2002 (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6940D53E" w14:textId="7EBEA4E4" w:rsidR="003240D0" w:rsidRDefault="003240D0" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -26269,51 +26679,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Centre Maria-Chapdelaine, hôpital, implantation, 1994 (1 page).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDE7DB0" w14:textId="5EE328F9" w:rsidR="00644FB3" w:rsidRDefault="00644FB3" w:rsidP="00644FB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD47AC0" w14:textId="6CEC4A62" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="00713FA8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Boîte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00942B35">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
@@ -26324,62 +26733,62 @@
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (49 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217620B9" w14:textId="53473080" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="00713FA8">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Centre Maria-Chapdelaine, hôpita</w:t>
       </w:r>
       <w:r w:rsidR="005C1464">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>ux, CSSS de la Radissonerie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA7B4EB" w14:textId="583D5785" w:rsidR="00713FA8" w:rsidRDefault="00713FA8" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713FA8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Centre </w:t>
       </w:r>
       <w:r w:rsidR="00F80D7D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -26616,56 +27025,56 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (59 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781DDCE0" w14:textId="2885F0D9" w:rsidR="0022714B" w:rsidRDefault="00B16814" w:rsidP="0022714B">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>CPE, garderies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAF7BA1" w14:textId="74665598" w:rsidR="0022714B" w:rsidRDefault="0022714B" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPE Les Amis </w:t>
       </w:r>
       <w:r w:rsidR="00B16814">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -26787,56 +27196,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00325B66">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E664310" w14:textId="551B6393" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Territoires du Nord canadien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC09555" w14:textId="11D2622D" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Restauration Madame Tremblay’s Store, Dawson City, Yukon, Y.T., 1978 (21 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D54D92" w14:textId="466C1054" w:rsidR="00B34536" w:rsidRPr="00303A83" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -26930,56 +27339,56 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 2 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (31 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9A7868" w14:textId="7162F6DE" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Ontario, Yukon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63487797" w14:textId="503E312C" w:rsidR="0022714B" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fort St-Joseph, Ontario, s.d. (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF146B0" w14:textId="6F0F765D" w:rsidR="00B34536" w:rsidRPr="007C5717" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27052,56 +27461,56 @@
         </w:rPr>
         <w:t>– 3 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (34</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5" w:rsidRPr="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07348DEF" w14:textId="08EFA48B" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="00B34536">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Yukon, Saskatchewan, Chicoutimi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6FC4BB" w14:textId="0BB415AE" w:rsidR="00B34536" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>B.N.A. Bank, K.N.H.S., Dawson City, Yukon, 1979 (22 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B064EB" w14:textId="4218B422" w:rsidR="00B34536" w:rsidRPr="007C5717" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27189,56 +27598,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (46</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5" w:rsidRPr="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B59E57C" w14:textId="130DF3A3" w:rsidR="00B34536" w:rsidRDefault="00A26846" w:rsidP="00B34536">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Caisse populaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0EC644" w14:textId="1087BCFC" w:rsidR="00B34536" w:rsidRPr="00A26846" w:rsidRDefault="00B34536" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26846">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caisse populaire Desjardins secteur Mistassini, travaux relatifs à l’incendie, 2003 (18 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4269C1E6" w14:textId="1DB09464" w:rsidR="00B34536" w:rsidRDefault="00A26846" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27372,62 +27781,62 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (40 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1307BDEF" w14:textId="508EB96B" w:rsidR="002E6002" w:rsidRDefault="002A522F" w:rsidP="002E6002">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t xml:space="preserve">Salon </w:t>
       </w:r>
       <w:r w:rsidR="000537FB">
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Funéraire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404858E7" w14:textId="43B8B9F4" w:rsidR="002E6002" w:rsidRDefault="000537FB" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crématorium Hébert &amp; Fils, Roberval, 2002 (16 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C29345" w14:textId="4CC09B4E" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27525,56 +27934,56 @@
         </w:rPr>
         <w:t>68</w:t>
       </w:r>
       <w:r w:rsidRPr="00260BF9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>– 5 plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (49 pages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72159A45" w14:textId="6C08B349" w:rsidR="00B6571B" w:rsidRDefault="008E1341" w:rsidP="00B6571B">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>Auberge de l’Amitié, Hôtel-Dieu de Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBC03CD" w14:textId="2A17CE57" w:rsidR="00B6571B" w:rsidRPr="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6571B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Auberge de l’Amitié phase IV, agrandissement, Roberval, 2001-2002 (20 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B966468" w14:textId="49BFF817" w:rsidR="00B6571B" w:rsidRPr="00B6571B" w:rsidRDefault="00B6571B" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27690,56 +28099,56 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plans d’architecture</w:t>
       </w:r>
       <w:r w:rsidR="00E362A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (64 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F15DDCC" w14:textId="75601F8D" w:rsidR="004D1472" w:rsidRDefault="00B83AC9" w:rsidP="004D1472">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Accentuationintense"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Accentuationintense"/>
+          <w:rStyle w:val="Emphaseintense"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphaseintense"/>
         </w:rPr>
         <w:t>CSSS de la Radissonerie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E21715B" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="004D1472" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442446">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CSSS de la Radissonerie, urgence, poursuite des travaux, lot externe, Chibougamau, 1997-1998 (27 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA2A94B" w14:textId="77777777" w:rsidR="00CD1AD1" w:rsidRPr="00442446" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -27921,51 +28330,50 @@
         </w:rPr>
         <w:t>30 pages)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAC321E" w14:textId="4AEAAED0" w:rsidR="00CD1AD1" w:rsidRPr="00CD1AD1" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1AD1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Psychiatrie Roberval, unité de longue durée, 1997 (1 page); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28413137" w14:textId="2BBE043A" w:rsidR="00CD1AD1" w:rsidRPr="00CD1AD1" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1AD1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Claire fontaine, Roberval, 1998 (15 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B4FEFC" w14:textId="7F23A5F5" w:rsidR="00CD1AD1" w:rsidRPr="00CD1AD1" w:rsidRDefault="00CD1AD1" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -28590,51 +28998,50 @@
       <w:r>
         <w:t>Assurance Riverin, Girard &amp; Associés, bureau de Normandin, 2003 (8 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C28EB7" w14:textId="62584905" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Projet Denise Lamontagne, Ste-Jeanne-d’Arc, 1998 (3 pages); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BD6D3C" w14:textId="13EA7264" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Édifice municipal, agrandissement, Albanel, 2001 (13 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24332CFD" w14:textId="6BD1BD60" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Marina au Quai du capitaine / Pointe-Calumet, 2001 (7 pages);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685B0302" w14:textId="09E01A0E" w:rsidR="007D2088" w:rsidRDefault="007D2088" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Centre socio-communautaire, réaménagement, Chapais, 2003 (13 pages); </w:t>
@@ -29023,139 +29430,141 @@
     <w:p w14:paraId="640E7886" w14:textId="5B041AAE" w:rsidR="00890C12" w:rsidRPr="00890C12" w:rsidRDefault="00890C12" w:rsidP="001778CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aménagement des berges, ville de Dolbeau, 1991 (12 pages).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00890C12" w:rsidRPr="00890C12" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45C26C36" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70F3F266" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4AF26A78" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="397149A4" wp14:editId="4A22E5FB">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
@@ -29180,51 +29589,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="50EB5B2E" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">P252 </w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
@@ -29250,129 +29659,129 @@
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="002805B3">
+        <w:r w:rsidR="004B30B0" w:rsidRPr="004B30B0">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7015C887" w14:textId="77777777" w:rsidR="00140345" w:rsidRDefault="00140345">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0AAEECFB" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="10A9CF03" w14:textId="77777777" w:rsidR="007D01B7" w:rsidRDefault="007D01B7" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="631084A6" w14:textId="272D8CEF" w:rsidR="00140345" w:rsidRDefault="00140345">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> S.d. = sans date, date inconnue, non identifiée sur le document. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="32FEBDA5" w14:textId="5E380485" w:rsidR="00140345" w:rsidRDefault="00140345">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.l. = sans lieu indiqué </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01252098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DBC606C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29441,51 +29850,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="02297BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D93C821C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29554,51 +29963,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0D2754EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEA26466"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29667,51 +30076,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0DAF2CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E4F5F0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29780,51 +30189,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="12602EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="473AD288"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29893,51 +30302,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="138C0611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF223126"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30006,51 +30415,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="15EB17B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="507E5978"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30119,51 +30528,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="161441F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C38E734"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30232,51 +30641,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1713767C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E400236"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30345,51 +30754,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="1AD10183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BEE245C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30458,51 +30867,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="1ADF049E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBF8C2A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30571,51 +30980,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="1C7727C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBE7CDA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30684,51 +31093,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="202442CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63C0399C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30797,51 +31206,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="20452CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="793A335E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30910,51 +31319,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="21840B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDFADA20"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31023,51 +31432,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="22FE2354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22F8F5CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31136,51 +31545,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="27DF4B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7346348"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31249,51 +31658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="28A50515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44829386"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31362,51 +31771,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="28EC192F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6F2E228"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31475,51 +31884,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="290F6457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49E44676"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31588,51 +31997,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="2C480CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="028E7198"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31701,51 +32110,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="31250B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD60C49C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31814,51 +32223,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="32FE7FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F9EB1A4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31927,51 +32336,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="34D6370E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B50B162"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32040,51 +32449,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="368C6346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E5656BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32153,51 +32562,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="38974675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77F672CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32266,51 +32675,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="38DE547D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="040A3324"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32379,51 +32788,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="39C15033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="053046EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32492,51 +32901,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="39C90B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2E6F6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32605,51 +33014,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="39D561B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6FA199E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32718,51 +33127,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="3A1A2A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF4A574E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32831,51 +33240,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="3CEA2BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4B44DF0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32944,51 +33353,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="40F943C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73CE00F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33057,51 +33466,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="44140535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3E74B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33170,51 +33579,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="44ED0365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB945164"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33283,51 +33692,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="4B2E6E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0748C320"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33396,51 +33805,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="4FD572CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011611F8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33509,51 +33918,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="530D50C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99502084"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33622,51 +34031,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="54022640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BFA8B1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33735,51 +34144,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="5476702E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAC4C7B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33848,51 +34257,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40">
     <w:nsid w:val="55E042D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BECAD206"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33961,51 +34370,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41">
     <w:nsid w:val="56124BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C98EF460"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34074,51 +34483,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42">
     <w:nsid w:val="57452E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E85BB8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34187,51 +34596,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43">
     <w:nsid w:val="5AD02072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC1AA896"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34300,51 +34709,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44">
     <w:nsid w:val="5B82430E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54EE8664"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34413,51 +34822,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45">
     <w:nsid w:val="5DB81F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C9A34C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34526,51 +34935,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46">
     <w:nsid w:val="61110534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75CA62B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34639,51 +35048,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47">
     <w:nsid w:val="612E7093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D0007CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34752,51 +35161,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48">
     <w:nsid w:val="68611301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FC4D4C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34865,51 +35274,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49">
     <w:nsid w:val="6AFD4456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5AE4126"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34978,51 +35387,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50">
     <w:nsid w:val="6B8E0459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D766F2CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35091,51 +35500,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51">
     <w:nsid w:val="6CB1158C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2090B504"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35204,51 +35613,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52">
     <w:nsid w:val="6D633F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D258345A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35317,51 +35726,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53">
     <w:nsid w:val="78900E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4F6A202"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35430,51 +35839,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54">
     <w:nsid w:val="79D64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="830CDFD4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35543,243 +35952,242 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1000962208">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="494076225">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="518548699">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="135949334">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1414860254">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="795762297">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1074472352">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1551526750">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="390276784">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1755081378">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1549105226">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1776630927">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="912546079">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1403915373">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1108622494">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1955012013">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1070225434">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="60718215">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="136463283">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="737561118">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1381245821">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1852835061">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1319116659">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1022244898">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="260647533">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="131216631">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="987249996">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="349532635">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="249581370">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="906919894">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="898828453">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1010110554">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="2117676089">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="482964265">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="760294831">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2114472151">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="2079327021">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="961614539">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1234700563">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1953509922">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="276299930">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1847936387">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="453715354">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="320158900">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1241215490">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1066614343">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="896209320">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="495731406">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="349794303">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="531306383">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="293760073">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="619721346">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="1563365356">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="1997682760">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1746491551">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000127C9"/>
     <w:rsid w:val="000174C8"/>
     <w:rsid w:val="00020210"/>
     <w:rsid w:val="00022A32"/>
     <w:rsid w:val="00031E0A"/>
     <w:rsid w:val="000537FB"/>
     <w:rsid w:val="00074371"/>
     <w:rsid w:val="00086862"/>
     <w:rsid w:val="000B2C58"/>
     <w:rsid w:val="000B30CC"/>
     <w:rsid w:val="000C2BBE"/>
     <w:rsid w:val="000C4025"/>
     <w:rsid w:val="000D4328"/>
     <w:rsid w:val="000D51BE"/>
     <w:rsid w:val="000D72CF"/>
     <w:rsid w:val="000E4524"/>
     <w:rsid w:val="000E6AD1"/>
     <w:rsid w:val="000E79BD"/>
     <w:rsid w:val="000F3DB4"/>
     <w:rsid w:val="0010739F"/>
     <w:rsid w:val="00110C70"/>
     <w:rsid w:val="001361E0"/>
@@ -35822,83 +36230,86 @@
     <w:rsid w:val="00325B66"/>
     <w:rsid w:val="00351E77"/>
     <w:rsid w:val="00360DD7"/>
     <w:rsid w:val="003635D4"/>
     <w:rsid w:val="00365402"/>
     <w:rsid w:val="003816FE"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B0788"/>
     <w:rsid w:val="003B24A1"/>
     <w:rsid w:val="003C2A7F"/>
     <w:rsid w:val="003C5333"/>
     <w:rsid w:val="003E2819"/>
     <w:rsid w:val="003E2D32"/>
     <w:rsid w:val="00402C46"/>
     <w:rsid w:val="004070B5"/>
     <w:rsid w:val="0042595E"/>
     <w:rsid w:val="004277E3"/>
     <w:rsid w:val="00442446"/>
     <w:rsid w:val="00457FC2"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00465548"/>
     <w:rsid w:val="00470293"/>
     <w:rsid w:val="00481162"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004A7B9F"/>
+    <w:rsid w:val="004B30B0"/>
     <w:rsid w:val="004C06FD"/>
     <w:rsid w:val="004C1714"/>
     <w:rsid w:val="004D1472"/>
     <w:rsid w:val="004D6082"/>
     <w:rsid w:val="004E6430"/>
     <w:rsid w:val="0050032B"/>
     <w:rsid w:val="00505060"/>
     <w:rsid w:val="00535D72"/>
     <w:rsid w:val="00537AD8"/>
     <w:rsid w:val="00545210"/>
     <w:rsid w:val="00556928"/>
     <w:rsid w:val="00556FC8"/>
     <w:rsid w:val="0056565B"/>
     <w:rsid w:val="00585A8E"/>
     <w:rsid w:val="0058785A"/>
     <w:rsid w:val="005A29D9"/>
     <w:rsid w:val="005C1464"/>
     <w:rsid w:val="005C228A"/>
     <w:rsid w:val="005F6322"/>
     <w:rsid w:val="005F6363"/>
     <w:rsid w:val="00606B08"/>
     <w:rsid w:val="00606BA4"/>
     <w:rsid w:val="00616891"/>
+    <w:rsid w:val="00623CD5"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0063719A"/>
     <w:rsid w:val="00644FB3"/>
     <w:rsid w:val="00651928"/>
     <w:rsid w:val="00653492"/>
     <w:rsid w:val="00680F60"/>
     <w:rsid w:val="00692829"/>
     <w:rsid w:val="0069592B"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006C2AD3"/>
+    <w:rsid w:val="007019BC"/>
     <w:rsid w:val="00705ACA"/>
     <w:rsid w:val="0071306B"/>
     <w:rsid w:val="00713FA8"/>
     <w:rsid w:val="0071776B"/>
     <w:rsid w:val="007224E9"/>
     <w:rsid w:val="00731BA3"/>
     <w:rsid w:val="00741A2E"/>
     <w:rsid w:val="0076440E"/>
     <w:rsid w:val="0077060D"/>
     <w:rsid w:val="00774E79"/>
     <w:rsid w:val="00786B41"/>
     <w:rsid w:val="007951AA"/>
     <w:rsid w:val="007B1E73"/>
     <w:rsid w:val="007C5717"/>
     <w:rsid w:val="007D01B7"/>
     <w:rsid w:val="007D1D9F"/>
     <w:rsid w:val="007D2088"/>
     <w:rsid w:val="007E6D40"/>
     <w:rsid w:val="00801133"/>
     <w:rsid w:val="00802E87"/>
     <w:rsid w:val="00803A9A"/>
     <w:rsid w:val="00810DBA"/>
     <w:rsid w:val="00820975"/>
     <w:rsid w:val="00820CEF"/>
     <w:rsid w:val="00852D14"/>
@@ -35907,56 +36318,58 @@
     <w:rsid w:val="00892D89"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B6ECF"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D690A"/>
     <w:rsid w:val="008E1341"/>
     <w:rsid w:val="008F053A"/>
     <w:rsid w:val="008F36CC"/>
     <w:rsid w:val="008F455E"/>
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="00911C57"/>
     <w:rsid w:val="0091281A"/>
     <w:rsid w:val="009158A5"/>
     <w:rsid w:val="009261CF"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="009329E4"/>
     <w:rsid w:val="00935594"/>
     <w:rsid w:val="00941186"/>
     <w:rsid w:val="00942B35"/>
     <w:rsid w:val="0095064C"/>
     <w:rsid w:val="0095188C"/>
     <w:rsid w:val="0096240E"/>
     <w:rsid w:val="009636C5"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00984BA5"/>
+    <w:rsid w:val="00986BF1"/>
     <w:rsid w:val="00986DD2"/>
     <w:rsid w:val="00997B15"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D3DC5"/>
     <w:rsid w:val="009D6A31"/>
     <w:rsid w:val="009E28F5"/>
+    <w:rsid w:val="009F0478"/>
     <w:rsid w:val="00A05F9B"/>
     <w:rsid w:val="00A10627"/>
     <w:rsid w:val="00A25613"/>
     <w:rsid w:val="00A26846"/>
     <w:rsid w:val="00A3299B"/>
     <w:rsid w:val="00A3406D"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A43092"/>
     <w:rsid w:val="00A445D0"/>
     <w:rsid w:val="00A50993"/>
     <w:rsid w:val="00A51840"/>
     <w:rsid w:val="00A619A0"/>
     <w:rsid w:val="00A6392B"/>
     <w:rsid w:val="00A70046"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A801F2"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A97BCD"/>
     <w:rsid w:val="00AA77C7"/>
     <w:rsid w:val="00AB424B"/>
     <w:rsid w:val="00AB6C3F"/>
     <w:rsid w:val="00AD6E1A"/>
     <w:rsid w:val="00B16814"/>
     <w:rsid w:val="00B34536"/>
     <w:rsid w:val="00B46FC4"/>
@@ -36038,67 +36451,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B6A3809"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -36426,55 +36839,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -36693,51 +37101,51 @@
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA001A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA001A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Accentuationintense">
+  <w:style w:type="character" w:styleId="Emphaseintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0095064C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00213FCB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
@@ -36756,55 +37164,354 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00653492"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00653492"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="v-button-caption">
+    <w:name w:val="v-button-caption"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00623CD5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B30B0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B30B0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B30B0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="407072971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="441923949">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1226333548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1979143466">
+                  <w:marLeft w:val="-660"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1936595512">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="996956146">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1167749076">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="120540818">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1900434258">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1002702132">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="24185118">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                        <w:div w:id="995261582">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="305596872">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="641926110">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="1506553561">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="1033337535">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="511187422">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                                <w:div w:id="1783648299">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1007362874">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -37045,82 +37752,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2DA0B8C-9D5E-4CE0-A5D5-348C1EF586BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31C26010-FEAA-4D33-90E4-16DD22068C92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>45832</Characters>
+  <Pages>37</Pages>
+  <Words>8425</Words>
+  <Characters>46343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>381</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>386</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54057</CharactersWithSpaces>
+  <CharactersWithSpaces>54659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>