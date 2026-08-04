--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -17,50 +17,52 @@
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:caps/>
           </w:rPr>
           <w:id w:val="-1211101584"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D15F6">
             <w:rPr>
               <w:b w:val="0"/>
               <w:caps/>
             </w:rPr>
@@ -649,2121 +651,2175 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425240" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1 Généalogie de la famille Brassard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425240 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425241" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/1 : Tableaux de famille</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425241 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425242" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/2 : Registres paroissiaux</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425242 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425243" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/2.1 : Naissances</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425243 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425244" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/2.2 : Mariage</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425244 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425245" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/2.3 : Décès</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425245 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425246" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/2.4 : Registres divers</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425246 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425247" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/3 : Recensements</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425247 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425248" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/4 : Actes notariés</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425248 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425249" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/5 : Communication</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425249 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425250" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/6 : Entretiens</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425250 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425251" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A1/7 : Biographies</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425251 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425252" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A2 Généalogie de la famille Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425252 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425253" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A2/1 Généalogie de la famille Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425253 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425254" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A3 Registres foncier</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425254 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425255" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/A3/1 : Index des immeubles</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425255 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425256" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/B Plans</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425256 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425257" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/B1 : Plans petit format</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425257 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
+    <w:p w:rsidR="000D7D62" w:rsidRDefault="004F6EB2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23425258" w:history="1">
-        <w:r w:rsidRPr="006C14CA">
+        <w:r w:rsidR="000D7D62" w:rsidRPr="006C14CA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P228/B1/1 : Plan de Sainte-Agnès</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23425258 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="000D7D62">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000D7D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BD4041" w:rsidRDefault="00BD4041" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B46FC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:iCs/>
-            <w:szCs w:val="36"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-293597090"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005D15F6">
+          <w:r w:rsidR="005D15F6" w:rsidRPr="008B7017">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs/>
-              <w:szCs w:val="36"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>228</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> FONDS </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:iCs/>
-            <w:szCs w:val="36"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1049581579"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005D15F6">
+          <w:r w:rsidR="005D15F6" w:rsidRPr="008B7017">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:iCs/>
-              <w:szCs w:val="36"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>FAMILLE BRASSARD</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="008B7017">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="008B7017">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="000D7569">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5258">
+      <w:r w:rsidR="00CB5258" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D15F6">
+      <w:r w:rsidR="005D15F6" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0,017 m. l. de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w:rsidR="00931389" w:rsidRPr="008B7017" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00931389" w:rsidRPr="008B7017" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00931389" w:rsidRPr="008B7017" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3822">
+      <w:r w:rsidR="00DC3822" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066145D" w:rsidRDefault="0066145D" w:rsidP="00931389">
+    <w:p w:rsidR="00B25321" w:rsidRPr="008B7017" w:rsidRDefault="00B25321" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:sdtPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00CB5258" w:rsidRPr="00931389" w:rsidRDefault="00CB5258" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>À réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB5258" w:rsidRPr="008B7017" w:rsidRDefault="00CB5258" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00B25321" w:rsidRDefault="00931389" w:rsidP="00B25321">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00931389" w:rsidRPr="008B7017" w:rsidRDefault="00931389" w:rsidP="00B25321">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B25321">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389"/>
-[...1 lines deleted...]
-      <w:sdtPr>
+    <w:p w:rsidR="00931389" w:rsidRPr="008B7017" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="008B7017">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00436513" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>À réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B25321" w:rsidRPr="008B7017" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00436513">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00050170" w:rsidRPr="008B7017" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D31201" w:rsidRDefault="00D31201" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="008B7017">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>À réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922E8E" w:rsidRPr="008B7017" w:rsidRDefault="00922E8E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> contient </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B46FC4" w:rsidP="00B25321">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B46FC4" w:rsidRPr="008B7017" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’instrument de recherche a été réalisé par </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
-[...72 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1696836891"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005D15F6">
+          <w:r w:rsidR="005D15F6" w:rsidRPr="008B7017">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Frédérique Fradet, rédactrice-archiviste, et a été retranscrit par Jean-Philippe Bergeron, étudiant, en juillet 2016</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
-[...7 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+    <w:p w:rsidR="00E06067" w:rsidRPr="008B7017" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E06067" w:rsidRPr="008B7017" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+    <w:p w:rsidR="00E06067" w:rsidRPr="008B7017" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C70C4E" w:rsidRPr="008B7017" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement à réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="008B7017">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="008B7017">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P228 et P229 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E03 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="008B7017">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B7017" w:rsidRPr="008B7017" w:rsidRDefault="008B7017" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C70C4E" w:rsidRPr="008B7017" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C70C4E" w:rsidRPr="008B7017" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B25321" w:rsidRPr="008B7017" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7017">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc23425239"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc23425239"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-77368834"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D15F6">
             <w:t>228</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="005D15F6">
         <w:t>Recherches généalogiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E5A46" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc23425240"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc23425240"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1095235215"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D15F6">
             <w:t>228</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="005D15F6">
         <w:t>Généalogie de la famille Brassard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00B25321"/>
     <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc23425241"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc23425241"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2100058698"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D15F6">
             <w:t>228</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">/A1/1 : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1743750820"/>
           <w:placeholder>
             <w:docPart w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D15F6">
             <w:t>Tableaux de famille</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00B25321"/>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321">
       <w:r>
         <w:t>P228/A1/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321">
       <w:r>
         <w:t xml:space="preserve">Arbre généalogique. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321">
       <w:r>
         <w:t xml:space="preserve">9 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321"/>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321">
       <w:r>
         <w:t>P228/A1/1,2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="00B25321">
       <w:r>
@@ -2799,96 +2855,96 @@
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>Généalogie : Ancêtres des Brassard, texte puisé sur le web.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t xml:space="preserve">2 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="005D15F6">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="005D15F6">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRDefault="005D15F6" w:rsidP="005D15F6">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc23425242"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc23425242"/>
       <w:r>
         <w:t>P228/A1/2 : Registres paroissiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="005D15F6" w:rsidRDefault="005D15F6" w:rsidP="005D15F6"/>
     <w:p w:rsidR="005D15F6" w:rsidRDefault="005D15F6" w:rsidP="005D15F6">
       <w:pPr>
         <w:pStyle w:val="Niveau4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc23425243"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc23425243"/>
       <w:r>
         <w:t>P228/A1/2.1 : Naissances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>P228/A1/2.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>Notes manuscrites : Enfants.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>1 page</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007009E4" w:rsidRDefault="007009E4" w:rsidP="007009E4">
       <w:pPr>
         <w:pStyle w:val="Niveau4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc23425244"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc23425244"/>
       <w:r>
         <w:t>P228/A1/2.2</w:t>
       </w:r>
       <w:r w:rsidR="00B3531E">
         <w:t> : Mariage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>P228/A1 /2.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>Extrait d’une photocopie d’un volume des mariages de la famille Brassard.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>Annotées</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t xml:space="preserve">13 pages  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
@@ -2921,88 +2977,88 @@
         <w:t>2 pages</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007E7376" w:rsidRPr="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t>P228/A1/2.2,4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t xml:space="preserve">Répertoire de mariages annoté. Mariages Brassard </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376">
       <w:r>
         <w:t xml:space="preserve">5 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7376" w:rsidRDefault="007E7376" w:rsidP="007E7376"/>
     <w:p w:rsidR="007009E4" w:rsidRDefault="007009E4" w:rsidP="007009E4"/>
     <w:p w:rsidR="007009E4" w:rsidRDefault="007009E4" w:rsidP="00B3531E">
       <w:pPr>
         <w:pStyle w:val="Niveau4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc23425245"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc23425245"/>
       <w:r>
         <w:t>P228/</w:t>
       </w:r>
       <w:r w:rsidR="00B3531E">
         <w:t>A1/2.3 : Décès</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00B3531E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C"/>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>P228/A1/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>Fiches de décès. [1986-1996]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRPr="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>1 page</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B3531E" w:rsidRDefault="00B3531E" w:rsidP="007009E4"/>
     <w:p w:rsidR="00B3531E" w:rsidRDefault="00B3531E" w:rsidP="00B3531E">
       <w:pPr>
         <w:pStyle w:val="Niveau4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc23425246"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc23425246"/>
       <w:r>
         <w:t>P228/A1/2.4 : Registres divers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C"/>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>P228/A1/2.4,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">Photocopies de registres </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">9 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C"/>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">P228/A1/2.4,2 </w:t>
       </w:r>
@@ -3020,121 +3076,121 @@
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C"/>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">P228/A1/2.4,3 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>Extrait des registres paroissiaux de Péribonka et de Saint-Augustin</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRPr="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">1 page  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc23425247"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc23425247"/>
       <w:r>
         <w:t>P228/A1/3 : Recensements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C"/>
     <w:p w:rsidR="0085098C" w:rsidRPr="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>P228/A1/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="0085098C" w:rsidP="00066573">
       <w:r>
         <w:t>Données provenant de recensements. [1881]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="00066573">
       <w:r>
         <w:t xml:space="preserve">Photocopie, 4 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc23425248"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc23425248"/>
       <w:r>
         <w:t>P228/A1/4 : Actes notariés</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau4"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t>P228/A1/4,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">Photocopie d’un acte notarié pour le paiement de dettes et retranscription </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRPr="0085098C" w:rsidRDefault="0085098C" w:rsidP="0085098C">
       <w:r>
         <w:t xml:space="preserve">Sans date, 3 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc23425249"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc23425249"/>
       <w:r>
         <w:t>P228/A1/5 : Communication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w:rsidR="0085098C" w:rsidRDefault="0085098C" w:rsidP="00066573"/>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="00CE43BD" w:rsidP="00066573">
       <w:r>
         <w:t>P228/A1/5,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="004342E8" w:rsidP="00CE43BD">
       <w:r>
         <w:t>Edmond-Louis rapporte des renseignements généalogiques dans une lettre à Henri-Paul Brassard [3 juillet 1990]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004342E8" w:rsidRDefault="004342E8" w:rsidP="00CE43BD">
       <w:r>
         <w:t xml:space="preserve">3 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="00CE43BD" w:rsidP="00CE43BD"/>
     <w:p w:rsidR="00066573" w:rsidRDefault="00CE43BD" w:rsidP="00CE43BD">
       <w:r>
         <w:t>P228/A1/5,2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="006C6061" w:rsidP="00CE43BD">
       <w:r>
@@ -3234,55 +3290,55 @@
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="00CE43BD" w:rsidP="00CE43BD">
       <w:r>
         <w:t>P228/A1/5,7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="006C6061" w:rsidP="006C6061">
       <w:r>
         <w:t>Le père Marcel Carrier de l’abbaye cistercienne de Dolbeau-Mistassini, accompagne l’envoi d’une lettre à Mme Josée Brassard.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C6061" w:rsidRDefault="006C6061" w:rsidP="006C6061">
       <w:r>
         <w:t xml:space="preserve">[13 janvier 2010] </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRDefault="006C6061" w:rsidP="00CE43BD">
       <w:r>
         <w:t xml:space="preserve">1 page </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE43BD" w:rsidRPr="00CE43BD" w:rsidRDefault="00CE43BD" w:rsidP="00CE43BD"/>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc23425250"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc23425250"/>
       <w:r>
         <w:t>P228/A1/6 : Entretiens</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573"/>
     <w:p w:rsidR="0021760F" w:rsidRDefault="0021760F" w:rsidP="00066573">
       <w:r>
         <w:t>P228/A1/6,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021760F" w:rsidRDefault="0021760F" w:rsidP="00066573">
       <w:r>
         <w:t>Premier entret</w:t>
       </w:r>
       <w:r w:rsidR="00561BBE">
         <w:t>ien</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avec Adhémar Brassard, réalisé par Edmonds-Louis Brassard. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021760F" w:rsidRDefault="0021760F" w:rsidP="00066573">
       <w:r>
         <w:t>[1982]</w:t>
       </w:r>
@@ -3322,161 +3378,161 @@
     <w:p w:rsidR="0021760F" w:rsidRDefault="0021760F" w:rsidP="00066573"/>
     <w:p w:rsidR="0021760F" w:rsidRPr="00066573" w:rsidRDefault="0021760F" w:rsidP="00066573">
       <w:r>
         <w:t>P228/A1/6,3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00254901" w:rsidP="00561BBE">
       <w:r>
         <w:t>NOTES MANUSCRITE.-</w:t>
       </w:r>
       <w:r w:rsidR="00561BBE">
         <w:t xml:space="preserve"> Entretien avec Mme Bernadette Harvey. [2007]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021760F" w:rsidRPr="0021760F" w:rsidRDefault="0021760F" w:rsidP="0021760F"/>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc23425251"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc23425251"/>
       <w:r>
         <w:t>P228/A1/7 : Biographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE"/>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t>P228/A1/7,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t xml:space="preserve">Biographie d’Henri-Paul Brassard. [1973] </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t xml:space="preserve">Photographie du livre de René Legendre </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t>1 page</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE"/>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t>P228/A1/7,2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t>« Antoine Brassard » par Jacques Saintonge. [1992]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561BBE" w:rsidRPr="00561BBE" w:rsidRDefault="00561BBE" w:rsidP="00561BBE">
       <w:r>
         <w:t xml:space="preserve">5 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573"/>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc23425252"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc23425252"/>
       <w:r>
         <w:t>P228/A2 Généalogie de la famille Simard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681"/>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc23425253"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc23425253"/>
       <w:r>
         <w:t>P228/A2/1 Généalogie de la famille Simard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681"/>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681">
       <w:r>
         <w:t>P228/A2/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681">
       <w:r>
         <w:t xml:space="preserve">Généalogie de la famille Simard en commençant avec Jeannette Simard, femme d’Héraclius Brassard. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRPr="00436681" w:rsidRDefault="00436681" w:rsidP="00436681">
       <w:r>
         <w:t xml:space="preserve">1 page </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573"/>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc23425254"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc23425254"/>
       <w:r>
         <w:t>P228/A3 Registres foncier</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681"/>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00F3527F">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc23425255"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc23425255"/>
       <w:r>
         <w:t>P228/A3/1 : Index des immeubles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00436681" w:rsidRDefault="00436681" w:rsidP="00436681"/>
     <w:p w:rsidR="00436681" w:rsidRPr="00436681" w:rsidRDefault="00436681" w:rsidP="00436681">
       <w:r>
         <w:t>P228/A3/1,</w:t>
       </w:r>
       <w:r w:rsidR="00F3527F">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3527F" w:rsidRDefault="00F3527F" w:rsidP="00066573">
       <w:r>
         <w:t xml:space="preserve">Index des immeubles, lot no. 39, rang 6 du canton </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dalmas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3632,198 +3688,160 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3527F" w:rsidRDefault="00F3527F" w:rsidP="00066573">
       <w:r>
         <w:t xml:space="preserve">Histoire des propriétaires des lots 38, 39, 46 et 47. Canton </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dalmas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F3527F" w:rsidRDefault="00F3527F" w:rsidP="00066573">
       <w:r>
         <w:t xml:space="preserve">4 pages </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573"/>
     <w:p w:rsidR="00066573" w:rsidRPr="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc23425256"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc23425256"/>
       <w:r>
         <w:t>P228/B Plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w:rsidR="00066573" w:rsidRDefault="00066573" w:rsidP="00066573">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc23425257"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc23425257"/>
       <w:r>
         <w:t>P228/B1 : Plans petit format</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309"/>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc23425258"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc23425258"/>
       <w:r>
         <w:t>P228/B1/1 : Plan de Sainte-Agnès</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309"/>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:r>
         <w:t xml:space="preserve">P228/B1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:r>
         <w:t xml:space="preserve">Plan de Sainte-Agnès. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRPr="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:r>
         <w:t xml:space="preserve">Photocopie </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309" w:rsidP="009F3309">
       <w:r>
         <w:t>1 page</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F3309" w:rsidRDefault="009F3309"/>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62"/>
     <w:p w:rsidR="000D7D62" w:rsidRPr="00066573" w:rsidRDefault="000D7D62" w:rsidP="000D7D62">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
-        <w:t>P228/</w:t>
-[...8 lines deleted...]
-        <w:t>Documents audiovisuels</w:t>
+        <w:t>P228/C Documents audiovisuels</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
-        <w:t>P228/</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">P228/C1 : Enregistrements sonores </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62"/>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:r>
-        <w:t>P228/</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">P228/C1/1 : Entrevues </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62"/>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62" w:rsidP="000D7D62">
       <w:r>
         <w:t xml:space="preserve">P228/B1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
       <w:r w:rsidRPr="000D7D62">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Titre</w:t>
       </w:r>
       <w:r>
-        <w:t> : Entrevue avec le Père Marc</w:t>
-[...4 lines deleted...]
-        <w:t>el Carrier et M. Héraclius Brassard une semaine avant le décès de celui-ci.</w:t>
+        <w:t> : Entrevue avec le Père Marcel Carrier et M. Héraclius Brassard une semaine avant le décès de celui-ci.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
       <w:r w:rsidRPr="000D7D62">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Interventions</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
       <w:r w:rsidRPr="000D7D62">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sujet</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D7D62" w:rsidRDefault="000D7D62">
@@ -3932,79 +3950,80 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F17939" w:rsidRDefault="00F17939" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F17939" w:rsidRDefault="00F17939" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:eastAsia="fr-CA"/>
@@ -4162,177 +4181,180 @@
         </w:r>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000D7D62" w:rsidRPr="000D7D62">
+        <w:r w:rsidR="00303FA5" w:rsidRPr="00303FA5">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F17939" w:rsidRDefault="00F17939" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F17939" w:rsidRDefault="00F17939" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D15F6"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00066573"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000D7D62"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="0021760F"/>
+    <w:rsid w:val="00242199"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00254901"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="00303FA5"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004342E8"/>
     <w:rsid w:val="00436681"/>
     <w:rsid w:val="0044249F"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561BBE"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D15F6"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006C6061"/>
     <w:rsid w:val="007009E4"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007E7376"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="0085098C"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00887FC7"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A1F03"/>
+    <w:rsid w:val="008B7017"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F3309"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AC4209"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B3531E"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BD4041"/>
@@ -4350,69 +4372,70 @@
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EF0A4F"/>
     <w:rsid w:val="00F125CD"/>
     <w:rsid w:val="00F17939"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F3527F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
+    <w:rsid w:val="00FD5511"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3AF5ABD-6955-4B0C-9043-71CEB6632300}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -4485,51 +4508,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5309,50 +5332,77 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B7017"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B7017"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="49577421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="747994177">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -5666,50 +5716,103 @@
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="889146679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2081443542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="757947046">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="261844190">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1680424547">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="95057960">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6049,79 +6152,80 @@
       <w:docPartBody>
         <w:p w:rsidR="00D83349" w:rsidRDefault="00243D17">
           <w:pPr>
             <w:pStyle w:val="4B3DC91A7EE443A6AF21DE0AB201381B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E6660A">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00243D17"/>
     <w:rsid w:val="00243D17"/>
     <w:rsid w:val="003C1FF9"/>
     <w:rsid w:val="009A306D"/>
     <w:rsid w:val="00AD2E72"/>
     <w:rsid w:val="00D83349"/>
@@ -6838,81 +6942,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F9EEC4-B36B-46C0-AAC9-89DA0904D5B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CBA763B-2489-446D-B610-FF87FF0194A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2016.dotm</Template>
+  <Template>Modèle Instrument de recherche 2016</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1062</Words>
-  <Characters>5845</Characters>
+  <Characters>5843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6894</CharactersWithSpaces>
+  <CharactersWithSpaces>6892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>