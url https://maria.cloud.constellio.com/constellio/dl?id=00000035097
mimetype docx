--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,709 +1,845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007168B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P 207</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="333399"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Fonds gardes paroissiales St-Michel de Mistassini</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>P.207.</w:t>
+      </w:r>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="333399"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Fonds gardes paroissiales St-Michel de Mistassini</w:t>
+      </w:r>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1985. - </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,3 cm"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00865225" w:rsidRPr="00304152">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:caps/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">0,3 </w:t>
         </w:r>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00865225" w:rsidRPr="00304152">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cm</w:t>
         </w:r>
+        <w:r w:rsidRPr="00304152">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de documents textuels</w:t>
+        </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. – 1 plaque de bois.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Histoire administrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00865225" w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En 1944, vers la fin de la guerre, le Chanoine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Egilde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boivin voulait réaliser son grand rêve. Celui de doter sa paroisse d’une Garde, capable de remplacer les membres de la ligue du Sacré-Cœur qui ne pouvait malheureusement faire tous les services d’accueil et les quêtes lors des offices religieux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dù</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> à leur trop grand nombre. Il en parle à quelques personnes et petit à petit l’idée fait son chemin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">C’est le 15 mars 1945 que le Chanoine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Egilde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> de Mistassini. Ces personnes étaient : Fernand Bouchard, Fernand Claveau, François Fortin, </w:t>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boivin convoqua une réunion avec son vicaire l’abbé Charles Martel et deux officiers de l’Union. Douze paroissiens assistèrent à cette réunion qui fut la première de la Garde St-Michel de Mistassini. Ces personnes étaient : Fernand Bouchard, Fernand Claveau, François Fortin, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wilbrod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gagnon, Roland </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gaudreault</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...23 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Adrien Gauthier, Adélard Laflamme, Gonzague Moreau, Adrien Ouellet, Julien Poisson, Léopold Ringuette et Georges Savard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elle obtenait ses lettres patentes le 4 octobre 1973. En 1974-75, elle devenait la plus grande Garde du Canada avec un effectif de 123 membres.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Historique de la conservation :</w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nous n’avons aucun renseignement sur l’acquisition, mais un élément a été ajouté le 10 avril 2000 par Mme Lisette Savard.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
-[...8 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Portée et contenu :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
-[...7 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce fonds témoigne de l'historique des Gardes paroissiales St-Michel de Mistassini, fait en 1985. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dans ce fonds, on retrouve une plaque de bois ainsi qu'un livre sur le 40e anniversaire de cet organisme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865225" w:rsidRPr="007168B8" w:rsidRDefault="00865225" w:rsidP="00865225">
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00865225" w:rsidRPr="00304152" w:rsidRDefault="00865225" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un répertoire a été réalisé selon les normes archivistiques R.D.D.A., entré sur le logiciel ARCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006067D2" w:rsidRPr="00511A1A" w:rsidRDefault="00865225" w:rsidP="00511A1A">
+    <w:p w:rsidR="00304152" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304152" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00304152" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00304152" w:rsidRPr="00304152" w:rsidRDefault="00304152" w:rsidP="00865225">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304152">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006067D2" w:rsidRPr="0048559F" w:rsidRDefault="0048559F" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0048559F" w:rsidRPr="0048559F" w:rsidRDefault="0048559F" w:rsidP="0048559F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048559F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0048559F" w:rsidRPr="0048559F" w:rsidRDefault="0048559F" w:rsidP="0048559F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048559F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P195 à P207</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048559F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0048559F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E02 T02</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="006067D2" w:rsidRPr="00511A1A">
+    <w:p w:rsidR="0048559F" w:rsidRPr="00304152" w:rsidRDefault="0048559F" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0048559F" w:rsidRPr="00304152">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002740EB"/>
     <w:rsid w:val="00185B99"/>
     <w:rsid w:val="00213909"/>
     <w:rsid w:val="002726A8"/>
     <w:rsid w:val="002740EB"/>
+    <w:rsid w:val="00304152"/>
     <w:rsid w:val="003F09D3"/>
     <w:rsid w:val="003F369B"/>
+    <w:rsid w:val="0048559F"/>
     <w:rsid w:val="00511A1A"/>
     <w:rsid w:val="005B3B7A"/>
     <w:rsid w:val="00624DEE"/>
     <w:rsid w:val="00654A69"/>
     <w:rsid w:val="006810CA"/>
     <w:rsid w:val="006D782D"/>
     <w:rsid w:val="00815CC4"/>
     <w:rsid w:val="00865225"/>
     <w:rsid w:val="008E16F8"/>
     <w:rsid w:val="00A130E1"/>
     <w:rsid w:val="00A362E6"/>
     <w:rsid w:val="00DA0802"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D0DF18F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F3E00797-F99F-4B16-BC83-FB58838AF698}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1031,53 +1167,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -1157,55 +1290,123 @@
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="00A362E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0048559F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0048559F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="504512178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1705783869">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1844783177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1470,70 +1671,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1394</Characters>
+  <Pages>2</Pages>
+  <Words>278</Words>
+  <Characters>1532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1644</CharactersWithSpaces>
+  <CharactersWithSpaces>1807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantal Savard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>