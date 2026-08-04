--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,790 +1,959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007168B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P 205</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="333399"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Fonds Elzéar-Savard.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>P.205.</w:t>
+      </w:r>
+      <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="333399"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Fonds Elzéar-Savard.</w:t>
+      </w:r>
+      <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1958-1993. - </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="10 cm"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:caps/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">10 </w:t>
         </w:r>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00511A1A" w:rsidRPr="00B04024">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cm</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="007168B8">
-[...7 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice biographique : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elzéar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Savard naît à Alma le 19 août 1906 dans une famille de 14 enfants. Il est le fils de Philippe et d’Hélène Tremblay. Il débute ses études en 1912 à St-Gédéon. Il a arrêté l’école en huitième année. Il a travaillé au barrage d’Isle-Maligne comme cuisinier pendant quatre ans, de 1923 à 1927. Son père l’a engagé comme cantonnier jusqu’en 1933. L’hiver, il allait dans les chantiers pour faire la cuisine et ce, jusqu’en </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="1939. M"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidRPr="00B04024">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1939. M</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Savard est maire de la paroisse de Mistassini pour une période de 20 ans, soit de 1939 à 1959. Il sera également instructeur pour la colonisation de 1933 à 1944 et commissaire d’école. En </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="1939, M"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidRPr="00B04024">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1939, M</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Savard a commencé à travailler pour les bleuetières. Il fut aussi l’un des précurseurs de la fondation des MRC et du cégep de St-Félicien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elzéar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...46 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Savard fut membre de la chorale paroissiale de Mistassini durant 35 ans. Il pratiquait le chant grégorien. En 1937, il fut directeur de la Caisse populaire de Mistassini. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Il se marie à Simone </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desmeules</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> le 16 juin 1941. Ils eurent sept enfants : Éliette, Ghislain, Denise, Jean-Claude, Francine, Madeleine et Normand.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
-[...99 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nommé chef de district du comté de Roberval, pour le ministère de la Colonisation en 1960, il est promu attaché d’administration en 1968. Il occupe ce poste jusqu’en 1973, année où il prend sa retraite officielle. Il est aussi président de la Corporation Les Jardins du Monastère des Trappistes Inc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Savard </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beaucoup œuvré dans les domaines de l’agriculture, de la colonisation, de la voirie, des bleuetières, bref, de l’aménagement du territoire en général. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Historique de la conservation :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> d’Histoire de la part de Monsieur </w:t>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce fonds a fait l’objet d’un don à la Société d’Histoire de la part de Monsieur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elzéar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Savard le 3 février 1995.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Portée et contenu :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
-[...7 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ce fonds témoigne de la vie personnelle et professionnelle d'</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elzéar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Savard, entre 1958 et 1993.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le fonds contient une biographie de M. Savard ainsi que des mémoires et de la correspondance en lien avec les bleuetières. Des copies de cartes géographiques s'ajoutent à ce fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A1A" w:rsidRPr="007168B8" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511A1A" w:rsidRPr="00B04024" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un répertoire a été réalisé selon les normes archivistiques R.D.D.A., entré sur le logiciel ARCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006067D2" w:rsidRPr="00511A1A" w:rsidRDefault="00511A1A" w:rsidP="00511A1A">
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restriction :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00B04024">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00B04024">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P195 à P207</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B04024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E02 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04024" w:rsidRPr="00B04024" w:rsidRDefault="00B04024" w:rsidP="00511A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006067D2" w:rsidRPr="00511A1A" w:rsidRDefault="005D0585" w:rsidP="00511A1A"/>
     <w:sectPr w:rsidR="006067D2" w:rsidRPr="00511A1A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002740EB"/>
     <w:rsid w:val="00185B99"/>
     <w:rsid w:val="00213909"/>
+    <w:rsid w:val="00217341"/>
     <w:rsid w:val="002726A8"/>
     <w:rsid w:val="002740EB"/>
     <w:rsid w:val="003F09D3"/>
     <w:rsid w:val="003F369B"/>
     <w:rsid w:val="00511A1A"/>
     <w:rsid w:val="005B3B7A"/>
     <w:rsid w:val="00654A69"/>
     <w:rsid w:val="006810CA"/>
     <w:rsid w:val="006D782D"/>
     <w:rsid w:val="00815CC4"/>
     <w:rsid w:val="008E16F8"/>
     <w:rsid w:val="00A130E1"/>
     <w:rsid w:val="00A362E6"/>
+    <w:rsid w:val="00B04024"/>
+    <w:rsid w:val="00B21CFC"/>
     <w:rsid w:val="00DA0802"/>
+    <w:rsid w:val="00FC6C29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F3E00797-F99F-4B16-BC83-FB58838AF698}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1112,53 +1281,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -1238,55 +1404,123 @@
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="00A362E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B04024"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B04024"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1615821936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="8915764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1239167689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1551,70 +1785,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1872</Characters>
+  <Pages>2</Pages>
+  <Words>367</Words>
+  <Characters>2020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2208</CharactersWithSpaces>
+  <CharactersWithSpaces>2383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantal Savard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>