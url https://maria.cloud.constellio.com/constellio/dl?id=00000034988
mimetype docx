--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,748 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00A130E1" w:rsidRPr="007168B8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007168B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P 204</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A130E1" w:rsidRPr="007168B8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A130E1" w:rsidRPr="007168B8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="333399"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Fonds bernadette fortin/ institutrice</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>P204.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="333399"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Fonds bernadette fortin/ institutrice</w:t>
+      </w:r>
+      <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1989-1990. -  </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,2 cm"/>
         </w:smartTagPr>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:caps/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">0,2 </w:t>
         </w:r>
-        <w:r w:rsidRPr="007168B8">
+        <w:r w:rsidR="00A130E1" w:rsidRPr="00E973C8">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cm</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice biographique : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mme Bernadette Fortin est la fille d’Alfred et Marie-Aimé Larouche. Elle se marie à Charles-Aimé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en l’église Ste-Thérèse d’Avila le 29 juillet 1967. Elle enseigne durant plusieurs années et préside la Société d’histoire de 1993 à 1996. Elle s’intéresse vivement à la vie de sa tante, Mme Lucille Genest-Gagnon, première institutrice de la Commission scolaire de Dolbeau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mme Lucille Genest est née à St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thurbide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Portneuf le 14 juillet 1905, du mariage d’Adélard et Emma Gauthier. Elle est la 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’une famille de 9 enfants. Sa famille vient s’établir au Lac-Saint-Jean alors qu’elle a 5 ans. Elle devient orpheline à l’âge de 14 ans.  Elle obtient son Brevet d’Enseignement à Chicoutimi et enseigne 6 ans à Lac-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bouchette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Elle arrive à Dolbeau en juin 1928 et applique au gérant de la ville pour la classe qui ouvrira en septembre. La Commission scolaire n’est même pas encore formée. Elle est engagée et enseigne dans une école située sur la rue des Pins pendant 1 an.  Elle enseignera 6 ans à Dolbeau avant de prendre mari en la personne de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wellie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gagnon, fils d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ephrem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Mélanie Tremblay le 10 septembre 1934 à Dolbeau. Ils auront 8 enfants. Mme Lucille Genest est décédée le 3 avril 2007 à Dolbeau-Mistassini à l’âge de 101 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historique de la conservation :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce fonds a été donné par Mme Bernadette Fortin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portée et contenu :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce fonds témoigne de la vie de Lucille Genest-Gagnon, première institutrice de la Commission scolaire de Dolbeau, selon deux entrevues réalisées en 1989 et 1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dans ce fonds, on retrouve une biographie de Lucille Genest Gagnon. Le document est tiré d'une entrevue enregistrée de 60 minutes faite à Dolbeau en novembre 1989 faite par sa nièce Bernadette Fortin-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de souvenirs de M. Claude Ryan, son ancien élève.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un répertoire a été réalisé selon les normes archivistiques R.D.D.A., entré sur le logiciel ARCA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds non-traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00E973C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00E973C8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P195 à P207</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E973C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E02 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E973C8" w:rsidRPr="00E973C8" w:rsidRDefault="00E973C8" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130E1" w:rsidRPr="00E973C8" w:rsidRDefault="00A130E1" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...473 lines deleted...]
-    <w:sectPr w:rsidR="006067D2" w:rsidRPr="00A130E1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006067D2" w:rsidRPr="00E973C8" w:rsidRDefault="00970237" w:rsidP="00A130E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006067D2" w:rsidRPr="00E973C8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002740EB"/>
+    <w:rsid w:val="000B2415"/>
     <w:rsid w:val="00185B99"/>
     <w:rsid w:val="00213909"/>
     <w:rsid w:val="002726A8"/>
     <w:rsid w:val="002740EB"/>
     <w:rsid w:val="003F09D3"/>
     <w:rsid w:val="003F369B"/>
     <w:rsid w:val="005B3B7A"/>
     <w:rsid w:val="00654A69"/>
     <w:rsid w:val="006810CA"/>
     <w:rsid w:val="006D782D"/>
     <w:rsid w:val="00815CC4"/>
     <w:rsid w:val="008E16F8"/>
+    <w:rsid w:val="00A06D36"/>
     <w:rsid w:val="00A130E1"/>
     <w:rsid w:val="00A362E6"/>
     <w:rsid w:val="00DA0802"/>
+    <w:rsid w:val="00E973C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F3E00797-F99F-4B16-BC83-FB58838AF698}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1070,53 +1216,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A362E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -1196,55 +1339,123 @@
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="00A362E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E973C8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E973C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="532305985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="576940206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1962107254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1509,70 +1720,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1691</Characters>
+  <Pages>2</Pages>
+  <Words>330</Words>
+  <Characters>1817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1995</CharactersWithSpaces>
+  <CharactersWithSpaces>2143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantal Savard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>