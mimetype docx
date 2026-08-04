--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="62882E4E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1211101584"/>
           <w:placeholder>
             <w:docPart w:val="2D614085032D4AC3A2006680E10083CB"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>COLLECTION MUSÉE FRANÇOIS-PARADIS</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1D654738" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D">
@@ -254,84 +254,97 @@
     <w:p w14:paraId="5DA7A4E0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036D1027" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A11556E" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56070559" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6664FD7F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D0">
-        <w:t>Traité par Isabelle Trottier, archiviste</w:t>
+        <w:t xml:space="preserve">Traité par Isabelle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005530D0">
+        <w:t>Trottier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005530D0">
+        <w:t>, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5DECFE" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Automne 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D59AFC7" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B94787" w14:textId="77777777" w:rsidR="00BB2D08" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Révisé par </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB2D08" w:rsidRPr="00A674F8">
-        <w:t>Marie-Chantale Savard,</w:t>
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB2D08" w:rsidRPr="00A674F8">
+        <w:t xml:space="preserve"> Savard,</w:t>
       </w:r>
       <w:r w:rsidR="00850264">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB2D08" w:rsidRPr="00A674F8">
         <w:t>Archiviste-généalogiste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F9BE9C" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
+    <w:p w14:paraId="72F9BE9C" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="0047762A" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="296961321"/>
           <w:placeholder>
             <w:docPart w:val="82CAD3AA13D44679AC304206AF8E7108"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005530D0">
             <w:t>Février 2017</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="72126C31" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
@@ -408,51 +421,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40393111" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="40393111" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139798" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1 Constitution et mise en place</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -482,51 +495,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D1C3FAD" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="6D1C3FAD" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139799" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/ : Devis et soumissions</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -554,51 +567,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FC3D345" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="6FC3D345" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139800" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/2 : Historique</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -626,51 +639,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468CEEFC" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="468CEEFC" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139801" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/3 : Comité</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -698,51 +711,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B90933" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="27B90933" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139802" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/4 : Donateurs</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -770,51 +783,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00A2A03B" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="00A2A03B" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139803" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/4.1 : Donateurs</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -842,51 +855,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79E99B79" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="79E99B79" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139804" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A1/4.2 : Donateurs</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -914,51 +927,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11FE58F6" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="11FE58F6" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139805" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2 Fonctionnement et activités</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -988,51 +1001,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65A798E0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="65A798E0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139806" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/1 : Présences</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1060,51 +1073,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69A0BC76" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="69A0BC76" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139807" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/1.1 : Présences</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1132,51 +1145,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="566AFB12" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="566AFB12" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139808" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/2 : Certificats</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1204,51 +1217,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="612EB336" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="612EB336" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139809" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/3 : Correspondances</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1276,51 +1289,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="579DF801" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="579DF801" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139810" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/4 : Historique</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1348,51 +1361,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="624032F3" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="624032F3" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139811" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/5 : Sondage</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1420,51 +1433,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53EF8664" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="53EF8664" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139812" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/5.1 : Sondage</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1492,51 +1505,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27039CAC" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="27039CAC" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139813" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A2/6 : Jeux d’hiver</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1564,51 +1577,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="509E2D01" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="509E2D01" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139814" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3 Réaménagement</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -1638,51 +1651,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F3153E1" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="5F3153E1" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139815" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3/1 : Aménagemetn Maria-Chapdelaine</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1710,51 +1723,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="026BDAC0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="026BDAC0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139816" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3/2 : Remise sur pied du musée</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1782,51 +1795,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB39C76" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7EB39C76" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139817" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3/2.1 : Remise sur pied du musée</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1854,51 +1867,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B865B39" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="4B865B39" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139818" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3/2.2 : Remise sur pied du musée</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1926,51 +1939,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C6669F4" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7C6669F4" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139819" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A3/2.3 : Remise sur pied du musée (sur tablette en magasin)</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1998,51 +2011,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FFBA415" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7FFBA415" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139820" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4 Genres de documents</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -2072,51 +2085,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73D2AFF0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="73D2AFF0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139821" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4/1 : Photographies</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2144,51 +2157,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74B48332" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="74B48332" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139822" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4/1.1 : Bâtiments et lieux</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2216,51 +2229,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C19FC7D" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="4C19FC7D" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139823" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4/1.2 : Évènements</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2288,51 +2301,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BF833D5" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="1BF833D5" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139824" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4/2 : Cartes et plans</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2360,51 +2373,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BE945DA" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="1BE945DA" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139825" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/A4/2.1 : Plans</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2432,51 +2445,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F297D02" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="5F297D02" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139826" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/B Pièces du musée</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
@@ -2507,51 +2520,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55AD9423" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="55AD9423" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139827" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/B1 Photographies</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -2581,51 +2594,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F18D775" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7F18D775" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139828" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/B1/1 : Portraits</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2653,51 +2666,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="770E8E0D" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="770E8E0D" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139829" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/2 : Scènes urbaines</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -2727,51 +2740,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="046C6DF4" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="046C6DF4" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139830" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/3 : Photos de groupes</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
@@ -2800,51 +2813,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC2EC67" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="4EC2EC67" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139831" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/4 :</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -2874,51 +2887,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26F3FF31" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="26F3FF31" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139832" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/5 :</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -2948,51 +2961,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7991B11F" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7991B11F" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139833" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/6 : Industries</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -3022,51 +3035,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6544E68C" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="6544E68C" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139834" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/7 : Photos de famille</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
@@ -3095,51 +3108,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F4D8578" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="1F4D8578" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139835" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P99/B1/8 :</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
@@ -3168,51 +3181,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C0602B0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="7C0602B0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139836" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/B2 Documents textuels</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -3242,51 +3255,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA21FB0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="0DA21FB0" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139837" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P99/B2/1 : </w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -3322,51 +3335,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FA65F42" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="1FA65F42" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139838" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P99/B3 Documents cartographiques</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
@@ -3396,51 +3409,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CA122EB" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="004D56F4">
+    <w:p w14:paraId="4CA122EB" w14:textId="77777777" w:rsidR="00CC4DE4" w:rsidRDefault="0047762A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc476139839" w:history="1">
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P99/B2/1 : </w:t>
         </w:r>
         <w:r w:rsidR="00CC4DE4" w:rsidRPr="0086407D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -3635,51 +3648,59 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00F33B0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3C793C" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="00A674F8" w:rsidRDefault="0066145D" w:rsidP="00F33B0D"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1409342270"/>
         <w:placeholder>
           <w:docPart w:val="759CA37FD5F54621AAAFC7A83F174061"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0D03CD8A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
           <w:r w:rsidRPr="005530D0">
-            <w:t xml:space="preserve">En 1965, par une résolution du Conseil de ville de Mistassini, il fut décrété de faire les démarches nécessaires concernant la construction d’un édifice en commémoration du Centenaire de la Confédération canadienne. Le Centre Culturel Confédératif abrite la bibliothèque et le musée François-Paradis. Le 20 mars 1967, deux personnes furent autorisées à faire les démarches nécessaires dans la région en quête d’objets et de livres. Après deux mois de travail, il y avait d’accumulé plus de 900 objets. Le Centre Culturel fut inauguré officiellement le 18 juin 1967, année marquant également le 75e anniversaire de la fondation de Mistassini par les RR. Trappistes, en 1892. Le nom du musée rappelle le souvenir de ce fils fictif de Mistassini qui avait gagné le cœur de Maria Chapdelaine et dont Louis Hémon parle avec tant d’émotion dans son roman. Le musée demeure dans «l’Éléphant Blanc» jusqu’aux environs de 1980, et sera ensuite entreposé jusqu’en 1982 au sous-sol de l’église de Péribonka. Un projet de relance est initié en 1982 et le musée réouvre ses portes sous le nom «musée du Lac </w:t>
+            <w:t xml:space="preserve">En 1965, par une résolution du Conseil de ville de Mistassini, il fut décrété de faire les démarches nécessaires concernant la construction d’un édifice en commémoration du Centenaire de la Confédération canadienne. Le Centre Culturel Confédératif abrite la bibliothèque et le musée François-Paradis. Le 20 mars 1967, deux personnes furent autorisées à faire les démarches nécessaires dans la région en quête d’objets et de livres. Après deux mois de travail, il y avait d’accumulé plus de 900 objets. Le Centre Culturel fut inauguré officiellement le 18 juin 1967, année marquant également le 75e anniversaire de la fondation de Mistassini par les RR. Trappistes, en 1892. Le nom du musée rappelle le souvenir de ce fils fictif de Mistassini qui avait gagné le cœur de Maria Chapdelaine et dont Louis Hémon parle avec tant d’émotion dans son roman. Le musée demeure dans «l’Éléphant Blanc» jusqu’aux environs de 1980, et sera ensuite entreposé jusqu’en 1982 au sous-sol de l’église de Péribonka. Un projet de relance est initié en 1982 et le musée </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="005530D0">
+            <w:t>réouvre</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="005530D0">
+            <w:t xml:space="preserve"> ses portes sous le nom «musée du Lac </w:t>
           </w:r>
           <w:r w:rsidR="00EE4123">
             <w:t>Saint-</w:t>
           </w:r>
           <w:r w:rsidRPr="005530D0">
             <w:t>Jean», cette fois au 2e étage du Centre communautaire de Mistassini. Il sera inauguré en octobre de la même année.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="65F0D955" w14:textId="77777777" w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="63CE868A" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00F33B0D" w:rsidRDefault="00931389" w:rsidP="00F33B0D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33B0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050C5539" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00F33B0D"/>
@@ -3697,51 +3718,51 @@
           <w:r w:rsidRPr="005530D0">
             <w:t>Ce fonds a été recueilli par la Société d’histoire en juin 2007.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="12BD3ECA" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="011E7605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00F33B0D" w:rsidRDefault="00B46FC4" w:rsidP="00F33B0D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33B0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A25EDC" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00A674F8" w:rsidRDefault="00050170" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="581DC483" w14:textId="77777777" w:rsidR="00D31201" w:rsidRPr="00A674F8" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
+    <w:p w14:paraId="581DC483" w14:textId="77777777" w:rsidR="00D31201" w:rsidRPr="00A674F8" w:rsidRDefault="0047762A" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1092977937"/>
           <w:placeholder>
             <w:docPart w:val="DF8C3C627A224C259FCA764FCA507D90"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005530D0" w:rsidRPr="005530D0">
             <w:t>Les deux séries principales de ce fonds différencient grandement leur contenu. La première traite essentiellement des documents de fonctionnement du musée : donateurs, inventaires, rapports, correspondance, etc. La seconde série aborde directement les pièces du musée : documents iconographiques, textuels et cartographiques. Les objets ne sont pas inclus dans ce fonds.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D31201" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0908A97A" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -3754,175 +3775,800 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33B0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215D2E00" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="0EBA7BB0" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00B25321" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">L’instrument de recherche a été réalisé par </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1696836891"/>
           <w:placeholder>
             <w:docPart w:val="E92004DF16204573AD0FFB5DA756E2B7"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005530D0">
-            <w:t>Isabelle Trottier à l’automne 2007</w:t>
+            <w:t xml:space="preserve">Isabelle </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005530D0">
+            <w:t>Trottier</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="005530D0">
+            <w:t xml:space="preserve"> à l’automne 2007</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005530D0">
-        <w:t>. La mise à jour vers la nouvelle mise en forme et l’ajout des photos a été fait par Marie-Chantale Savard en février 2017</w:t>
+        <w:t xml:space="preserve">. La mise à jour vers la nouvelle mise en forme et l’ajout des photos a été fait par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005530D0">
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005530D0">
+        <w:t xml:space="preserve"> Savard en février 2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2327BF91" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="46ECF318" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00AB4071">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(vérifier, A4 photographies = B1 documents iconographiques)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB4071">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>vérifier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB4071">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, A4 photographies = B1 documents iconographiques)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B36BC42" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="4DE0EFF7" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00F33B0D" w:rsidRDefault="00E06067" w:rsidP="00F33B0D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F33B0D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4962B537" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00F33B0D" w:rsidRDefault="00E06067" w:rsidP="00F33B0D"/>
-    <w:p w14:paraId="6ACEDAB1" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="0094294B" w:rsidP="00F33B0D">
+    <w:p w14:paraId="2E72458E" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="0094294B" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00A674F8">
         <w:t>Aucun.</w:t>
       </w:r>
-      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
+    </w:p>
+    <w:p w14:paraId="65B62248" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00F33B0D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ADC7ED" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00F33B0D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11111B70" w14:textId="20267053" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58565E92" w14:textId="7DAFD247" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0476DA70" w14:textId="5D22DB7D" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6056B77F" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CA68BC" w14:textId="223E43C0" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Classement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B9DC10" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703D7BA3" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A : FONCTIONNEMENT DU MUSÉE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BD1A19" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série A1 : Constitution et mise en place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9EEA8D" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série A2 : Fonctionnement et activités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41990947" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série A3 : Réaménagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2705C269" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série A4 : Genre de documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FFF2EA" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5016BA66" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série B : PIÈCES DU MUSÉE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F9A829" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série B1 : Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4DCDA" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série B2 : Documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B895443" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Sous-série B3 : Documents cartographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C22D563" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F612D21" w14:textId="77777777" w:rsidR="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E782398" w14:textId="55A47E96" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="71FA5A74" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R04 E02 T03-T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6D04FC" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Priorité 3 en cas de sinistre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D65004D" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P99 (à sauver prioritairement en cas de sinistre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Identifié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> priorité 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Plan des mesures d’urgence de la SHGMC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C9721F" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93056">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0D0FA0" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E72699A" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3C3E4E" w14:textId="77777777" w:rsidR="00B93056" w:rsidRPr="00B93056" w:rsidRDefault="00B93056" w:rsidP="00B93056">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACEDAB1" w14:textId="174E15FA" w:rsidR="00B25321" w:rsidRPr="00B93056" w:rsidRDefault="00B25321" w:rsidP="00F33B0D">
+      <w:r w:rsidRPr="00B93056">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA89EBB" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc476139797"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc476139797"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-77368834"/>
           <w:placeholder>
             <w:docPart w:val="BAB5B5E8062647C2BC483B59BAABB4A9"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00F33B0D">
         <w:t xml:space="preserve"> Fonctionnement du musée</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0BDE2B1A" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="65283CA4" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00F33B0D">
         <w:t>1965-1982. – 65 cm de documents textuels. – 19 photographies. – 2 cartes et plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AB4242" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="6C19C048" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r>
         <w:t>La série se divise en quatre sections, comprenant les documents de fonctionnement du musée : constitution et mise en place, fonctionnement et activités, réaménagement et genres de documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F26FFC" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="19BEEAB2" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00A674F8" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r>
         <w:t>Titre basé sur le cadre de classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3E6177" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="102DF1EB" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00A674F8" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="4DA6761F" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc476139798"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc476139798"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1671707995"/>
           <w:placeholder>
             <w:docPart w:val="84A86CE55861443982FFF73C4F7B01D0"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00F33B0D">
         <w:t>Constitution et mise en place</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="060E747B" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="739757C4" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00B3504F" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00B3504F">
         <w:t xml:space="preserve">1965-1973. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="9,3 cm"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00B3504F">
           <w:t>9,3 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00B3504F">
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100EE62E" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00B3504F" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00B3504F">
         <w:t>Cette sous-série comprend des devis et soumissions pour l’édifice, historique de ce dernier, des listes de donateurs de même que les contrats de donation des pièces de musée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A11C73" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="0DCD21ED" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F33B0D"/>
@@ -3955,511 +4601,510 @@
           </w:tcPr>
           <w:p w14:paraId="119B32C7" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09F7C02E" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00F33B0D" w:rsidRDefault="00E57F6F" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Toc476139799"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc476139799"/>
             <w:r w:rsidRPr="00F33B0D">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2100058698"/>
                 <w:placeholder>
                   <w:docPart w:val="EB15C21D973146C19509294B7492F40F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D" w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F33B0D" w:rsidRPr="00F33B0D">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1743750820"/>
                 <w:placeholder>
                   <w:docPart w:val="87D13E9D6A7B473989083E2CC098A472"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D" w:rsidRPr="00F33B0D">
                   <w:t>Devis et soumissions</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="00946DEC" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1965-1967. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>3 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5949959B" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t>Instruction au soumissionnaire et formule de soumission pour le Centre culturel confédératif, devis de mécanique et d’électricité, devis et conditions générales de l’édifice confédératif et formule canadienne type de contrat de construction.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FD2EDA" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00F33B0D" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69FB5ACD" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc476139800"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc476139800"/>
             <w:r w:rsidRPr="00F33B0D">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1627765983"/>
                 <w:placeholder>
                   <w:docPart w:val="AF7009FCDD9B45D9AA870B8E7831E2C4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">/A1/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1860506793"/>
                 <w:placeholder>
                   <w:docPart w:val="E7C83CA275AE43CA81D11BF3E9C7AFE8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>Historique</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="6AD7632E" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1967. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,1 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>0,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6404CD73" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t>Historique du musée François-Paradis, papier en-tête officiel et publication «Nouveau départ» du service du centenaire qui mentionne l’inauguration du Centre confédératif de Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="274AAACB" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7686E471" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc476139801"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc476139801"/>
             <w:r w:rsidRPr="00F33B0D">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-696083141"/>
                 <w:placeholder>
                   <w:docPart w:val="09907EF7C3874A8FA9C9B49EF5814E70"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="970412509"/>
                 <w:placeholder>
                   <w:docPart w:val="DA44E5CE9EB74DC98AA7BC1A606BC8D8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>Comité</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="2FF6B3D2" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1967-1972. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,6 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>0,6 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="265D4101" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t>Comité responsable du Centre culturel, invitation officielle de la ville pour l’ouverture de la bibliothèque, laissez-passer pour membre honoraire du musée et document du Centre culturel (mémoire) présenté à l’Honorable Jean-Noël Tremblay.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6293824D" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FFAB3FD" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc476139802"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc476139802"/>
             <w:r w:rsidRPr="00F33B0D">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1775473886"/>
                 <w:placeholder>
                   <w:docPart w:val="17734F11425244E0A711F68E8A52867A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">/A1/4 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1584957934"/>
                 <w:placeholder>
                   <w:docPart w:val="7C61FB9CBF9D4B2AB64FA77ACB641E20"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>Donateurs</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="5FD7DFF4" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1967. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,1 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>0,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B774D2" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">Liste initiale des donateurs pour le musée. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54098CAE" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D66DABD" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc476139803"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc476139803"/>
             <w:r w:rsidRPr="00F33B0D">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-585699071"/>
                 <w:placeholder>
                   <w:docPart w:val="F56401FD8C7F4C2D995FC75E614DAAE4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">/A1/4.1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="798025845"/>
                 <w:placeholder>
                   <w:docPart w:val="0A9EDD12CA954CB1B7E670EE485501A6"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>Donateurs</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="3DE22AE0" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1966-1973. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,5 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>2,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28939F47" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">Correspondance, liste des donateurs et des objets donnés. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="425240B5" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68893864" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc476139804"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc476139804"/>
             <w:r w:rsidRPr="00F33B0D">
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1315758294"/>
                 <w:placeholder>
                   <w:docPart w:val="3B544538F8FE443E92D91D3F62075AF4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">/A1/4.2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-404215301"/>
                 <w:placeholder>
                   <w:docPart w:val="94C9A51B32704635878ABF320E4ECD12"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F33B0D">
                   <w:t>Donateurs</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="73454FF5" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve">1967. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00F33B0D">
                 <w:t>3 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00F33B0D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45195EF8" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:r w:rsidRPr="00F33B0D">
               <w:t>Contrats de donation pour le musée avec les détails : no du colis, description de la pièce, historique relié.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="795D1865" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FE4221D" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00A674F8" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="3DFD75D2" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="3F9DD779" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc476139805"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc476139805"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1256356516"/>
           <w:placeholder>
             <w:docPart w:val="F2EB5B2BD6BF41C4ADDFDB289B9C563D"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00F33B0D">
         <w:t>Fonctionnement et activités</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="25602329" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="7431AC71" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00F33B0D">
         <w:t xml:space="preserve">1966-1999. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="16 cm"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00F33B0D">
           <w:t>16 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00F33B0D">
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B14F02" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00F33B0D" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00F33B0D">
         <w:t>Cette sous-série contient des livres de présences, des certificats, de la correspondance, des notes historiques sur le secteur, plusieurs questionnaires et un livre des visiteurs lors des Jeux d’hiver de 1978.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D30BF31" w14:textId="77777777" w:rsidR="00F33B0D" w:rsidRPr="00A674F8" w:rsidRDefault="00F33B0D" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="72238EDE" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D"/>
@@ -4492,684 +5137,683 @@
           </w:tcPr>
           <w:p w14:paraId="592CD335" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27AF7C23" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc476139806"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc476139806"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1817141319"/>
                 <w:placeholder>
                   <w:docPart w:val="E3143A405730446EB56FBBF6D32EAC76"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">/A2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-748415315"/>
                 <w:placeholder>
                   <w:docPart w:val="A676C3BF5F9644CFA8A0566349DA91EF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E87744">
                   <w:t>Présences</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="123A0310" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1983-1999. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>3 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56944711" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Rapport du nombre de visiteurs et livre des présences.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1177313E" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24A8D7BD" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc476139807"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc476139807"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="630828250"/>
                 <w:placeholder>
                   <w:docPart w:val="6E9717E838224D178BDFE0D6FD0FE825"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A674F8">
               <w:t>/A2/1</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1775236779"/>
                 <w:placeholder>
                   <w:docPart w:val="B726EF23179A4CBB92B8867D09825CEF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Présences</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="7C693AAF" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1967-1989. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="4 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>4 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BFD4149" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Livres des visiteurs au musée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DBE7525" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EA0EE60" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc476139808"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc476139808"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1786877229"/>
                 <w:placeholder>
                   <w:docPart w:val="68E5278B25DE48BCB8D0D414CB843661"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1963842583"/>
                 <w:placeholder>
                   <w:docPart w:val="2FE6A959124E4A228DF181CEF0436216"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Certificats</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="3EE59BF0" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">[1979]. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>0,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="099C0F79" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">Certificats de bienfaiteur du Centre Culturel Confédératif. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430A3ACC" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A7E7388" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc476139809"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc476139809"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-603198440"/>
                 <w:placeholder>
                   <w:docPart w:val="F4E7B9FD014E4A3CBA2326E821D5953D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1165546811"/>
                 <w:placeholder>
                   <w:docPart w:val="CAB9481F591B4825B28F5E9D6DABDF8C"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Correspondances</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="602316ED" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1967-1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,2 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>1,2 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D3358F1" w14:textId="77777777" w:rsidR="00E87744" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Correspondance du musée et de la bibliothèque, du début jusqu’à sa relance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75E7DD08" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B1760AF" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc476139810"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc476139810"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-414548135"/>
                 <w:placeholder>
                   <w:docPart w:val="4D81422716EB4A978C9C40F2D566535C"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-911769941"/>
                 <w:placeholder>
                   <w:docPart w:val="2BF58F6B88154268A80A2A95B7F277CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Historique</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="2AE4FF41" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1966. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,5 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>2,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E2126BF" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Notes historiques sur Mistassini et les environs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D847D3" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C484CB6" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc476139811"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc476139811"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1961872120"/>
                 <w:placeholder>
                   <w:docPart w:val="ADD897165099401B877EE1AA1DC2C2D4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1205100619"/>
                 <w:placeholder>
                   <w:docPart w:val="4A0555C31EA445CC8DDA0DC4C67BAF51"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Sondage</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="6CB39A89" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">[197-]. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,4 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>2,4 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413C715B" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Questionnaires sur le développement domiciliaire à Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46D58600" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="088294F5" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc476139812"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc476139812"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1240991064"/>
                 <w:placeholder>
                   <w:docPart w:val="D6569DB92B9E43B28E25622550F041AD"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/5.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1267649176"/>
                 <w:placeholder>
                   <w:docPart w:val="712E50F456384F66A73446DC356FE475"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Sondage</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="14991E26" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">[197-]. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,4 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>2,4 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5126528C" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Questionnaires sur le développement domiciliaire à Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4639AE49" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DDFEFCD" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc476139813"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc476139813"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1669403139"/>
                 <w:placeholder>
                   <w:docPart w:val="5EA83182BBAF4382B9601BB4AA9FE4A2"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A2/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1715463260"/>
                 <w:placeholder>
                   <w:docPart w:val="E494B2BF564A496CBF807AA708C61D3B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>Jeux d’hiver</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="02FF57AE" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1978. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,8 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>0,8 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D35746" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A2466D" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:r w:rsidRPr="00A2466D">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Livre des visiteurs lors de l’exposition du 11 et 12 février, documentation sur les Jeux d’hiver : chanson, comité organisateur, programmation, procès-verbaux, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EC7E096" w14:textId="77777777" w:rsidR="00E87744" w:rsidRPr="00A674F8" w:rsidRDefault="00E87744" w:rsidP="00E87744">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54FFC843" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2453CB67" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="3DAEE916" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="7A30D372" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc476139814"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc476139814"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2120255704"/>
           <w:placeholder>
             <w:docPart w:val="CA3B8AA7CF704AF4B9C27EA8C083E714"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A22C4A">
         <w:t>/A3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B93574">
         <w:t>Réaménagement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="3E2CB02E" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="536FA09D" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
       <w:r w:rsidRPr="00A2466D">
         <w:t xml:space="preserve">1978-1982. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="35,2 cm"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00A2466D">
           <w:t>35,2 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00A2466D">
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7180F2" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
       <w:r w:rsidRPr="00A2466D">
         <w:t xml:space="preserve">Cette sous-série se compose surtout d’inventaires et de rapports du musée, mais aussi de correspondance, de mémoire, d’échéancier, de formulaire, de plan directeur, etc., en lien avec les réaménagements du musée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296CC2EB" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="4C7E86B7" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
@@ -5202,362 +5846,375 @@
           </w:tcPr>
           <w:p w14:paraId="2D02F00D" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64BFE6D5" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc476139815"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc476139815"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="684797301"/>
                 <w:placeholder>
                   <w:docPart w:val="CFCEA396C77C43CCBD3433905C3CB3A5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B93574">
               <w:t>/A3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="751710831"/>
                 <w:placeholder>
                   <w:docPart w:val="623ADDDE4BAD45FFA658CB413631D101"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00B93574">
-                  <w:t>Aménagemetn Maria-Chapdelaine</w:t>
+                  <w:t>Aménagemetn</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidR="00B93574">
+                  <w:t xml:space="preserve"> Maria-Chapdelaine</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="3107577D" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1978-1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,3 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>1,3 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B435A6" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:r w:rsidRPr="00A2466D">
-              <w:t>Correspondance pour emprunter les pièces du musée François-Paradis, plan directeur d’aménagement, mémoire présentant le concept de développement du site recréo-touristique Maria-Chapdelaine, avis de la corporation, demande d’aide financière présentée au conseil municipal de Péribonka, réunion de consultation sur l’orientation du développement du site des «Aménagements Maria-Chapdelaine Inc.», coupure de presse.</w:t>
+              <w:t xml:space="preserve">Correspondance pour emprunter les pièces du musée François-Paradis, plan directeur d’aménagement, mémoire présentant le concept de développement du site </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A2466D">
+              <w:t>recréo-touristique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A2466D">
+              <w:t xml:space="preserve"> Maria-Chapdelaine, avis de la corporation, demande d’aide financière présentée au conseil municipal de Péribonka, réunion de consultation sur l’orientation du développement du site des «Aménagements Maria-Chapdelaine Inc.», coupure de presse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797ACF9B" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="777B7740" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc476139816"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc476139816"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="832577102"/>
                 <w:placeholder>
                   <w:docPart w:val="080BAD266F2F492DAFB1596A6F2B4799"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-306475379"/>
                 <w:placeholder>
                   <w:docPart w:val="5FCC07D8F15641439599652F2F6C9E7B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008936D8">
                   <w:t>Remise sur pied du musée</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="569AD274" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1979-1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,6 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>0,6 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C887DE4" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A2466D" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">Planification, échéancier, correspondance, formulaire du projet, estimé des prix pour les photos du musée, questionnaire sur la visite au musée, catégorie d’exposition et subvention, classification des meubles anciens, formulaire de demande d’adhésion et liste d’objets prêtés. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B524DD2" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F8061C1" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc476139817"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc476139817"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="851836834"/>
                 <w:placeholder>
                   <w:docPart w:val="0A9B06DF3B0846E18F5E4AE86A912198"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="008936D8">
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1718858794"/>
                 <w:placeholder>
                   <w:docPart w:val="3913C47935094247BC7728A91379E1AB"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008936D8">
                   <w:t>Remise sur pied du musée</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="0B331BAF" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,1 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>1,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42B9B1A3" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">Rapport préliminaire et rapport final au sujet du musée François-Paradis (ou musée du Lac </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2466D">
               <w:t>Jean).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68E0825E" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07F64D48" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc476139818"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc476139818"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1900513633"/>
                 <w:placeholder>
                   <w:docPart w:val="4D428DB92D244D8F9EC465E8DD63A03E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A3</w:t>
             </w:r>
             <w:r w:rsidR="001E11B0">
               <w:t>/2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="290260028"/>
                 <w:placeholder>
                   <w:docPart w:val="DCCF1C1A338C4442B47974753B543AB1"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008936D8">
                   <w:t>Remise sur pied du musée</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="0EFF83AC" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,2 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>2,2 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B6B2004" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Inventaire du musée lorsqu’il se trouvait entreposé au sous-sol de l’église de Péribonka, liste initiale des pièces de musée et inventaire officiel du musée avec annexes (dont quatre photos montrant les objets du musée au sous-sol de l’église de Péribonka).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57B8450B" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00B93574">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="533DA01F" w14:textId="77777777" w:rsidR="00B93574" w:rsidRPr="00A674F8" w:rsidRDefault="00B93574" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc476139819"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc476139819"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="714076791"/>
                 <w:placeholder>
                   <w:docPart w:val="81BD0F7364664393A8AB8208C82542FC"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A3</w:t>
             </w:r>
             <w:r w:rsidR="001E11B0">
               <w:t>/2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
@@ -5565,119 +6222,118 @@
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-934127530"/>
                 <w:placeholder>
                   <w:docPart w:val="F307AEEDC14F4D6DB3520489102246D3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001E11B0">
                   <w:t>Remise sur pied du musée</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001E11B0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E11B0" w:rsidRPr="001E11B0">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>(sur tablette en magasin)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="7E349907" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve">1982. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="30 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>30 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42DFA498" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:r w:rsidRPr="00A2466D">
-              <w:lastRenderedPageBreak/>
               <w:t>Fiches d’inventaire détaillées des objets du musée (grand coffre gris en métal) et fiches d’inventaire détaillées des documents iconographiques, livres et revues du musée (petit coffre gris en métal).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18BA2939" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AEFEDEE" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="31877CDB" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="35CDBCA5" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc476139820"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc476139820"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2038414662"/>
           <w:placeholder>
             <w:docPart w:val="5A1FB0A4207A4EC6A8482E4304520007"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A22C4A">
         <w:t>/A4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E11B0">
         <w:t>Genres de documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="30CACCAD" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="6F1ACE4E" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A2466D" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
       <w:r w:rsidRPr="00A2466D">
         <w:t>[1966]-1978. – 19 photographies. – 2 cartes et plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72696EC9" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRDefault="001E11B0" w:rsidP="00F33B0D">
       <w:r w:rsidRPr="00A2466D">
         <w:t>Cette sous-série comporte surtout des photographies de Mistassini ainsi que deux plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CBF6F3" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="18CDB1B4" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5699,160 +6355,160 @@
           </w:tcPr>
           <w:p w14:paraId="26270FAC" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7943" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="439105B0" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc476139821"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc476139821"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="803041678"/>
                 <w:placeholder>
                   <w:docPart w:val="45516E0D134941AA882DC02AA073182C"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001E11B0">
               <w:t>/A4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1427103852"/>
                 <w:placeholder>
                   <w:docPart w:val="68C08A1E96464B47B0A3FD2696D48D65"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86">
                   <w:t>Photographies</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="2D94005D" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="00A2466D" w:rsidRDefault="00170C86" w:rsidP="00170C86">
             <w:r w:rsidRPr="00A2466D">
               <w:t>[1966]-[1972]. – 19 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21DEB7F1" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="00A2466D" w:rsidRDefault="00170C86" w:rsidP="00170C86">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Photographies de bâtiments de la ville de Mistassini dans les années 60.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78436F51" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E125D4D" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc476139822"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc476139822"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1595244117"/>
                 <w:placeholder>
                   <w:docPart w:val="CFC63BCAEA67406A97A370223205136F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidR="00170C86">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-335069930"/>
                 <w:placeholder>
                   <w:docPart w:val="42E0A923910F4DCEAA9A4D6EA922FCB4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86">
                   <w:t>Bâtiments et lieux</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="31923BF3" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52129F1C" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="00170C86">
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1689122899"/>
                 <w:placeholder>
                   <w:docPart w:val="1EE1814C08124A328C9AAC4E147F0A0F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
@@ -6133,51 +6789,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00A2466D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BF4F27B" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="008379E9" w:rsidRDefault="00170C86" w:rsidP="00170C86">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F0748C6" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="008379E9" w:rsidRDefault="00170C86" w:rsidP="00170C86">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:id w:val="1098904262"/>
                 <w:placeholder>
                   <w:docPart w:val="56CBB34A3DE64E7982657072FF14447F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="008379E9">
                   <w:rPr>
                     <w:lang w:val="en-CA"/>
                   </w:rPr>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
@@ -6616,127 +7271,126 @@
               <w:r w:rsidRPr="00A2466D">
                 <w:t>9 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t>, n.b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F404C0" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="00A2466D" w:rsidRDefault="00170C86" w:rsidP="00170C86">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16673DB4" w14:textId="77777777" w:rsidR="00170C86" w:rsidRDefault="00170C86" w:rsidP="001E11B0"/>
           <w:p w14:paraId="11B6D0ED" w14:textId="77777777" w:rsidR="00170C86" w:rsidRPr="00A674F8" w:rsidRDefault="00170C86" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D79BFDB" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc476139823"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc476139823"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-94249851"/>
                 <w:placeholder>
                   <w:docPart w:val="0C09A8C7BD984C40812A042D13A55E55"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidR="0091002F">
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="980576808"/>
                 <w:placeholder>
                   <w:docPart w:val="9A7D43DB2A944270ADE8FD22E605814A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091002F">
                   <w:t>Évènements</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="32C21165" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A222B8D" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>P99/A4/1.2,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BEDB495" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Exposition d’artisanat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1935BBB5" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>[1972]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D6EC0BB" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="9 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
-                <w:lastRenderedPageBreak/>
                 <w:t>9 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="11 cm"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A2466D">
                 <w:t>11 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A2466D">
               <w:t>, n.b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CE4A5B1" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AB55662" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F"/>
           <w:p w14:paraId="29BFDAB3" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
@@ -6779,160 +7433,160 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="453CCEC9" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D5BF93" w14:textId="77777777" w:rsidR="0091002F" w:rsidRDefault="0091002F" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B2339FA" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A674F8" w:rsidRDefault="0091002F" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217401EA" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc476139824"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc476139824"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1307157767"/>
                 <w:placeholder>
                   <w:docPart w:val="40109C6D69FD4B2EAE4B99B32C90C00D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A4</w:t>
             </w:r>
             <w:r w:rsidR="0091002F">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1598520349"/>
                 <w:placeholder>
                   <w:docPart w:val="167FCDDDF51B443AAAE584DAB317A5A9"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091002F">
                   <w:t>Cartes et plans</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="7A7A3C88" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>[1966]-1978. – 2 plans.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E711508" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Plans de Mistassini et du secteur Péribonka.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1340B5D7" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="348CBC18" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRPr="00A674F8" w:rsidRDefault="001E11B0" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc476139825"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc476139825"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="713313135"/>
                 <w:placeholder>
                   <w:docPart w:val="7FD2DE043CFD478F9C1F342587A732E7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/A4</w:t>
             </w:r>
             <w:r w:rsidR="0091002F">
               <w:t>/2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1023757652"/>
                 <w:placeholder>
                   <w:docPart w:val="70FFA08446A649E4B91238167D7B2154"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0091002F">
                   <w:t>Plans</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="1618A708" w14:textId="77777777" w:rsidR="001E11B0" w:rsidRDefault="001E11B0" w:rsidP="001E11B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4ACCAE3B" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>P99/A4/2.1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2944DC7C" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>Plan des rues de la ville de Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51CB4CB9" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
               <w:t>[1966]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F4B4093" w14:textId="77777777" w:rsidR="0091002F" w:rsidRPr="00A2466D" w:rsidRDefault="0091002F" w:rsidP="0091002F">
             <w:r w:rsidRPr="00A2466D">
@@ -7014,115 +7668,115 @@
             <w:r w:rsidRPr="00A2466D">
               <w:t>Créateur : Promotion indus</w:t>
             </w:r>
             <w:r>
               <w:t>trielle secteur Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5AD681" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CCE5D9F" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="43EA7C38" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="15AC5A12" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="10082355" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="23402F99" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc476139826"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc476139826"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2100821224"/>
           <w:placeholder>
             <w:docPart w:val="AA936C90BEC64038BC6C7BB011B049C6"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA47FB">
         <w:t>Pièces du musée</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="706ED181" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="6668224B" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="43F88EC2" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc476139827"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc476139827"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-900674010"/>
           <w:placeholder>
             <w:docPart w:val="9F841A594ED14826BC024883959CE898"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB4071">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="006217A5">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="31897774" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="01B861DB" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="005530D0" w:rsidRPr="00A674F8" w14:paraId="1A44450D" w14:textId="77777777" w:rsidTr="00067ADE">
         <w:tc>
@@ -7133,146 +7787,186 @@
           </w:tcPr>
           <w:p w14:paraId="198EB154" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1235A1C9" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00D55336">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc476139828"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc476139828"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-558941850"/>
                 <w:placeholder>
                   <w:docPart w:val="55E6D12F572B4C51898F0959CCCBBF86"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB4071">
               <w:t>/B</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1545485286"/>
                 <w:placeholder>
                   <w:docPart w:val="46B3D3ED10FF419F8190DCA28D141C37"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0081738D">
                   <w:t>Portraits</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="2E8C6454" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AF1A8DB" w14:textId="77777777" w:rsidR="0081738D" w:rsidRDefault="0081738D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03E7B832" w14:textId="77777777" w:rsidR="0081738D" w:rsidRDefault="0081738D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>J. H. Cossette</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B921973" w14:textId="77777777" w:rsidR="0081738D" w:rsidRPr="008743EF" w:rsidRDefault="0081738D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Au verso : né le 18 mars 1887. Fils de François Cossette et de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008743EF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Elmire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008743EF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germain. Complète ses études avec l’aide de l’abbé Eugène Hébert fondateur d’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008743EF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hébertville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008743EF" w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. Opérateur de la station de pompage de Dolbeau, Commissaire d’école depuis 1932, marguiller de 1945 à 1948. Il a construit le Collège (22 classes) l’église et le couvant (30 classes). Épouse Lucinie Savard en 1907. Ses enfants : Jeannette, Léo, Cécile, Simone, Paul-Henri, Georges, Albert, Thérèse, Françoise, Lucille, Robert, Jacqueline, Roland, Pauline. Épouse Alice Moisan en secondes noces en 1932. Il consacra une partie de sa vie à l’éducation des jeunes. Il fut un père juste et bon. Il était estimé de ses concitoyens. Il est décédé le 16 janvier 1953.</w:t>
+              <w:t xml:space="preserve">. Opérateur de la station de pompage de Dolbeau, Commissaire d’école depuis 1932, marguiller de 1945 à 1948. Il a construit le Collège (22 classes) l’église et le couvant (30 classes). Épouse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008743EF" w:rsidRPr="008743EF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lucinie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008743EF" w:rsidRPr="008743EF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Savard en 1907. Ses enfants : Jeannette, Léo, Cécile, Simone, Paul-Henri, Georges, Albert, Thérèse, Françoise, Lucille, Robert, Jacqueline, Roland, Pauline. Épouse Alice Moisan en secondes noces en 1932. Il consacra une partie de sa vie à l’éducation des jeunes. Il fut un père juste et bon. Il était estimé de ses concitoyens. Il est décédé le 16 janvier 1953.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EE72EF6" w14:textId="77777777" w:rsidR="0081738D" w:rsidRPr="004B29E4" w:rsidRDefault="0081738D" w:rsidP="0081738D">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="660179A4" w14:textId="77777777" w:rsidR="0081738D" w:rsidRDefault="0081738D" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A48675" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7317,51 +8011,65 @@
               <w:t xml:space="preserve">Mgr Simon Bluteau curé de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Félicien</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A3C1D47" w14:textId="77777777" w:rsidR="00CD0391" w:rsidRDefault="00CD0391" w:rsidP="0081738D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : Anne-Marie et Téodora Talbot (</w:t>
+              <w:t xml:space="preserve">Donateur : Anne-Marie et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Téodora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talbot (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F3C2FFD" w14:textId="77777777" w:rsidR="0081738D" w:rsidRPr="004B29E4" w:rsidRDefault="00447E22" w:rsidP="0081738D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B29E4">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1950</w:t>
@@ -7427,51 +8135,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="259CE6CE" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00447E22" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F4F24D0" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00447E22" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Méridé Boivin</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Méridé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boivin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A43E6F9" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00447E22">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Premier résident de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
@@ -7544,51 +8266,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16130B5B" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A7729B" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Luthrope Bernard</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Luthrope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bernard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79E48842" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="003C3180">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pionnier de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
@@ -7661,51 +8397,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ABEEBFE" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008379E9" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5970345B" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008379E9" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. J. Auguste Richard</w:t>
+              <w:t xml:space="preserve">M. J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008379E9">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Auguste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008379E9">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Richard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40957308" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="003C3180">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capitaine de milice. Il est le père de M. Alphonse Richard premier maître de poste en 1905 à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
@@ -7736,91 +8486,104 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1081A12A" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58108BC4" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ancienne cote :</w:t>
             </w:r>
             <w:r w:rsidR="003C3180">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 189</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DCED14C" w14:textId="77777777" w:rsidR="0081738D" w:rsidRDefault="0081738D" w:rsidP="0081738D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52400416" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CE991A9" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="003C3180" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Victor Delamarre, roi de l’haltère</w:t>
+              <w:t xml:space="preserve">Victor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delamarre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, roi de l’haltère</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27860026" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC0801A" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25FF5E88" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8041,73 +8804,145 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680951">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,1</w:t>
             </w:r>
             <w:r w:rsidR="00680951" w:rsidRPr="00680951">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57E5F638" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="00680951" w:rsidRDefault="00680951" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Edgar Imbeau</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mme Edgar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Imbeau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2C23A420" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="00680951" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680951">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00680951">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Marie-Ange Gagnon. Agée de 19 ans. Elle est la mère de Mme Charles Gauthier (Anna-Marie Imbeau), Péribonka. Née à Hébertville, elle a demeuré à </w:t>
+              <w:t xml:space="preserve"> Marie-Ange Gagnon. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Agée</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 19 ans. Elle est la mère de Mme Charles Gauthier (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Anna-Marie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Imbeau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), Péribonka. Née à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hébertville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00680951">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, elle a demeuré à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00680951">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Cœur-de-Marie, </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00680951">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -8274,82 +9109,95 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,1</w:t>
             </w:r>
             <w:r w:rsidR="00881775">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0680B5B5" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00881775" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Le géant Edouard Beaupré</w:t>
+              <w:t xml:space="preserve">Le géant </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beaupré</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12C7840C" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="004B29E4">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B21890B" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00CF4ABF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="209325D1" w14:textId="77777777" w:rsidR="00CF4ABF" w:rsidRDefault="00CF4ABF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ancienne cote : 131</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="481E8CF4" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57125829" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,1</w:t>
             </w:r>
             <w:r w:rsidR="00CF4ABF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -8358,52 +9206,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="75CD0FD5" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo de famille </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E550A5" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CF4ABF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00CF4ABF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime</w:t>
             </w:r>
             <w:r>
@@ -8464,76 +9320,104 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,1</w:t>
             </w:r>
             <w:r w:rsidR="00CF4ABF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCDFAF9" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00CF4ABF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mlle Virginie Fradette, </w:t>
+              <w:t xml:space="preserve">Mlle Virginie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C220716" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2076AEA9" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041750CE" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8584,51 +9468,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="274A81E9" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="00BE2232" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo de famille</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70669891" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="004B29E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF7D31C" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="004B29E4">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="006AAA53" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8679,51 +9577,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="102E4E7F" w14:textId="77777777" w:rsidR="00BE2232" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo de famille</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B860FE3" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="004B29E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="411C68AF" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="004B29E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
@@ -8767,51 +9679,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61F26C73" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00BE2232" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C3756DD" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00BE2232" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Egide Lemieux</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Egide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lemieux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="620C2304" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00BE2232">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ancien préfet des études au séminaire de Chicoutimi en 1909 et antérieurement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A83C47" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="008743EF">
@@ -8859,51 +9785,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664FCB5B" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00BE2232" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E3953E1" w14:textId="77777777" w:rsidR="00BE2232" w:rsidRDefault="00BE2232" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Don de Victor Delamarre fils</w:t>
+              <w:t xml:space="preserve">Don de Victor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delamarre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fils</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18538ED8" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="589BBF79" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A0D57FA" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8929,65 +9869,78 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C7CF2FE" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="00BE2232" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,24</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6082F322" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="004B29E4" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo de famille</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AB638BE" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="004B29E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BAB9F3F" w14:textId="77777777" w:rsidR="008743EF" w:rsidRPr="004B29E4" w:rsidRDefault="008743EF" w:rsidP="004B29E4">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62092600" w14:textId="77777777" w:rsidR="008743EF" w:rsidRDefault="008743EF" w:rsidP="008743EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9282,51 +10235,79 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="160E1514" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,32</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="354B5311" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Léa Desgagné, chasseur et « quêteux »</w:t>
+              <w:t xml:space="preserve">M. Léa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Desgagné</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, chasseur et « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>quêteux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25BE92DC" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="004B29E4" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B14DA0A" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09FD7C7D" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9458,51 +10439,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FF687AE" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,34</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FBFD13D" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mme Achille Moreau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CCADF64" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRPr="008743EF" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Une des premières résidentes à Mistassini. Elle mourut pieusement dans l’ancien village des Trappistes à Mistassini.</w:t>
             </w:r>
           </w:p>
@@ -9545,52 +10525,60 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DE10182" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,35</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C03A34E" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Jean Deschênes</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. Jean </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deschênes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="129CC154" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRPr="004B29E4" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:r w:rsidRPr="004B29E4">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B16CC3" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BA645FE" w14:textId="77777777" w:rsidR="004B29E4" w:rsidRDefault="004B29E4" w:rsidP="004B29E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9630,51 +10618,65 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,37</w:t>
             </w:r>
             <w:r w:rsidR="0079115D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220842F2" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="0079115D" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Flavien Coulombe N. P.</w:t>
+              <w:t xml:space="preserve">M. Flavien </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Coulombe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N. P.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31FD10D3" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="008743EF" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="0079115D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Né à Lotbinière en 1871. Il fut le premier notaire résident de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
@@ -9736,52 +10738,60 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="367AB6C8" w14:textId="77777777" w:rsidR="0079115D" w:rsidRDefault="0079115D" w:rsidP="0079115D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,37 b</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC2E3E9" w14:textId="77777777" w:rsidR="0079115D" w:rsidRDefault="008D7CC9" w:rsidP="0079115D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Maria Têtu-Coulombe</w:t>
-            </w:r>
+              <w:t>Mme Maria Têtu-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Coulombe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BAE1F88" w14:textId="77777777" w:rsidR="0079115D" w:rsidRPr="008743EF" w:rsidRDefault="0079115D" w:rsidP="0079115D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="008D7CC9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Né en septembre 1883. Fille de M. Dominique Têtu. M. Têtu fut le premier marchand à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -10017,66 +11027,73 @@
             </w:r>
             <w:r w:rsidR="00B90BF3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 204</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28A080CC" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3079D000" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P99/B1/1,40</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2D6B30" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00B90BF3" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0575EC74" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="00403A02" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17FCD3B8" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5952E873" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -10196,73 +11213,117 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CFDA98C" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00220E36" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,42</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A5E63E2" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00B90BF3" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Edouard Lagacé, pionnier d’Albanel</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lagacé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, pionnier d’Albanel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722AB109" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="008743EF" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00B90BF3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Né le 2 mars 1832. Grand-ère de Mme Eugène Parent, Albanel.</w:t>
+              <w:t xml:space="preserve"> Né le 2 mars 1832. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B90BF3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grand-ère</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B90BF3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Mme Eugène Parent, Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD6A199" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="00403A02" w:rsidRDefault="00C57708" w:rsidP="00881775">
             <w:r w:rsidRPr="00403A02">
               <w:t>[18</w:t>
             </w:r>
             <w:r w:rsidR="00881775" w:rsidRPr="00403A02">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47026A2F" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00B90BF3" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42B073CD" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
@@ -10456,73 +11517,113 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CFCC27F" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00C57708" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,45</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17BE5E00" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00C57708" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Virginie Lizotte-Lagacé</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mme Virginie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lizotte-Lagacé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7D28F3FF" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="008743EF" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00C57708">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Épouse de Edouard Lagacé. Née le 15 mai 1834. Grand-mère de Mme Eugène Parent. Pionnière d’Albanel.</w:t>
+              <w:t xml:space="preserve"> Épouse de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lagacé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Née le 15 mai 1834. Grand-mère de Mme Eugène Parent. Pionnière d’Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27258136" w14:textId="77777777" w:rsidR="00881775" w:rsidRPr="00403A02" w:rsidRDefault="00C57708" w:rsidP="00881775">
             <w:r w:rsidRPr="00403A02">
               <w:t>[18</w:t>
             </w:r>
             <w:r w:rsidR="00881775" w:rsidRPr="00403A02">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64DACCF5" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38F5B2C3" w14:textId="77777777" w:rsidR="00881775" w:rsidRDefault="00881775" w:rsidP="00881775">
             <w:pPr>
@@ -10719,79 +11820,127 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>M. Nérée Cloutier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B05D35" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008743EF" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00C57708">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Né vers 1840. Marié à Lumina Frigon le 13 janvier 1874 à </w:t>
+              <w:t xml:space="preserve"> Né vers 1840. Marié à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lumina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Frigon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le 13 janvier 1874 à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00C57708">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosper et Denise Beaudoin le 8 janvier 1884 à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00C57708">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Anne-de-la-Pérade.</w:t>
+              <w:t>Anne-de-la-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pérade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C57708">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DF4ABD9" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00C57708" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>1905</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E716566" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F4BAB0E" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -11150,51 +12299,50 @@
             </w:r>
             <w:r w:rsidR="00E95874">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 248</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62C4A50F" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CFD0F03" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="002C04B7" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P99/B1/1,53</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0335A269" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="002A58EB" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un curé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BA45216" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29EDFBD3" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -11234,56 +12382,78 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01E36FA4" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="002C04B7" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,54</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D3E97F6" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="002A58EB" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Le curé Elzéar Auclair</w:t>
+              <w:t xml:space="preserve">M. Le curé </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Elzéar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Auclair</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35586062" w14:textId="77777777" w:rsidR="00403A02" w:rsidRDefault="00403A02" w:rsidP="00220E36">
             <w:r>
-              <w:t>Donateur : Mlle Rosa Lamontagne (</w:t>
+              <w:t xml:space="preserve">Donateur : Mlle Rosa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A7659EC" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49648485" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
@@ -11311,55 +12481,63 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7195949B" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008379E9" w:rsidRDefault="002C04B7" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,55</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1272FC7E" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008379E9" w:rsidRDefault="002A58EB" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Évêque (Georges L…)</w:t>
+              <w:t>Évêque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008379E9">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Georges L…)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="604D1CC0" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0954EDAF" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A2F16B0" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -11530,51 +12708,59 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,58</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CEEE9E1" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="000774F2" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L’abbé Gérard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="248F41AB" w14:textId="77777777" w:rsidR="00403A02" w:rsidRDefault="00403A02" w:rsidP="00220E36">
             <w:r>
-              <w:t>Donateur : Mlle Rosa Lamontagne (</w:t>
+              <w:t xml:space="preserve">Donateur : Mlle Rosa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D70A60" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B5C2C5" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
@@ -11606,51 +12792,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="705DB18A" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="002C04B7" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,59</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5570F68A" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00503A99" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Jules Fradette, pionnier de </w:t>
+              <w:t xml:space="preserve">M. Jules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pionnier de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69AEEC43" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76AAC843" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -11688,51 +12888,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="070EC8DA" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,60</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D3C168E" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00503A99" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pionnier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="653A2ABD" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00503A99" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>1886</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="038676BF" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588627F2" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -11765,73 +12964,117 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A68FCB" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00503A99" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Joseph Pelchat « Philias »</w:t>
+              <w:t xml:space="preserve">M. Joseph </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pelchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Philias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E7014B" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008743EF" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00503A99">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Grand-père de M. Armand Pelchat, </w:t>
+              <w:t xml:space="preserve"> Grand-père de M. Armand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00503A99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pelchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00503A99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00F563D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0929439D" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F1380D8" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
@@ -12035,52 +13278,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="178F8F75" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00543728" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Théodore Cayouette</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. Théodore </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Cayouette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="797F4382" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008743EF" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00543728">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Natif de Ste-Justine de Dorchester. Il arriva à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -12160,52 +13411,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="182591EE" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00543728" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Théodore Cayouette</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mme Théodore </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Cayouette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="745C0CE2" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A672780" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32631478" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -12236,164 +13495,201 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="681D20C2" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00543728" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Joséphine Grenier-Fradette</w:t>
-            </w:r>
+              <w:t>Mme Joséphine Grenier-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="407E9DB3" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008743EF" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00543728">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Épouse de Jules Fradette, pionniers de </w:t>
+              <w:t xml:space="preserve"> Épouse de Jules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543728">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543728">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, pionniers de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00543728">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5474B318" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C077C1C" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6630F039" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ancienne cote :</w:t>
             </w:r>
             <w:r w:rsidR="00543728">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 250</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E7CA16E" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E49FA4A" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4713B024" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00543728" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Belanie Maltais</w:t>
+              <w:t xml:space="preserve">Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Belanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Maltais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="595924F3" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="00403A02" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEB703E" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223DDEEE" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12425,51 +13721,65 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="002C04B7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04FA3603" w14:textId="77777777" w:rsidR="00220E36" w:rsidRDefault="00543728" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Bélanie Maltais</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bélanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Maltais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF6B8A8" w14:textId="77777777" w:rsidR="00220E36" w:rsidRPr="008743EF" w:rsidRDefault="00220E36" w:rsidP="00220E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r w:rsidR="00543728">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marié à Georgette Martel de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
@@ -12537,92 +13847,117 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,6</w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="305A1BBD" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="009A133B" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0BE6F5CF" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00DE3DEA" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Provient d’un</w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> porte document contenant p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>apiers et photos de la vie d’</w:t>
             </w:r>
             <w:r w:rsidR="00474FB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00474FB8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3670B900" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00D55336">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D7614B0" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:t>1877]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560455B0" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F583227" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
@@ -12666,56 +14001,73 @@
           <w:p w14:paraId="12DDB892" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="009A133B" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Grand-mère Rosalie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EFE6AF1" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="61597857" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406A84D0" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[1</w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:t>875]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5175E5EB" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="330257B7" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
@@ -12744,78 +14096,103 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22B71DE5" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="009A133B" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,71</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6602A0D9" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="009A133B" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Le comte Delaborde</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Le comte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delaborde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0DE189B0" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="0024696F" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Provient d’un porte document contenant papiers et pho</w:t>
             </w:r>
             <w:r w:rsidR="0024696F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>tos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">tos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0024696F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="206BEB26" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6728CBD9" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:t>1890</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="232122C5" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -12865,96 +14242,112 @@
           <w:p w14:paraId="0F86F137" w14:textId="77777777" w:rsidR="009A133B" w:rsidRDefault="00DE3DEA" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Julien, accoudé, Jeanne au milieu, Geneviève</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E082E0" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2E09B88C" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45F99F49" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00DE3DEA">
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="146097DA" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58AE41FD" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ancienne cote : </w:t>
             </w:r>
             <w:r w:rsidR="009A133B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>640</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30265ECD" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B0FBAC9" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="009A133B" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -12965,56 +14358,73 @@
           <w:p w14:paraId="357D8278" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00DE3DEA" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Baron</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B02FA14" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2C40ABDB" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="480DBB30" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00DE3DEA">
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D2F6FB" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -13071,56 +14481,73 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ma bonne mère</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F285851" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="0024696F" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Provient d’un porte document contenant papiers et pho</w:t>
             </w:r>
             <w:r w:rsidR="0024696F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>tos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">tos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0024696F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="09D0EE9A" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5E2EE3" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00474FB8">
               <w:t>1860</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3982FF" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -13170,56 +14597,73 @@
           <w:p w14:paraId="3AA52DE2" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00474FB8" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sous-officier de ma compagnie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DDDFD9B" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="78572096" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="418A0F4E" w14:textId="77777777" w:rsidR="00D55336" w:rsidRPr="00403A02" w:rsidRDefault="00D55336" w:rsidP="00474FB8">
             <w:r w:rsidRPr="00403A02">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00474FB8">
               <w:t>1877</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="687A0411" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00D55336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -13254,78 +14698,103 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25DE2823" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,76</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B68162" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="328E6F0F" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="0024696F" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Al</w:t>
             </w:r>
             <w:r w:rsidR="0024696F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>exis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">exis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0024696F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1D475FDA" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t xml:space="preserve">Donateur : Herménégilde Grenier </w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5634FA06" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRPr="00403A02" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
               <w:t>[1875</w:t>
             </w:r>
             <w:r w:rsidR="00474FB8" w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49688B20" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AAE2763" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
@@ -13363,56 +14832,73 @@
           <w:p w14:paraId="7AC621D4" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mon père</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0CC43E" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6AD14CAC" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
-              <w:t xml:space="preserve">Donateur : Herménégilde Grenier </w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A774DA1" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRPr="00403A02" w:rsidRDefault="0024696F" w:rsidP="00474FB8">
             <w:r>
               <w:t>[1875</w:t>
             </w:r>
             <w:r w:rsidR="00474FB8" w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DEA1019" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27787D9A" w14:textId="77777777" w:rsidR="00474FB8" w:rsidRDefault="00474FB8" w:rsidP="00474FB8">
             <w:pPr>
@@ -13435,76 +14921,100 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00D353FF" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/1,78</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464A202C" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Carte mortuaire d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Carte mortuaire d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="24C11D37" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F8A9522" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
-              <w:t xml:space="preserve">Donateur : Herménégilde Grenier </w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2287FE23" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="00403A02" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>[1927</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="562D54D0" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="241B9012" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -13538,56 +15048,73 @@
           <w:p w14:paraId="477C44A8" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Oncle et tante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0562CCA2" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3A511009" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
-              <w:t>Donateur : Herménégilde Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E0F10D" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="00403A02" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
               <w:t>[18</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A8C5A04" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1565FA36" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
@@ -13625,56 +15152,73 @@
           <w:p w14:paraId="66B76979" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mlle Saint-Pierre</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255630C2" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Provient d’un porte document contenant papiers et photos de la vie d’Alexis Labeaume</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Provient d’un porte document contenant papiers et photos de la vie d’Alexis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7699483B" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
-              <w:t xml:space="preserve">Donateur : Herménégilde Grenier </w:t>
+              <w:t xml:space="preserve">Donateur : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grenier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717503C1" w14:textId="77777777" w:rsidR="0024696F" w:rsidRPr="00403A02" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:r>
               <w:t>[1860</w:t>
             </w:r>
             <w:r w:rsidRPr="00403A02">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="311DFAED" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66301AA8" w14:textId="77777777" w:rsidR="0024696F" w:rsidRDefault="0024696F" w:rsidP="0024696F">
             <w:pPr>
@@ -13695,66 +15239,66 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4300E75D" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14B8B1B4" w14:textId="77777777" w:rsidR="00D55336" w:rsidRDefault="00D55336" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C8614D8" w14:textId="77777777" w:rsidR="0014474F" w:rsidRDefault="00DD3306" w:rsidP="00DD3306">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc476139829"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc476139829"/>
             <w:r w:rsidRPr="00F51986">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2</w:t>
             </w:r>
             <w:r w:rsidR="00F51986" w:rsidRPr="00F51986">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : Scènes urbaines</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="0EDA5CC4" w14:textId="77777777" w:rsidR="0014474F" w:rsidRDefault="0014474F" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A258AD1" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D4B55EF" w14:textId="77777777" w:rsidR="00F51986" w:rsidRPr="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -13975,51 +15519,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="179E809D" w14:textId="77777777" w:rsidR="00F21802" w:rsidRDefault="00F21802" w:rsidP="00403A02">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Centre social</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36B8C23B" w14:textId="77777777" w:rsidR="00403A02" w:rsidRPr="00403A02" w:rsidRDefault="00F21802" w:rsidP="00403A02">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>1967</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="690017F0" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A34F78" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -14553,51 +16096,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="798B6BBE" w14:textId="77777777" w:rsidR="00141156" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74B1474A" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Boulevard Wallberg, partie sud</w:t>
+              <w:t xml:space="preserve">Boulevard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wallberg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, partie sud</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5008D80B" w14:textId="77777777" w:rsidR="00403A02" w:rsidRPr="00403A02" w:rsidRDefault="00403A02" w:rsidP="00403A02">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E550911" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Couleur</w:t>
             </w:r>
             <w:r w:rsidR="00F51986">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14970,51 +16527,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48F9A3A1" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Centre Social de Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C0733BA" w14:textId="77777777" w:rsidR="00922FFE" w:rsidRPr="00403A02" w:rsidRDefault="00922FFE" w:rsidP="00922FFE">
             <w:r w:rsidRPr="00403A02">
-              <w:lastRenderedPageBreak/>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B58310D" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715E8853" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -15036,51 +16592,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FA74C15" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501EACC7" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Boulevard Wallberg, partie nord</w:t>
+              <w:t xml:space="preserve">Boulevard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wallberg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, partie nord</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D71E8B" w14:textId="77777777" w:rsidR="00922FFE" w:rsidRPr="00403A02" w:rsidRDefault="00922FFE" w:rsidP="00922FFE">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EBB8294" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00141156" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A8D3790" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -15292,51 +16862,65 @@
               <w:t xml:space="preserve">Ville de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Félicien</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59DEF8F7" w14:textId="77777777" w:rsidR="003969AB" w:rsidRDefault="003969AB" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : Mlle Rosa Lamontagne (</w:t>
+              <w:t xml:space="preserve">Donateur : Mlle Rosa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A02138A" w14:textId="77777777" w:rsidR="00922FFE" w:rsidRPr="00403A02" w:rsidRDefault="00922FFE" w:rsidP="00922FFE">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB47FFC" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -15382,55 +16966,63 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C880FBF" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="003969AB" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La manufacture </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Amédé-de-Péribonka</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Amédé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-de-Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AD0E170" w14:textId="77777777" w:rsidR="00922FFE" w:rsidRPr="00403A02" w:rsidRDefault="003969AB" w:rsidP="00922FFE">
             <w:r>
               <w:t>1910</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A65515D" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BEF4829" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -15532,51 +17124,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="081D2BBF" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Église de Saint-Prime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6223E80C" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Donateur : M. et Mme Léo Roy (Saint-Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1689EDE7" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44786CB7" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00EE4123">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -16118,51 +17709,50 @@
           <w:p w14:paraId="3954B926" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="000C3450" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Première église de Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024FBE2D" w14:textId="77777777" w:rsidR="00F51986" w:rsidRPr="008743EF" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C3450">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Située près du vieux monastère des Pères Trappistes, de l’autre côté de la rivière</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="483F6FE1" w14:textId="77777777" w:rsidR="00922FFE" w:rsidRPr="00403A02" w:rsidRDefault="00922FFE" w:rsidP="00922FFE">
             <w:r w:rsidRPr="00403A02">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B3F909" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
@@ -16246,58 +17836,90 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C3450">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Partie comprenant la chapelle. Le </w:t>
             </w:r>
             <w:r w:rsidR="00FD5AC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>campanile</w:t>
             </w:r>
             <w:r w:rsidR="000C3450">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> loge 2 cloches : les deux qui sont actuellement à l’église abbatiale. Marie-Joséphine-Antoinette : 310 lbs, 20 juin 1897</w:t>
+              <w:t xml:space="preserve"> loge 2 cloches : les deux qui sont actuellement à l’église abbatiale. Marie-Joséphine-Antoinette : 310 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000C3450">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lbs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000C3450">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 20 juin 1897</w:t>
             </w:r>
             <w:r w:rsidR="00FD5AC6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. Nazaire-Michel-Dominique-Antoine-Thomas-Joseph : 500 lbs, 3 août 1899. Le clocheton sur le monastère a cédé sa pensionnaire à l’Église paroissiale en 1896.</w:t>
+              <w:t xml:space="preserve">. Nazaire-Michel-Dominique-Antoine-Thomas-Joseph : 500 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FD5AC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lbs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FD5AC6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 3 août 1899. Le clocheton sur le monastère a cédé sa pensionnaire à l’Église paroissiale en 1896.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC3C124" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00922FFE">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23D570F9" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E5BD3B4" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -16389,51 +18011,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71C88036" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/2,43</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33EB9952" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Gauche : l’église paroissiale. En bas : le monastère et ses dépendances. En bas : les installations du colon François Gaudreault.</w:t>
+              <w:t xml:space="preserve">Gauche : l’église paroissiale. En bas : le monastère et ses dépendances. En bas : les installations du colon François </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Gaudreault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7065A272" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:r>
               <w:t>1896</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0615F072" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12B5F0CD" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -16624,102 +18260,101 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Village de Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C3BFFAC" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:r>
               <w:t>1931-1932</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CC6305" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00FD5AC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFF8245" w14:textId="77777777" w:rsidR="00FD5AC6" w:rsidRDefault="00FD5AC6" w:rsidP="00F51986">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18356789" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53D1BDC6" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="306A27F4" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc476139830"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc476139830"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F51986">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00DB1E68">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photos de groupes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="738B7901" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48AE1280" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/3,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59088B25" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00535E51" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17093,52 +18728,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/3,</w:t>
             </w:r>
             <w:r w:rsidR="00DB1E68">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113DA332" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00F76983" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Un tour de force de Victor Delamarre</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Un tour de force de Victor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delamarre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="04AA7DD9" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRPr="008743EF" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F76983">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -17203,51 +18846,50 @@
               </w:rPr>
               <w:t>P99/B1/3,</w:t>
             </w:r>
             <w:r w:rsidR="00DB1E68">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20E755DE" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="003C6E99" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inauguration du centre culturel de Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D5D84C" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="003C6E99" w:rsidP="00C30F7E">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>1967</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D7D3B8" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DE21A34" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17388,51 +19030,83 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C6E99">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Les pères passèrent l’hiver. De gauche à droite : Dom Antoine abbé d’Oka, Père Antoine successeur du père Louis de Consague, Père Louis de Consague, Frère Bruno, Frère Joachim, Frère François, Frère Benoit.</w:t>
+              <w:t xml:space="preserve">Les pères passèrent l’hiver. De gauche à droite : Dom Antoine abbé d’Oka, Père Antoine successeur du père Louis de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003C6E99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Consague</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003C6E99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Père Louis de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003C6E99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Consague</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003C6E99">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Frère Bruno, Frère Joachim, Frère François, Frère Benoit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205D1B40" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="003C6E99" w:rsidP="00DB1E68">
             <w:r>
               <w:t>1892</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EEB18C1" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C2167ED" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -17574,51 +19248,65 @@
               <w:t>P99/B1/3,</w:t>
             </w:r>
             <w:r w:rsidR="00535E51">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2286DC67" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00246454" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Excursion du ministre des transports Lomer Gouin</w:t>
+              <w:t xml:space="preserve">Excursion du ministre des transports </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lomer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gouin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC2290C" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00246454" w:rsidP="00DB1E68">
             <w:r>
               <w:t>26 septembre 1901</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75AD82BB" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C7D23D1" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -17796,51 +19484,50 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="662E2EC2" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00246454" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inauguration du musée François-Paradis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C4C276" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00246454" w:rsidP="00DB1E68">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>1967</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B64F79E" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7C3E91" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7879162A" w14:textId="77777777" w:rsidR="00DB1E68" w:rsidRDefault="00DB1E68" w:rsidP="00DB1E68">
             <w:pPr>
@@ -17996,114 +19683,208 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="350DF32E" w14:textId="77777777" w:rsidR="00246454" w:rsidRDefault="00246454" w:rsidP="00DB1E68">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7336F0B8" w14:textId="77777777" w:rsidR="00C30F7E" w:rsidRPr="00C30F7E" w:rsidRDefault="00C30F7E" w:rsidP="00C30F7E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DBDA7D9" w14:textId="77777777" w:rsidR="00F51986" w:rsidRPr="008379E9" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc476139831"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc476139831"/>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/4 :</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FDD03FB" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRPr="008379E9" w:rsidRDefault="00845B8F" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CEE66FD" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRPr="008379E9" w:rsidRDefault="00845B8F" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/4,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F1B13B" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRPr="008379E9" w:rsidRDefault="002876BB" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008379E9">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Club de Hockey de Roberval 1915-1916</w:t>
+              <w:t xml:space="preserve">Club de Hockey de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008379E9">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Roberval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008379E9">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1915-1916</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6328FC8C" w14:textId="77777777" w:rsidR="002876BB" w:rsidRDefault="002876BB" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Debout : T. Garant, T. Brassard, D. Nerron, Prés : E. Tremblay, Fr. A. McNicol, W. Netron, A. Proulx, W. Lalancette, Arté Leclerc, J. Antonio Hébert.</w:t>
+              <w:t xml:space="preserve">Debout : T. Garant, T. Brassard, D. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nerron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Prés : E. Tremblay, Fr. A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>McNicol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, W. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Netron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, A. Proulx, W. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lalancette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Arté</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leclerc, J. Antonio Hébert.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="366D7814" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRDefault="002876BB" w:rsidP="00845B8F">
             <w:r>
               <w:t>1915-1916</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20A45C5A" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRDefault="00845B8F" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C77AE4D" w14:textId="77777777" w:rsidR="00845B8F" w:rsidRDefault="00845B8F" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -18204,97 +19985,111 @@
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="772AFA4C" w14:textId="77777777" w:rsidR="002876BB" w:rsidRDefault="002876BB" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46D123C1" w14:textId="77777777" w:rsidR="002876BB" w:rsidRPr="00845B8F" w:rsidRDefault="002876BB" w:rsidP="00845B8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60557D8D" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc476139832"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc476139832"/>
             <w:r w:rsidRPr="009B05F7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/5 :</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="00F51986">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ABE6D47" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="006D0A45" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06731B95" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="006D0A45" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/5,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F5CDFE" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="007744E8" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>La Chorale Vole-au-Vent à l’expo 67 de Montréal</w:t>
+              <w:t xml:space="preserve">La Chorale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vole-au-Vent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à l’expo 67 de Montréal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58EC38DA" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="007744E8" w:rsidP="006D0A45">
             <w:r>
               <w:t>1967</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="794DEA25" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="007744E8" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1C7D4F" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRDefault="006D0A45" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -18326,81 +20121,94 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/5,</w:t>
             </w:r>
             <w:r w:rsidR="007744E8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70AE0582" w14:textId="77777777" w:rsidR="007744E8" w:rsidRPr="00661DEB" w:rsidRDefault="002876BB" w:rsidP="009B05F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Louis Fradette et ses amis de </w:t>
+              <w:t xml:space="preserve">M. Louis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et ses amis de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F163F2A" w14:textId="77777777" w:rsidR="009B05F7" w:rsidRDefault="009B05F7" w:rsidP="009B05F7">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738220AC" w14:textId="77777777" w:rsidR="009B05F7" w:rsidRDefault="009B05F7" w:rsidP="009B05F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622C4E55" w14:textId="77777777" w:rsidR="009B05F7" w:rsidRDefault="009B05F7" w:rsidP="009B05F7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancienne cote : </w:t>
             </w:r>
             <w:r w:rsidR="002876BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C609CA" w14:textId="77777777" w:rsidR="009B05F7" w:rsidRDefault="009B05F7" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
@@ -18549,110 +20357,124 @@
               </w:rPr>
               <w:t xml:space="preserve">Ancienne cote : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="733C0FA7" w14:textId="77777777" w:rsidR="009B05F7" w:rsidRDefault="009B05F7" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62317F9A" w14:textId="77777777" w:rsidR="006D0A45" w:rsidRPr="006D0A45" w:rsidRDefault="006D0A45" w:rsidP="006D0A45">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FF917D4" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc476139833"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc476139833"/>
             <w:r w:rsidRPr="00A251B0">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P99/B1/6 : </w:t>
             </w:r>
             <w:r w:rsidR="00A251B0" w:rsidRPr="00A251B0">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Industries</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="3213F489" w14:textId="77777777" w:rsidR="007744E8" w:rsidRDefault="007744E8" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4299016A" w14:textId="77777777" w:rsidR="007744E8" w:rsidRDefault="00A251B0" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/6</w:t>
             </w:r>
             <w:r w:rsidR="007744E8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D80A97" w14:textId="77777777" w:rsidR="007744E8" w:rsidRPr="00661DEB" w:rsidRDefault="00D11C1E" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Opérations Sasseville (chantiers), transport avec chevaux</w:t>
+              <w:t xml:space="preserve">Opérations </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (chantiers), transport avec chevaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="351AF67B" w14:textId="77777777" w:rsidR="007744E8" w:rsidRDefault="007744E8" w:rsidP="007744E8">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="666EAC4B" w14:textId="77777777" w:rsidR="007744E8" w:rsidRDefault="007744E8" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED4A166" w14:textId="77777777" w:rsidR="007744E8" w:rsidRDefault="007744E8" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -18843,93 +20665,124 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78B31578" w14:textId="77777777" w:rsidR="00A251B0" w:rsidRDefault="00A251B0" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/6,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="094B9B73" w14:textId="0554F337" w:rsidR="00A251B0" w:rsidRDefault="00A20BE7" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Opérations Sasseville et Sasseville</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Opérations </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="270342A6" w14:textId="184DA444" w:rsidR="005571A0" w:rsidRPr="00A251B0" w:rsidRDefault="005571A0" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Possiblement Henri en haut et Richard ou Régis à l’avant (identification via Facebook)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3497522F" w14:textId="77777777" w:rsidR="00A251B0" w:rsidRPr="008743EF" w:rsidRDefault="00A251B0" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A20BE7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Charroyage typique au Canada, sur chemin glacé. 35 cordes, 128 pieds cube.</w:t>
+              <w:t>Charroyage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A20BE7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> typique au Canada, sur chemin glacé. 35 cordes, 128 pieds cube.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C38B2E3" w14:textId="77777777" w:rsidR="00A251B0" w:rsidRDefault="00A251B0" w:rsidP="00A251B0">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="163371D4" w14:textId="77777777" w:rsidR="00A251B0" w:rsidRDefault="00A251B0" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EA290CE" w14:textId="77777777" w:rsidR="00A251B0" w:rsidRDefault="00A251B0" w:rsidP="00A251B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -18955,64 +20808,106 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A87D84C" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/6,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="388195AE" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Delphis Pelchat et ses compagnons sur le Saint-Maurice</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delphis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pelchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et ses compagnons sur le Saint-Maurice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E580548" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRPr="00A251B0" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : M. et Mme Armand Pelchat (Albanel)</w:t>
+              <w:t xml:space="preserve">Donateur : M. et Mme Armand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pelchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Albanel)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71CF8986" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:r>
               <w:t>1887</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41DBC8E0" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27B60222" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -19032,51 +20927,79 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="224BEEFD" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/6,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="561C2571" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Delphis Pelchat et ses compagnons sur le Saint-Maurice</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Delphis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pelchat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et ses compagnons sur le Saint-Maurice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10D54F79" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:r>
               <w:t>1887</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62568C41" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D4F7567" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="003D2CC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -19087,70 +21010,70 @@
               </w:rPr>
               <w:t>Ancienne cote : 109</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C57B773" w14:textId="77777777" w:rsidR="003D2CC1" w:rsidRDefault="003D2CC1" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C25981C" w14:textId="77777777" w:rsidR="007744E8" w:rsidRPr="007744E8" w:rsidRDefault="007744E8" w:rsidP="007744E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39494223" w14:textId="77777777" w:rsidR="00F51986" w:rsidRDefault="00F51986" w:rsidP="00F51986">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc476139834"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc476139834"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F51986">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photos de famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="4A7B1BFF" w14:textId="77777777" w:rsidR="0014474F" w:rsidRDefault="0014474F" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FEDD2F6" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
@@ -19167,63 +21090,152 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Roberval, année 1900</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03AD0200" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00F35A65" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Légende : </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F35A65">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Gery Gagnon (né en 1835), Adelaide Gagnon (née le 21 septembre 1827), Henriette Tremblay (épouse de Frs Gagnon, née en 1799)</w:t>
-[...6 lines deleted...]
-              <w:t>, Némèse Gagnon (né en octobre 1829), Côme Gagnon (né le 6 juillet 1831), Eulope Gagnon (né en 1833). François Gagnon, Némèse Gagnon, Clovis Gagnon, Adelard Gagnon, 30 août 1892.</w:t>
+              <w:t>Gery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F35A65">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon (né en 1835), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F35A65">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Adelaide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F35A65">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon (née le 21 septembre 1827), Henriette Tremblay (épouse de Frs Gagnon, née en 1799)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Némèse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon (né en octobre 1829), Côme Gagnon (né le 6 juillet 1831), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Eulope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon (né en 1833). François Gagnon, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Némèse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon, Clovis Gagnon, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Adelard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gagnon, 30 août 1892.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F3276FE" w14:textId="77777777" w:rsidR="00F35A65" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:r>
               <w:t>Donateur : Adélard Gagnon (Dolbeau)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E0BC291" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:r>
               <w:t>1900</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54341BC7" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
@@ -19296,51 +21308,67 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo encadrée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B392EE2" w14:textId="77777777" w:rsidR="00F35A65" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BC8585D" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FF2AD78" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -19392,51 +21420,65 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E697424" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Jules Fradette et leurs enfants</w:t>
+              <w:t xml:space="preserve">M. et Mme Jules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et leurs enfants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E99482A" w14:textId="77777777" w:rsidR="00607BB0" w:rsidRPr="00607BB0" w:rsidRDefault="00607BB0" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo encadrée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59727136" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="166E0B7F" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
@@ -19489,71 +21531,98 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33F4816C" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Louis Fradeette et Mme Octavie Côté-Fradette (12 enfants)</w:t>
+              <w:t xml:space="preserve">M. Louis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradeette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Mme Octavie Côté-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12 enfants)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4615ED0B" w14:textId="77777777" w:rsidR="00607BB0" w:rsidRDefault="00607BB0" w:rsidP="00607BB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo encadrée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52338C8C" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00607BB0">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EA3B0A0" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08BBB4D5" w14:textId="77777777" w:rsidR="00F35A65" w:rsidRPr="00862868" w:rsidRDefault="00F35A65" w:rsidP="00F35A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -19587,51 +21656,65 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314EBE77" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00F35A65" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Ernest Fradette </w:t>
+              <w:t xml:space="preserve">M. Ernest </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00607BB0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et son épouse (Drouin)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34EDBBD0" w14:textId="77777777" w:rsidR="00607BB0" w:rsidRDefault="00607BB0" w:rsidP="00607BB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo encadrée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4AF993" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00607BB0">
             <w:r w:rsidRPr="00862868">
@@ -19690,51 +21773,65 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29CDE4E8" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00607BB0" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Edouard Niquet, fondateurs de Péribonka</w:t>
+              <w:t xml:space="preserve">M. et Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Niquet, fondateurs de Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AD360F6" w14:textId="77777777" w:rsidR="00607BB0" w:rsidRDefault="00607BB0" w:rsidP="00607BB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Donateur : M. et Mme Jean-Louis Lévesque (Normandin)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A3B9E8C" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C3E5140" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -19785,66 +21882,112 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBD79E7" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>André Donalson et Clara Ménard et leurs enfants</w:t>
+              <w:t xml:space="preserve">André </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Donalson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Clara Ménard et leurs enfants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFA6B8E" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Donalson avait un bâteau qu’on appelait « le Nord » et qui coûtait 3000 $.</w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Donalson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avait un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>bâteau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qu’on appelait « le Nord » et qui coûtait 3000 $.</w:t>
             </w:r>
             <w:r w:rsidR="00862868" w:rsidRPr="00862868">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17FD2238" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65168D17" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
@@ -19912,64 +22055,86 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5736F162" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Photo de famile</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Photo de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>famile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="71D71BAF" w14:textId="77777777" w:rsidR="00604954" w:rsidRPr="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="644DF5AB" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD68CF2" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -20019,51 +22184,65 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68719417" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>L’hercule saguenéen : Romuald Corneau dit « Canayen » avec son épouse</w:t>
+              <w:t>L’hercule saguenéen : Romuald Corneau dit « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Canayen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> » avec son épouse</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684B2C5E" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F1EF36" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A72B506" w14:textId="77777777" w:rsidR="00604954" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -20101,94 +22280,115 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14ECF01E" w14:textId="77777777" w:rsidR="00604954" w:rsidRDefault="00604954" w:rsidP="00604954">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Photo de famile</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Photo de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>famile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="60C47734" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C1DEA98" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52BDA7DA" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50DD3FEB" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancienne cote : </w:t>
             </w:r>
             <w:r w:rsidR="00604954">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E9FF86" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
@@ -20493,57 +22693,85 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A864DE1" w14:textId="77777777" w:rsidR="0054172F" w:rsidRDefault="0054172F" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gustave Laliberté, </w:t>
+              <w:t xml:space="preserve">Gustave </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Laliberté</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">fils d’Alphonse Laliberté, </w:t>
+              <w:t xml:space="preserve">fils d’Alphonse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Laliberté</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>premier colon de Normandin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D669392" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="233811EC" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
@@ -20586,51 +22814,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1AB1F1CF" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00DD44B2" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo de famille (la maison et ses habitants)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37964CCB" w14:textId="77777777" w:rsidR="00DD44B2" w:rsidRPr="00DD44B2" w:rsidRDefault="00DD44B2" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C0CE33C" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35764652" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -20685,51 +22927,59 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB0B4D0" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00DD44B2" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo sur métal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F15734B" w14:textId="77777777" w:rsidR="00DD44B2" w:rsidRDefault="00DD44B2" w:rsidP="00862868">
             <w:r>
-              <w:t>Donateur : Mme Marie Labeaume-Grenier</w:t>
+              <w:t xml:space="preserve">Donateur : Mme Marie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Labeaume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>-Grenier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F4D517" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9FD32F" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51758744" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -20742,90 +22992,103 @@
             </w:r>
             <w:r w:rsidR="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>187</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D329B3" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53F38461" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402A5A99" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00DD44B2" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo de famille</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33E285DC" w14:textId="77777777" w:rsidR="00DD44B2" w:rsidRPr="00DD44B2" w:rsidRDefault="00DD44B2" w:rsidP="00DD44B2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Donateur : René Fradette (</w:t>
+              <w:t xml:space="preserve">Donateur : René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fradette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD44B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD44B2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14362071" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00DD44B2">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B874884" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -20946,94 +23209,132 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535AD59A" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Ignace Taillon et Mme Anatole Lamontagne-Taillon</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. Ignace </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Taillon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Mme Anatole </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00661DEB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne-Taillon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5EC1621D" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="008743EF" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00604954">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Pionniers de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00604954">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prime en 1864. Ils se marièrent à Roberval en septembre 1867. M. et Mme Jules Taillon 4</w:t>
+              <w:t xml:space="preserve">Prime en 1864. Ils se marièrent à Roberval en septembre 1867. M. et Mme Jules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00604954">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Taillon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00604954">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
             <w:r w:rsidR="00604954" w:rsidRPr="00604954">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00604954">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> génération occupent la même terre ancestrale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BDDE553" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00604954" w:rsidP="00862868">
             <w:r>
               <w:t>[18</w:t>
             </w:r>
             <w:r w:rsidR="00862868">
               <w:t>--]</w:t>
             </w:r>
           </w:p>
@@ -21095,101 +23396,179 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220DB1BA" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="0092187D" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Placide Jalbert.</w:t>
+              <w:t xml:space="preserve">M. et Mme Placide </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jalbert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0267F10F" w14:textId="77777777" w:rsidR="0092187D" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Au verso : </w:t>
             </w:r>
             <w:r w:rsidR="0092187D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrivés à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="0092187D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Félicien en 1888. Construisit le premier aqueduc de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="0092187D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Félicien avec M. A. Naud. M. Damas, son frère, fonda la compagnie de Puple Ouiatchouan à Val Jalbert en 1901.</w:t>
+              <w:t xml:space="preserve">Félicien avec M. A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Naud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. M. Damas, son frère, fonda la compagnie de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Puple</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ouiatchouan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à Val </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jalbert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en 1901.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="689780AC" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r w:rsidRPr="00862868">
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1730377B" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FCD30DE" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -21465,102 +23844,149 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F99FFB7" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00661DEB" w:rsidRDefault="0092187D" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661DEB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>M. et Mme Georges Villeneuve</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F401F9" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="008743EF" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0092187D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Fils de Joseph Villeneuve de Roberval. Mme Villeneuve née Basilisse « Romaine »</w:t>
+              <w:t xml:space="preserve">Fils de Joseph Villeneuve de Roberval. Mme Villeneuve née </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Basilisse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092187D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Romaine »</w:t>
             </w:r>
             <w:r w:rsidR="00705469">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Pionniers de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00705469">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Prime et Roberval. Mariés le 14 janvier 1867. Grand-parents de M. Georges Villenevue, n. p.</w:t>
+              <w:t xml:space="preserve">Prime et Roberval. Mariés le 14 janvier 1867. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00705469">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grand-parents</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00705469">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de M. Georges </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00705469">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Villenevue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00705469">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, n. p.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78FC75E9" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08445E4A" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E1ED10" w14:textId="77777777" w:rsidR="00604954" w:rsidRDefault="00604954" w:rsidP="00604954">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -21604,51 +24030,93 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E150479" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00705469" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Abéude Duchesnes et Mme Angéline Martel-Duchesnes. </w:t>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Abéude</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Duchesnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Mme Angéline Martel-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Duchesnes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07598993" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Au verso : </w:t>
             </w:r>
             <w:r w:rsidR="00705469">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Arrivés en 1893, pionniers de Mistassini. Mariés le 10 mai 1893.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10FF8A5F" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
@@ -21708,52 +24176,74 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FA92B35" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00704B2F" w:rsidRDefault="001465D7" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Arthur Delisle et Mme Desneige Tanguay-Deslisle</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. Arthur Delisle et Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Desneige</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tanguay-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deslisle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="77EB6AFD" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="008743EF" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001465D7">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -21859,56 +24349,78 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38B6952E" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00A77CA6" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Alfred Tanguay (Octavie Deslisle-Tanguay)</w:t>
+              <w:t xml:space="preserve">M. et Mme Alfred Tanguay (Octavie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deslisle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-Tanguay)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F85EA44" w14:textId="77777777" w:rsidR="00A77CA6" w:rsidRDefault="00A77CA6" w:rsidP="00862868">
             <w:r>
-              <w:t>Don de M. et Mme Jules Taillon (</w:t>
+              <w:t xml:space="preserve">Don de M. et Mme Jules </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Taillon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F790366" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00A77CA6" w:rsidP="00862868">
             <w:r>
               <w:t>1875</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="408451F2" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
@@ -21952,51 +24464,79 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7660C319" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00704B2F" w:rsidRDefault="00AD2805" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Wilfrid Déry et Mme Lacadie Dupontneuf-Déry, pionniers de Mistassini</w:t>
+              <w:t xml:space="preserve">M. Wilfrid Déry et Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lacadie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dupontneuf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-Déry, pionniers de Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79299EF9" w14:textId="77777777" w:rsidR="00AD2805" w:rsidRPr="00AD2805" w:rsidRDefault="00AD2805" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariés le 16 février 1863 à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Raymond de Portneuf, parents de Joseph Déry.</w:t>
@@ -22184,114 +24724,161 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1256D84E" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00704B2F" w:rsidRDefault="00BB6C86" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Edmond Miville</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. et Mme Edmond </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Miville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="28B4DEBC" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="008743EF" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BB6C86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vinrent s’établlir à </w:t>
+              <w:t>Vinrent s’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB6C86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>établlir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB6C86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00BB6C86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prime en 1900. Grands-parents de Herménégilde Lachance de </w:t>
+              <w:t xml:space="preserve">Prime en 1900. Grands-parents de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB6C86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Herménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB6C86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lachance de </w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-</w:t>
             </w:r>
             <w:r w:rsidR="00BB6C86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prime.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DD1A731" w14:textId="77777777" w:rsidR="00BB6C86" w:rsidRDefault="00BB6C86" w:rsidP="00862868">
             <w:r>
-              <w:t>Donateur : M. et Mme Erménégilde Lapierre (</w:t>
+              <w:t xml:space="preserve">Donateur : M. et Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Erménégilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Lapierre (</w:t>
             </w:r>
             <w:r w:rsidR="00EE4123">
               <w:t>Saint-</w:t>
             </w:r>
             <w:r>
               <w:t>Prime)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F07D4EC" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A803E92" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
@@ -22687,51 +25274,65 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D25C46" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00704B2F" w:rsidRDefault="0030570E" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. Thomas Boivin et Mme Emma Vallé-Boivin</w:t>
+              <w:t xml:space="preserve">M. Thomas Boivin et Mme Emma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vallé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-Boivin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="352AA872" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="408CEE0A" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7994BA30" w14:textId="77777777" w:rsidR="00604954" w:rsidRDefault="00604954" w:rsidP="00604954">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -22857,148 +25458,171 @@
               <w:t>P99/B1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A05AC5" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="00704B2F" w:rsidRDefault="0030570E" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>M. et Mme Munger</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. et Mme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704B2F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Munger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1CC70F89" w14:textId="77777777" w:rsidR="00862868" w:rsidRPr="008743EF" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008743EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030570E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ancêtres de M. Marcel Munger de Normandin</w:t>
+              <w:t xml:space="preserve">Ancêtres de M. Marcel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0030570E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Munger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0030570E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Normandin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BABB7B0" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25B2A844" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51EDFD90" w14:textId="77777777" w:rsidR="00604954" w:rsidRDefault="00604954" w:rsidP="00604954">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00862868">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Anci</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>enne cote :</w:t>
             </w:r>
             <w:r w:rsidR="0030570E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 234</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32255461" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00862868" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D22E9A0" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="0030570E" w:rsidP="0030570E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc476139835"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc476139835"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P99/B1/8 :</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="39"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F69778B" w14:textId="77777777" w:rsidR="0030570E" w:rsidRPr="00862868" w:rsidRDefault="0030570E" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C1BCFDC" w14:textId="77777777" w:rsidR="00862868" w:rsidRDefault="00704B2F" w:rsidP="00862868">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704B2F">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -23276,79 +25900,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>enne cote :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326CFD75" w14:textId="77777777" w:rsidR="0014474F" w:rsidRPr="00A674F8" w:rsidRDefault="0014474F" w:rsidP="00543728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4819CB81" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="20A0EE27" w14:textId="77777777" w:rsidR="0014474F" w:rsidRDefault="0014474F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="58DD2349" w14:textId="77777777" w:rsidR="0014474F" w:rsidRPr="00A674F8" w:rsidRDefault="0014474F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="369F8E8C" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc476139836"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc476139836"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="856241080"/>
           <w:placeholder>
             <w:docPart w:val="BF59AA2B5E9A46568238C629E3342B19"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB4071">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00DA47FB">
         <w:t>Documents textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="222C6156" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="1B9ED6DE" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="005530D0" w:rsidRPr="00A674F8" w14:paraId="12BDD02A" w14:textId="77777777" w:rsidTr="00067ADE">
         <w:tc>
@@ -23359,152 +25983,152 @@
           </w:tcPr>
           <w:p w14:paraId="37A5C616" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DACFFBF" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc476139837"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc476139837"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1777677498"/>
                 <w:placeholder>
                   <w:docPart w:val="5CD5E2668CAF43CFA5EA88CFA31F5D07"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F33B0D">
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB4071">
               <w:t>/B</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="386376633"/>
                 <w:placeholder>
                   <w:docPart w:val="9E70E3F51E114E4EBB0CE5543881317E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A674F8">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>___</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="20DC46B6" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D918591" w14:textId="77777777" w:rsidR="005530D0" w:rsidRPr="00A674F8" w:rsidRDefault="005530D0" w:rsidP="00F33B0D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16E78F7C" w14:textId="77777777" w:rsidR="005530D0" w:rsidRDefault="005530D0" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="4C7852AD" w14:textId="77777777" w:rsidR="005C5E7F" w:rsidRDefault="005C5E7F" w:rsidP="00F33B0D"/>
     <w:p w14:paraId="3F088D64" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc476139838"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc476139838"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1327552977"/>
           <w:placeholder>
             <w:docPart w:val="811A0AEE3F204BDD931DADC6B19D95C5"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F33B0D">
             <w:t>99</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="005C5E7F">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5E7F">
         <w:t>Documents cartographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="4625074D" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00067ADE" w:rsidRPr="00A674F8" w14:paraId="0D1722A4" w14:textId="77777777" w:rsidTr="00DD3306">
         <w:tc>
           <w:tcPr>
@@ -23514,208 +26138,208 @@
           </w:tcPr>
           <w:p w14:paraId="1595E3E0" w14:textId="77777777" w:rsidR="00067ADE" w:rsidRPr="00A674F8" w:rsidRDefault="00067ADE" w:rsidP="00DD3306">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3253C61E" w14:textId="77777777" w:rsidR="00067ADE" w:rsidRPr="00A674F8" w:rsidRDefault="00067ADE" w:rsidP="00DD3306">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc476139839"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc476139839"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="352538222"/>
                 <w:placeholder>
                   <w:docPart w:val="2EC82FA2A1FD4748B2A50304049386A7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>99</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>/B</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve">2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="391401778"/>
                 <w:placeholder>
                   <w:docPart w:val="C3CDF71FF91F462C8CAF9F0FAE718F1E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A674F8">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>___</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="52E43A26" w14:textId="77777777" w:rsidR="00067ADE" w:rsidRPr="00A674F8" w:rsidRDefault="00067ADE" w:rsidP="00DD3306">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1897A810" w14:textId="77777777" w:rsidR="00067ADE" w:rsidRPr="00A674F8" w:rsidRDefault="00067ADE" w:rsidP="00DD3306">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B98A33A" w14:textId="77777777" w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidRDefault="00AB4071" w:rsidP="00F33B0D"/>
     <w:sectPr w:rsidR="00AB4071" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="48ADF76F" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FA3E21" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="52EE56AE" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C804248" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="178E3BFC" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00F33B0D">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30BB77AE" wp14:editId="22EB097B">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -23730,51 +26354,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="507B98A8" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="469FDE88" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRPr="009D2B71" w:rsidRDefault="00EE4123" w:rsidP="00F33B0D">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -23833,228 +26457,231 @@
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003D2CC1" w:rsidRPr="003D2CC1">
+        <w:r w:rsidR="0047762A" w:rsidRPr="0047762A">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E28D2C8" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00F33B0D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7F2B3884" w14:textId="77777777" w:rsidR="00EE4123" w:rsidRDefault="00EE4123" w:rsidP="00F33B0D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="183EA2B3" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F4746F" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="385C9614" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F63C21" w14:textId="77777777" w:rsidR="004D56F4" w:rsidRDefault="004D56F4" w:rsidP="00F33B0D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00396353"/>
     <w:rsid w:val="000233F0"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00067ADE"/>
     <w:rsid w:val="000774F2"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000C3450"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00141156"/>
     <w:rsid w:val="0014474F"/>
     <w:rsid w:val="001465D7"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00170C86"/>
     <w:rsid w:val="001D59CA"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E11B0"/>
     <w:rsid w:val="001E128B"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001E7640"/>
+    <w:rsid w:val="002126F4"/>
     <w:rsid w:val="00220E36"/>
     <w:rsid w:val="0022464A"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="002434C5"/>
     <w:rsid w:val="00246454"/>
     <w:rsid w:val="0024696F"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002876BB"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A58EB"/>
     <w:rsid w:val="002C04B7"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="0030570E"/>
     <w:rsid w:val="00346EB5"/>
     <w:rsid w:val="00364E08"/>
     <w:rsid w:val="00396353"/>
     <w:rsid w:val="003969AB"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C3180"/>
     <w:rsid w:val="003C6E99"/>
     <w:rsid w:val="003D2CC1"/>
     <w:rsid w:val="003E4CF3"/>
     <w:rsid w:val="003E7E4B"/>
     <w:rsid w:val="003F1D82"/>
     <w:rsid w:val="00403A02"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00447E22"/>
     <w:rsid w:val="0045642A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00474FB8"/>
+    <w:rsid w:val="0047762A"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004B29E4"/>
     <w:rsid w:val="004D56F4"/>
     <w:rsid w:val="00503A99"/>
     <w:rsid w:val="0050735E"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005207A0"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00535E51"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="0054172F"/>
     <w:rsid w:val="00543728"/>
     <w:rsid w:val="005530D0"/>
     <w:rsid w:val="005571A0"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C5E7F"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E6AF0"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F1E60"/>
     <w:rsid w:val="00604954"/>
     <w:rsid w:val="00607BB0"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="006217A5"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00630872"/>
     <w:rsid w:val="00631155"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00661DEB"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00680951"/>
     <w:rsid w:val="006945C3"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D0A45"/>
     <w:rsid w:val="006D3381"/>
     <w:rsid w:val="006F030A"/>
     <w:rsid w:val="00704B2F"/>
     <w:rsid w:val="00705469"/>
     <w:rsid w:val="00717F69"/>
     <w:rsid w:val="00753685"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007744E8"/>
     <w:rsid w:val="0079115D"/>
     <w:rsid w:val="007E5A24"/>
     <w:rsid w:val="007F6A7F"/>
     <w:rsid w:val="0081738D"/>
+    <w:rsid w:val="00835541"/>
     <w:rsid w:val="00836725"/>
     <w:rsid w:val="008379E9"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00842204"/>
     <w:rsid w:val="00845B8F"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00862868"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008743EF"/>
     <w:rsid w:val="00881775"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008936D8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="00896AC1"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D7CC9"/>
     <w:rsid w:val="008F6C82"/>
     <w:rsid w:val="0091002F"/>
     <w:rsid w:val="0092187D"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00922FFE"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="009328D1"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
@@ -24066,50 +26693,51 @@
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F2480"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A20BE7"/>
     <w:rsid w:val="00A22C4A"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A251B0"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A733D1"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A77CA6"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB4071"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AD2805"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B90BF3"/>
+    <w:rsid w:val="00B93056"/>
     <w:rsid w:val="00B93574"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB6C86"/>
     <w:rsid w:val="00BD3E16"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE2232"/>
     <w:rsid w:val="00BF1B55"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C14ACF"/>
     <w:rsid w:val="00C26FAC"/>
     <w:rsid w:val="00C30F7E"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C45A44"/>
     <w:rsid w:val="00C57708"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C815E9"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC4DE4"/>
     <w:rsid w:val="00CC59F8"/>
@@ -24158,81 +26786,81 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FD5AC6"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F82D4B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{010C4908-E5F7-4BA4-A2EC-DEC1569CAAD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24276,52 +26904,52 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24560,55 +27188,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F33B0D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
@@ -25109,67 +27732,262 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="v-button-caption">
+    <w:name w:val="v-button-caption"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00B93056"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93056"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B93056"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B93056"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="332880841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1062564383">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="648675851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1444961507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="236091226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1499423098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="507332307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="420949783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="457260108">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1186554419">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1730686057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1000811153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -25178,87 +27996,153 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="534000829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="110326674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1930384554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1503542075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1413119701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1878152326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mcsavard\Documents\Archives\Instruments%20de%20recherche%20-%20descriptions\Mod&#232;le%20Instrument%20de%20recherche%202017.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D614085032D4AC3A2006680E10083CB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B352EB2-4B06-4CE6-98D7-813078376971}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00840650" w:rsidRDefault="00840650">
           <w:pPr>
             <w:pStyle w:val="2D614085032D4AC3A2006680E10083CB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:caps/>
             </w:rPr>
@@ -27731,156 +30615,155 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D97BC19-F5D3-4EB0-9679-EC90E00A2DB3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0049562F" w:rsidRDefault="0049562F" w:rsidP="0049562F">
           <w:pPr>
             <w:pStyle w:val="C3CDF71FF91F462C8CAF9F0FAE718F1E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00840650"/>
     <w:rsid w:val="00213297"/>
     <w:rsid w:val="003503C7"/>
     <w:rsid w:val="0049562F"/>
     <w:rsid w:val="005274F1"/>
     <w:rsid w:val="007A3F35"/>
     <w:rsid w:val="00840650"/>
     <w:rsid w:val="00C3745C"/>
     <w:rsid w:val="00C93E28"/>
     <w:rsid w:val="00D805B3"/>
     <w:rsid w:val="00F13E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -28208,55 +31091,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -28574,51 +31452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D070098334A4FCC8408AF04140A60ED">
     <w:name w:val="5D070098334A4FCC8408AF04140A60ED"/>
     <w:rsid w:val="00840650"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10E8311449EE49ABB213486A4560BDE4">
     <w:name w:val="10E8311449EE49ABB213486A4560BDE4"/>
     <w:rsid w:val="00840650"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8ED2FE294FA4E9AB2315977EB77248A">
     <w:name w:val="F8ED2FE294FA4E9AB2315977EB77248A"/>
     <w:rsid w:val="00840650"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EC82FA2A1FD4748B2A50304049386A7">
     <w:name w:val="2EC82FA2A1FD4748B2A50304049386A7"/>
     <w:rsid w:val="0049562F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3CDF71FF91F462C8CAF9F0FAE718F1E">
     <w:name w:val="C3CDF71FF91F462C8CAF9F0FAE718F1E"/>
     <w:rsid w:val="0049562F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -28850,81 +31728,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3087E8F9-A845-47FD-9AB1-F3B24D6F0A4F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48270DBC-6C71-4A6C-AD41-FB81FDC67584}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>32418</Characters>
+  <Pages>39</Pages>
+  <Words>5992</Words>
+  <Characters>32957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>270</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>274</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38236</CharactersWithSpaces>
+  <CharactersWithSpaces>38872</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantale Savard</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>