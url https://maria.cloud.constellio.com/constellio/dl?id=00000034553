--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,481 +1,697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0017468F" w:rsidRPr="007168B8" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+    <w:p w14:paraId="26CB9987" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:left w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto" w:shadow="1"/>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto" w:shadow="1"/>
         </w:pBdr>
         <w:ind w:right="-4679"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P 191</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017468F" w:rsidRPr="007168B8" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+    <w:p w14:paraId="6BCD96EC" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:right="-4679"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0017468F" w:rsidRPr="007168B8" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4923D57E" w14:textId="282004EB" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:right="-4679"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FONDS JEUX DU QUÉBEC, FINALE RÉGIONALE, HIVER 1978.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 1977–1978. – </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3004" w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,01 mètre linéaire de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC2230E" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C7B995" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21277FBE" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035C642F" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C'est à la fin des années 1960 que prenait forme, dans l'esprit des principaux responsables du sport, la possibilité d'instaurer au Québec un événement de même nature que les Jeux du Canada et qui prendrait le nom de Jeux du Québec. Le succès remporté par la première édition en août 1970 dépasse les plus optimistes prévisions: plus de 100 000 participants partout au Québec ont vécu des compétitions qui leur auront indéniablement donné le goût du sport. C'est de cet engouement que naît l'idée de réaliser également un événement provincial, réunissant toutes les régions dans une ville hôtesse. Au mois d'août 1971, cette idée se concrétise alors que Rivière-du-Loup accueille la première Finale des Jeux du Québec.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7C0F7B" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546AA232" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historique de la conservation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD4111" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5815E80A" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La municipalité de Dolbeau a donné ce fonds au centre le 14 juillet 1993. Des ajouts ont été effectués quelques années plus tard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B73B0AE" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004DF661" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portée et contenu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1A1AF" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D48420" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce fonds témoigne des activités de la finale régionale des Jeux du Québec de 1978, dont les villes hôtesses étaient Dolbeau et Mistassini. Le fonds contient quelques documents administratifs concernant cette finale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DDA7C6" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567A4333" w14:textId="77777777" w:rsidR="0017468F" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:ind w:right="-4679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B70E76D" w14:textId="77777777" w:rsidR="00B93D0C" w:rsidRPr="003A3004" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAC0A68" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="0017468F">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:caps/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710BC7B3" w14:textId="32FA3E76" w:rsidR="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:caps/>
-[...259 lines deleted...]
-    <w:p w:rsidR="00B93D0C" w:rsidRPr="0017468F" w:rsidRDefault="0017468F" w:rsidP="0017468F">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCA8A99" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
       <w:pPr>
         <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
         <w:ind w:right="-4679"/>
         <w:rPr>
-          <w:lang w:val="fr-CA"/>
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00B93D0C" w:rsidRPr="0017468F">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF9239F" w14:textId="77777777" w:rsidR="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucune</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EA4AD3" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD885DE" w14:textId="061782C6" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01716AA6" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40948046" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6835A4" w14:textId="1C09C31E" w:rsidR="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD760FB" w14:textId="77777777" w:rsidR="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A6E63A" w14:textId="0D94CDE3" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6358F585" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDB0C40" w14:textId="77777777" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P190 à P194</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0006A4E4" w14:textId="2771AA2D" w:rsidR="003A3004" w:rsidRPr="003A3004" w:rsidRDefault="003A3004" w:rsidP="003A3004">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="235" w:lineRule="exact"/>
+        <w:ind w:right="-4679"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R05 E02 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003A3004" w:rsidRPr="003A3004">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="5789" w:bottom="0" w:left="1349" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B93D0C"/>
     <w:rsid w:val="0017468F"/>
+    <w:rsid w:val="003A3004"/>
     <w:rsid w:val="00B93D0C"/>
+    <w:rsid w:val="00E41A57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="23C84181"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6576125E"/>
   <w15:docId w15:val="{AB759E12-A156-491D-A9B1-95B91C74050A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:bidi="ar-SA"/>
+        <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -806,176 +1022,178 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="0017468F"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
-      <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:rsid w:val="0017468F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="0017468F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpsdetexte"/>
     <w:rsid w:val="0017468F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:qFormat/>
     <w:rsid w:val="0017468F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto" w:shadow="1"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="0017468F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1235,57 +1453,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>192</Words>
-  <Characters>1057</Characters>
+  <Words>223</Words>
+  <Characters>1227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1247</CharactersWithSpaces>
+  <CharactersWithSpaces>1448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Societe Historique</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>