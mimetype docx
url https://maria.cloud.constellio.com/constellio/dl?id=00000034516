--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,339 +2,337 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1CB25D5D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="005E78EB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Noëlla Boivin et Gaston Simard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="01B48391" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005E78EB">
         <w:t>94</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05280FCC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6CF2A87A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="343636F7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1EE76698" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2E5785EC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6EB98B1E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5F1AFCAD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="295C5F93" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="57CB655D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="30FC8E42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="63EA3BE9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2C0953DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7CE2B5D9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="20673600" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="328F74B1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="447C8A36" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="78CF0045" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="384A6249" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="18A950E1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="329090B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6F0CB989" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="56369CAD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="082585DF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="228D7A81" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="28A16D13" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="53E22CF2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="26E31EDA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="722349FD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4EDA62F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2B13D23C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3275113A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5022B835" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5F01B6CC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5FCE9F60" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="14C51BF7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="68CE9065" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="57865F56" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="59044E9E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="1548DE37" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="27819D27" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>Frédérique Fradet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="3276AB59" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="005E78EB">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t xml:space="preserve"> décembre 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="0D98486E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="261F684C" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="1DF0F843" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="4070F536" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="487BEE69" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -374,51 +372,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B72ED8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B72ED8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00B72ED8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="55760B29" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203530" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/A Organisation d’événements</w:t>
         </w:r>
         <w:r>
@@ -449,51 +447,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="2C96F5A5" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203531" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/A1 Arts et culture</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -523,51 +521,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="365A74F0" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203532" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/A1/1 : Rendez-vous des arts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -595,51 +593,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="4744E54B" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203533" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B Communication</w:t>
         </w:r>
         <w:r>
@@ -670,51 +668,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="391D3A60" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203534" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B1 Presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -744,51 +742,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="31553D55" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203535" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B1/1 : Coupures de journaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -816,51 +814,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="2E1EB228" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203536" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B2 Relations publiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -890,51 +888,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="6AA57EEC" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203537" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B2/1 : Publicité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -962,51 +960,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="6A030E21" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203538" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/B2/2 : Communiqués</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1034,51 +1032,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="1242057F" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203539" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/C Finances</w:t>
         </w:r>
         <w:r>
@@ -1109,51 +1107,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="09D99622" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203540" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/C1 Budget</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1183,51 +1181,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="7B614448" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203541" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/C1/1 : Dépenses</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1255,51 +1253,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="5D856542" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203542" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D Documents iconographiques</w:t>
         </w:r>
         <w:r>
@@ -1330,51 +1328,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="618A6C6B" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203543" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1404,51 +1402,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="166E1DBD" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203544" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D1/1 : Famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1476,51 +1474,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="19779F79" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203545" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D2 Cédéroms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -1550,51 +1548,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="1D2DA732" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203546" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D2/1 : Rendez-vous des arts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1622,51 +1620,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="7B73F284" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203547" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D2/2 : Salle de spectacle Dolbeau-Mistassini</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1694,51 +1692,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="2A2BAB7D" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203548" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D2/3 : Ancien cimetière de Mistassini</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1766,51 +1764,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
+    <w:p w14:paraId="685EA5DC" w14:textId="77777777" w:rsidR="00B72ED8" w:rsidRDefault="00B72ED8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc532203549" w:history="1">
         <w:r w:rsidRPr="00336EEF">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P94/D2/4 : Plan exposition bénéfice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1838,374 +1836,566 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="120DE5C1" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3A33E81E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc532203529"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc532203529"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="745C99EB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="005E78EB" w:rsidP="00923766">
+    <w:p w14:paraId="1F89B01A" w14:textId="7BFC6AD4" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="005E78EB" w:rsidP="00923766">
       <w:r>
         <w:t>P94 Fonds Noëlla Boivin et Gaston Simard</w:t>
       </w:r>
       <w:r w:rsidR="00EF1C7C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC365E">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BC365E" w:rsidRPr="00A561E9">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00A561E9" w:rsidRPr="00A561E9">
         <w:t>00-2009</w:t>
       </w:r>
       <w:r w:rsidR="00BC365E" w:rsidRPr="00A561E9">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00922141" w:rsidRPr="00A561E9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC365E">
         <w:t>2,4 cm</w:t>
       </w:r>
       <w:r w:rsidR="00922141">
-        <w:t xml:space="preserve"> de documents textuels. – </w:t>
+        <w:t xml:space="preserve"> de documents textuels</w:t>
+      </w:r>
+      <w:r w:rsidR="000964F4">
+        <w:t xml:space="preserve"> (dont des coupures de presse)</w:t>
+      </w:r>
+      <w:r w:rsidR="00922141">
+        <w:t>. –</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A89">
+        <w:t xml:space="preserve"> 4 cédéroms</w:t>
+      </w:r>
+      <w:r w:rsidR="00922141">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A89">
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="001D6AED">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BC365E">
         <w:t xml:space="preserve"> photographies</w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t xml:space="preserve"> numériques</w:t>
       </w:r>
+      <w:r w:rsidR="006A6A89">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00BC365E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t xml:space="preserve">2 photographies (reproductions papier). </w:t>
       </w:r>
-      <w:r w:rsidR="00BC365E">
-[...14 lines deleted...]
-      <w:r w:rsidR="00922141">
+    </w:p>
+    <w:p w14:paraId="0035A64C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="253964B6" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notice biographique</w:t>
+      </w:r>
+      <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Histoire administrative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF1C7C">
-[...39 lines deleted...]
-    <w:p w:rsidR="00922141" w:rsidRPr="00A148F0" w:rsidRDefault="00BC365E" w:rsidP="00051D13">
+    </w:p>
+    <w:p w14:paraId="25D96F50" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="21902615" w14:textId="77777777" w:rsidR="00922141" w:rsidRPr="00A148F0" w:rsidRDefault="00BC365E" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les donateurs de ce fonds sont Gaston Simard et Noëlla Boivin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="3211BB30" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="6D46E5D2" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="53EB8AC5" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="0E378D8C" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="006A6A89" w:rsidRDefault="00BC365E" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce fonds a été cédé à la Société d’histoire et de généalogie Maria-Chapdelaine par Noëlla Boivin et Gaston Simard, le 9 mars 2006, devant Lionel Chiquette, président de la Société d’histoire. Des ajouts ont été effectués le 31 janvier 2006, le 5 mai 2009 et le 29 avril 2010. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+        <w:t xml:space="preserve">Ce fonds a été cédé à la Société d’histoire et de généalogie Maria-Chapdelaine par Noëlla Boivin et Gaston Simard, le 9 mars 2006, devant Lionel Chiquette, président de la Société d’histoire. Des ajouts ont été effectués le 31 janvier 2006, le </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A89">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5 mai 2009 et le 29 avril 2010.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A89" w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A89" w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ce fonds a été cédé à la Société d’histoire et de généalogie Maria-Chapdelaine par Noëlla Boivin et Gaston Simard, le 9 mars 2006, devant Lionel Chiquette, président de la Société d’histoire. Des ajouts ont été effectués le 31 janvier 2006, le 5 mai 2009 et le 29 avril 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043DEF82" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5719F1D1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00BC365E" w:rsidP="00051D13">
+    <w:p w14:paraId="195EC37B" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="637E1661" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00BC365E" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce fonds comprend de la documentation sur les exposants du Rendez-vous des arts à Dolbeau-Mistassini ayant eu lieu au début septembre 2005 ainsi qu’un cédérom de l’événement. Il comprend aussi un cédérom de 200 photos numériques de la Salle de spectacle de Dolbeau-Mistassini prises entre le 21 août 2007 et le 14 novembre 2008, un cédérom de </w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>59 photos numériques de l’ancien cimetière de Mistassini et un dernier cédérom du plan d’une exposition bénéfice ainsi que 2 photographies (reproductions) de membres de la famille Simard.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="772D7920" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="268CC46D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="0158508F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="341731F3" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:r>
         <w:t>Le fonds est non traité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="78E4135D" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="60C7C531" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="6AE4C855" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="65E6556B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00923766">
+    <w:p w14:paraId="5067E37B" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766"/>
+    <w:p w14:paraId="3C8EB7F5" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A33F66A" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46811421" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds non-traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EE04BC" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766"/>
+    <w:p w14:paraId="26389CD4" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Variantes du titre propre :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E54682" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACECCBB" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766">
+      <w:r>
+        <w:t>Auparavant Fonds Comité Rendez-vous des Arts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A910429" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766"/>
+    <w:p w14:paraId="28599E1E" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRPr="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="006A6A89">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCE1901" w14:textId="17F4EEA5" w:rsidR="000964F4" w:rsidRPr="000964F4" w:rsidRDefault="006A6A89" w:rsidP="000964F4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R04 E02 T01</w:t>
+      </w:r>
+      <w:r w:rsidR="000964F4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000964F4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000964F4" w:rsidRPr="000964F4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte partagée avec le P95</w:t>
+      </w:r>
+      <w:r w:rsidR="000964F4">
+        <w:rPr>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4FACEB" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRPr="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="006A6A89">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A99275" w14:textId="77777777" w:rsidR="006A6A89" w:rsidRPr="006A6A89" w:rsidRDefault="006A6A89" w:rsidP="00923766"/>
+    <w:p w14:paraId="6864593C" w14:textId="77777777" w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00923766">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
+    <w:p w14:paraId="6CC03E9E" w14:textId="77777777" w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00923766"/>
+    <w:p w14:paraId="262F1BDA" w14:textId="77777777" w:rsidR="00151746" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766"/>
+    <w:p w14:paraId="784C35C3" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc532203530"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc532203530"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t>94</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t>Organisation d’événements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00151746" w:rsidRDefault="00C01ACA" w:rsidP="00DA681D">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1EB76331" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00C01ACA" w:rsidP="00DA681D">
       <w:r w:rsidRPr="00C01ACA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>– X cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00151746">
         <w:t>de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="00A561E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="7C651142" w14:textId="77777777" w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
+    <w:p w14:paraId="4C541599" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="50CD7BE7" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2215,151 +2405,151 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="76172747" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="714AD13E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="5E4A1A81" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
+    <w:p w14:paraId="5BE79EC1" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5FC22E6C" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="377BDD0C" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc532203531"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc532203531"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002B332E">
         <w:t>94</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="002B332E">
         <w:t>Arts et culture</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="25DBD9D9" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="7E410E0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="20C52014" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2369,204 +2559,200 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="456C75CF" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="16F298F9" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="6CF0582B" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00151746" w:rsidP="00B321DF">
+          <w:p w14:paraId="5B735EE2" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00151746" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc532203532"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc532203532"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002B332E">
               <w:t>94</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A561E9">
               <w:t>Rendez-vous des arts</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
+          <w:p w14:paraId="740BE847" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2004-2005. </w:t>
+              <w:t xml:space="preserve">– 2004-2005. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00151746"/>
-          <w:p w:rsidR="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
+          <w:p w14:paraId="07DAE661" w14:textId="77777777" w:rsidR="00A561E9" w:rsidRDefault="00A561E9" w:rsidP="00151746"/>
+          <w:p w14:paraId="73C4D101" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
             <w:r>
               <w:t>Portfolios d’artistes et artisans</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A561E9" w:rsidRPr="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
+          <w:p w14:paraId="6093154A" w14:textId="77777777" w:rsidR="00A561E9" w:rsidRPr="00151746" w:rsidRDefault="00A561E9" w:rsidP="00151746">
             <w:r>
               <w:t>Conception de l’événement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="05A49087" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
+          <w:p w14:paraId="154939F3" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="3540EDE1" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="73E33FD4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="70148AC5" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5F1C90FD" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc532203533"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc532203533"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Communication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002B332E" w:rsidRDefault="00C01ACA" w:rsidP="002B332E">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="65F329A0" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="00C01ACA" w:rsidP="002B332E">
       <w:r w:rsidRPr="00C01ACA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>– X cm</w:t>
       </w:r>
       <w:r w:rsidR="002B332E">
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="3C90D8A9" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="1BD496B3" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="45A6198F" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2576,154 +2762,154 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="102F5633" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="030A8E70" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="47072319" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="77DA49B4" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="0C4A6426" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="1CF0ACB2" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc532203534"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc532203534"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="581DE68E" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="0E22B0C7" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="63E477F1" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2733,197 +2919,193 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="4EDA347D" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w14:paraId="688E640E" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="241C7462" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="72A98653" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc532203535"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc532203535"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Coupures de journaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="6C931D3A" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:r>
               <w:t xml:space="preserve">– 2004-2005. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409"/>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="62D53CAB" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409"/>
+          <w:p w14:paraId="29855D0A" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Construction de la salle de spectacles</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="7C4F1834" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Rendez-vous des arts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="01607F5A" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="6E0247EE" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="39A1565C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="7D7AE920" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc532203536"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc532203536"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
-        <w:t>B</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Relations publiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="6F4E6B6E" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="2E7C5013" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00AB6798" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+    <w:p w14:paraId="7218BF24" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2933,253 +3115,236 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
+    <w:p w14:paraId="3A69CAE7" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="002B332E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w14:paraId="7C8C141F" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="0799DF75" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="351E2F52" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc532203537"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc532203537"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
-              <w:t>B</w:t>
-[...2 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Publicité</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="620A2FE2" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="3BDBDBCD" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="002B332E" w:rsidRPr="00A674F8" w14:paraId="501B73D9" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="24ECE27F" w14:textId="77777777" w:rsidR="002B332E" w:rsidRPr="00A674F8" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E">
+          <w:p w14:paraId="2EB9F815" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="002B332E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc532203538"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc532203538"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Communiqués</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
-          <w:p w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
+          <w:p w14:paraId="2F6EFE38" w14:textId="77777777" w:rsidR="002B332E" w:rsidRDefault="002B332E" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="002B332E"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="48382CF0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="002B332E"/>
+    <w:p w14:paraId="2E20DC9D" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="3DBC3C51" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc532203539"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc532203539"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Finances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="7962BBA0" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:r w:rsidRPr="00C01ACA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> cm</w:t>
+        <w:t>– X cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="5BC4DEE9" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="2AA87F2A" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="1D234507" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3189,154 +3354,154 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="6D1BDE0E" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="6122A7FC" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="099353C7" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="7401BBFA" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="019558FD" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="59839C6E" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc532203540"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc532203540"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="008530E2">
         <w:t>Budget</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2914FC7C" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="2526DBCB" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00AB6798" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
+    <w:p w14:paraId="5ECABDCE" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3346,175 +3511,174 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
+    <w:p w14:paraId="22E0777B" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00C01ACA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w14:paraId="0BA85BD0" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
+          <w:p w14:paraId="185475E3" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
+          <w:p w14:paraId="7B3B54E3" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc532203541"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc532203541"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="008530E2">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008530E2">
               <w:t>Dépenses</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
-          <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
+          <w:p w14:paraId="2E3476FC" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
+          <w:p w14:paraId="2DC57864" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRPr="00A674F8" w:rsidRDefault="00C01ACA" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="002B332E"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="54D6F8FA" w14:textId="77777777" w:rsidR="00C01ACA" w:rsidRDefault="00C01ACA" w:rsidP="002B332E"/>
+    <w:p w14:paraId="561A746C" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="002B332E"/>
+    <w:p w14:paraId="4FF138C3" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc532203542"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc532203542"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>D Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="741B6F66" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:r w:rsidRPr="00C01ACA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>– X cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="5B8D7EBC" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="5E43D4AD" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="6B42DDA4" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3524,155 +3688,154 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="7F3DD2E3" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="01D0477A" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2E52D449" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="3AA6BA81" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="294DCA5F" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="28595A62" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc532203543"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc532203543"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="06ED1A1A" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="510F0946" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00AB6798" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
+    <w:p w14:paraId="48E39440" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3682,183 +3845,173 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
+    <w:p w14:paraId="5DBB4293" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00DA1D78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w14:paraId="65145392" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
+          <w:p w14:paraId="73F5EDBF" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
+          <w:p w14:paraId="3CAEAB41" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc532203544"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc532203544"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00240024">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00240024">
               <w:t>Famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
-          <w:p w:rsidR="00F73118" w:rsidRPr="00240024" w:rsidRDefault="00F73118" w:rsidP="00F73118">
+          <w:p w14:paraId="13ECA1A0" w14:textId="77777777" w:rsidR="00F73118" w:rsidRPr="00240024" w:rsidRDefault="00F73118" w:rsidP="00F73118">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> photographies.</w:t>
+              <w:t>– 2 photographies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
+          <w:p w14:paraId="780135C3" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
+          <w:p w14:paraId="61787459" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRPr="00A674F8" w:rsidRDefault="00DA1D78" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="002B332E"/>
-    <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024">
+    <w:p w14:paraId="57D6EEB1" w14:textId="77777777" w:rsidR="00DA1D78" w:rsidRDefault="00DA1D78" w:rsidP="002B332E"/>
+    <w:p w14:paraId="6B8FD04B" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc532203545"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc532203545"/>
       <w:r>
         <w:t>P94</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
-        <w:t>D</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>D2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Cédéroms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00240024" w:rsidRPr="00AB6798" w:rsidRDefault="00240024" w:rsidP="00240024">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="0736BED7" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024"/>
+    <w:p w14:paraId="5A43FFAB" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00AB6798" w:rsidRDefault="00240024" w:rsidP="00240024">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024">
+    <w:p w14:paraId="7DB41A7C" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3868,463 +4021,426 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024"/>
+    <w:p w14:paraId="0168FF50" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00240024"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w14:paraId="1AB605DD" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="341741B5" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="7B408595" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc532203546"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc532203546"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
-              <w:t>D</w:t>
-[...2 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Rendez-vous des arts</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="75519FBF" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...2 lines deleted...]
-              <w:t>2005. – 162 photographies numériques.</w:t>
+              <w:t>– 2005. – 162 photographies numériques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="576A594C" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="25F09CA4" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w14:paraId="7413DA7B" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="540BB14C" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="5F9D8B6C" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc532203547"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc532203547"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Salle de spectacle Dolbeau-Mistassini</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="39FA8DC5" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:r>
-              <w:t>– 200</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> photographies numériques.</w:t>
+              <w:t>– 2007-2008. – 200 photographies numériques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="5C1D88BE" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="00240024" w:rsidRPr="00A674F8" w14:paraId="48A28A1F" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
+          <w:p w14:paraId="38B18B62" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="0E3CFB42" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc532203548"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc532203548"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Ancien cimetière de Mistassini</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="547FBF7C" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> photographies numériques.</w:t>
+              <w:t>– 1900-1928. – 59 photographies numériques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
+          <w:p w14:paraId="43E1CDD7" w14:textId="77777777" w:rsidR="00240024" w:rsidRDefault="00240024" w:rsidP="00240024">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C35B1" w:rsidRPr="00A674F8" w:rsidTr="00CE0409">
+      <w:tr w:rsidR="006C35B1" w:rsidRPr="00A674F8" w14:paraId="3FF76F13" w14:textId="77777777" w:rsidTr="00CE0409">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="006C35B1" w:rsidRPr="00A674F8" w:rsidRDefault="006C35B1" w:rsidP="00CE0409">
+          <w:p w14:paraId="1E999903" w14:textId="77777777" w:rsidR="006C35B1" w:rsidRPr="00A674F8" w:rsidRDefault="006C35B1" w:rsidP="00CE0409">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006C35B1" w:rsidRDefault="006C35B1" w:rsidP="006C35B1">
+          <w:p w14:paraId="058FC217" w14:textId="77777777" w:rsidR="006C35B1" w:rsidRDefault="006C35B1" w:rsidP="006C35B1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc532203549"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc532203549"/>
             <w:r>
               <w:t>P94</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Plan exposition bénéfice</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
-          <w:p w:rsidR="006C35B1" w:rsidRPr="00240024" w:rsidRDefault="006C35B1" w:rsidP="006C35B1">
+          <w:p w14:paraId="77159018" w14:textId="77777777" w:rsidR="006C35B1" w:rsidRPr="00240024" w:rsidRDefault="006C35B1" w:rsidP="006C35B1">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...2 lines deleted...]
-              <w:t>1 fichier numérique.</w:t>
+              <w:t>– 1 fichier numérique.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C35B1" w:rsidRDefault="006C35B1" w:rsidP="00240024">
+          <w:p w14:paraId="1145DB36" w14:textId="77777777" w:rsidR="006C35B1" w:rsidRDefault="006C35B1" w:rsidP="00240024">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="002B332E"/>
+    <w:p w14:paraId="126CF82F" w14:textId="77777777" w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidRDefault="00240024" w:rsidP="002B332E"/>
     <w:sectPr w:rsidR="00240024" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00852D64" w:rsidRDefault="00852D64" w:rsidP="00923766">
+    <w:p w14:paraId="2B375501" w14:textId="77777777" w:rsidR="00BA4741" w:rsidRDefault="00BA4741" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00852D64" w:rsidRDefault="00852D64" w:rsidP="00923766">
+    <w:p w14:paraId="0D1ABAEF" w14:textId="77777777" w:rsidR="00BA4741" w:rsidRDefault="00BA4741" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59967B8B" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053C6265" wp14:editId="78977509">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -4349,124 +4465,124 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="005E78EB" w:rsidP="00923766">
+  <w:p w14:paraId="7D0E7396" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="005E78EB" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P94 Fonds Noëlla Boivin et Gaston Simard</w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
+    <w:r w:rsidR="002F74FD" w:rsidRPr="002F74FD">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="2E753781" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00852D64" w:rsidRDefault="00852D64" w:rsidP="00923766">
+    <w:p w14:paraId="5AB7E9DA" w14:textId="77777777" w:rsidR="00BA4741" w:rsidRDefault="00BA4741" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00852D64" w:rsidRDefault="00852D64" w:rsidP="00923766">
+    <w:p w14:paraId="167B1907" w14:textId="77777777" w:rsidR="00BA4741" w:rsidRDefault="00BA4741" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E87AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7952DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4940,305 +5056,312 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="10106404">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1709834640">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="444547015">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1879463212">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1758476459">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000259D7"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00051D13"/>
     <w:rsid w:val="000535C5"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="00077E25"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000921BF"/>
+    <w:rsid w:val="000964F4"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00151746"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="0017474B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D6AED"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F3450"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00240024"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002B332E"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D3BB5"/>
     <w:rsid w:val="002D6485"/>
+    <w:rsid w:val="002F74FD"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E78EB"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="006A6A89"/>
     <w:rsid w:val="006C35B1"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00852D64"/>
     <w:rsid w:val="008530E2"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008944A7"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922141"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
+    <w:rsid w:val="009F0D0A"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A561E9"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD2BC9"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B72ED8"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
+    <w:rsid w:val="00BA4741"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC365E"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD2059"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C01ACA"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C46A01"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
+    <w:rsid w:val="00D209C6"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA1D78"/>
     <w:rsid w:val="00DA681D"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E23FB9"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EF1C7C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F73118"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="22B4AAFB"/>
+  <w14:docId w14:val="5981409A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5282,51 +5405,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5570,50 +5693,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -6095,76 +6219,102 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E23FB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A6A89"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A6A89"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6211,50 +6361,243 @@
     </w:div>
     <w:div w:id="500968089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="508787903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1240209891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1208448610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="703747563">
+                  <w:marLeft w:val="-660"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1787196305">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="552231312">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1843859675">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1390835399">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1618872573">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1743285310">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1748185498">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                        <w:div w:id="886144385">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1565724144">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="969432363">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -6495,72 +6838,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4591</Characters>
+  <Pages>7</Pages>
+  <Words>894</Words>
+  <Characters>4945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>380</Lines>
+  <Paragraphs>194</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5415</CharactersWithSpaces>
+  <CharactersWithSpaces>5645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>