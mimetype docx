--- v0 (2025-10-05)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="0DEAFC78" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Famille Mario Pelchat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="3DB6C8E4" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t>180</w:t>
       </w:r>
@@ -368,1575 +368,1575 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43876154" w14:textId="5EBDF94B" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="43876154" w14:textId="5EBDF94B" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263816" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/A Documents administratifs</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263816 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BADA603" w14:textId="61F9C0C1" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="3BADA603" w14:textId="61F9C0C1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263817" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1 </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263817 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FC69A68" w14:textId="1F68E05D" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="0FC69A68" w14:textId="1F68E05D" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263818" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263818 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="511E4F0A" w14:textId="72C505D2" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="511E4F0A" w14:textId="72C505D2" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263819" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12CB0282" w14:textId="3FBAEA80" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="12CB0282" w14:textId="3FBAEA80" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263820" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/3 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263820 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="112C00D5" w14:textId="1349B214" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="112C00D5" w14:textId="1349B214" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263821" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2 </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263821 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6028A96B" w14:textId="2884E540" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="6028A96B" w14:textId="2884E540" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263822" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263822 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12F85700" w14:textId="38F1EB38" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="12F85700" w14:textId="38F1EB38" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263823" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263823 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C2E4868" w14:textId="51422E3C" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="5C2E4868" w14:textId="51422E3C" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263824" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263824 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="769C9A77" w14:textId="65CB5E54" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="769C9A77" w14:textId="65CB5E54" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263825" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263825 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70DEBB84" w14:textId="739409B6" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="70DEBB84" w14:textId="739409B6" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263826" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263826 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BCCB38F" w14:textId="5FDF9B2A" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="2BCCB38F" w14:textId="5FDF9B2A" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263827" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B2</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263827 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6711517C" w14:textId="4D5AC4E4" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="6711517C" w14:textId="4D5AC4E4" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263828" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263828 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E6FE867" w14:textId="4826E9B5" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="1E6FE867" w14:textId="4826E9B5" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263829" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263829 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46336F8A" w14:textId="11AA14F1" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="46336F8A" w14:textId="11AA14F1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263830" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263830 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E4ADCD8" w14:textId="2EC3C18D" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="3E4ADCD8" w14:textId="2EC3C18D" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263831" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C1 Enregistrements sonores</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263831 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="590730E5" w14:textId="2D8D2275" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="590730E5" w14:textId="2D8D2275" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263832" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C1/1 : Cassette audio</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263832 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03EBA6A6" w14:textId="796B794E" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="03EBA6A6" w14:textId="796B794E" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263833" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263833 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0264DF89" w14:textId="44214218" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="0264DF89" w14:textId="44214218" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263834" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C2 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263834 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72E04B35" w14:textId="372AB505" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="72E04B35" w14:textId="372AB505" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263835" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263835 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21B21231" w14:textId="06B3FAC1" w:rsidR="00670942" w:rsidRDefault="004425DB">
+    <w:p w14:paraId="21B21231" w14:textId="06B3FAC1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263836" w:history="1">
-        <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
+        <w:r w:rsidRPr="00DC7671">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263836 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00670942">
-[...5 lines deleted...]
-        <w:r w:rsidR="00670942">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00670942">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="4AF04CB1" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc80263815"/>
       <w:r w:rsidRPr="00A674F8">
@@ -1982,152 +1982,174 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A10004">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>cassettes audio. – 3</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>disques 33 tours. – 1 disque 45 tours. – 1 cassette vidéo. – [...] photographies. – 3</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>affiches géantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC3E285" w14:textId="4ED5D08C" w:rsidR="00670942" w:rsidRDefault="00670942" w:rsidP="00923766"/>
-    <w:p w14:paraId="7BAE6897" w14:textId="2D37BA50" w:rsidR="00670942" w:rsidRPr="00A674F8" w:rsidRDefault="00670942" w:rsidP="00923766">
-[...6 lines deleted...]
-        <w:t>,5 cm de documents textuels; coupures de presse, 35,6 x 27,9 cm ou 38,1 x 27,9 cm (</w:t>
+    <w:p w14:paraId="7BAE6897" w14:textId="2D37BA50" w:rsidR="00670942" w:rsidRDefault="00670942" w:rsidP="00923766">
+      <w:r>
+        <w:t>Ajouts 2021 : - 1990-1994 (à réviser). – 7,5 cm de documents textuels; coupures de presse, 35,6 x 27,9 cm ou 38,1 x 27,9 cm (</w:t>
       </w:r>
       <w:r w:rsidR="00BE5DC5">
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r>
         <w:t>livrets</w:t>
       </w:r>
       <w:r w:rsidR="00BE5DC5">
         <w:t xml:space="preserve"> de scrapbooking</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3535B5D6" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00923766"/>
+    <w:p w14:paraId="7C3070A5" w14:textId="688D9A4C" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2026 : – [197-] à 2008. – 61 photographies (dont 16 photocopies). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="62B94053" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="377D9FB2" w14:textId="7CA6B9FB" w:rsidR="00AB6798" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:r w:rsidRPr="00941F8A">
-        <w:t>Chanteur né le 1er février 1964 à Dolbeau-Mistassini, fils de Réal et Raymonde Gagnon,</w:t>
+        <w:t>Chanteur né le 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00713F64">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941F8A">
+        <w:t xml:space="preserve"> février 1964 à Dolbeau-Mistassini, fils de Réal et Raymonde Gagnon,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>Mario Pelchat commence sa carrière dès son jeune âge en compagnie de sa sœur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>aînée Johanne. Après le décès de celle-ci d’un cancer le 18 décembre 1979, il continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>sa carrière en solo et connaîtra un succès international.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2339DD07" w14:textId="77777777" w:rsidR="00941F8A" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766"/>
     <w:p w14:paraId="3F444068" w14:textId="3867AEB9" w:rsidR="00941F8A" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="026AAA93" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00941F8A" w:rsidP="00923766">
+    <w:p w14:paraId="5F30CBE1" w14:textId="026AAA93" w:rsidR="00561EAD" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:r w:rsidRPr="00941F8A">
         <w:t>Ce fonds a été acquis à la Société d’histoire et de généalogie de Dolbeau, don de Mme</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>Raymonde Pelchat le 5 mars 1991. Des ajouts ont été apportés en mai 2001, 2002 et</w:t>
       </w:r>
       <w:r w:rsidR="005A6E8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>2005. Un petit ajout a été fait en 2009.</w:t>
       </w:r>
       <w:r w:rsidR="005A6E8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A6E8B" w:rsidRPr="005A6E8B">
         <w:t>Des articles de presse ont été ajoutés en août 2021. Ceux-ci étaient auparavant conservés dans la collection P40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1689218B" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00923766"/>
+    <w:p w14:paraId="0040E150" w14:textId="5591CD16" w:rsidR="00713F64" w:rsidRPr="0045758A" w:rsidRDefault="00713F64" w:rsidP="00923766">
+      <w:r>
+        <w:t>Mme Jacinthe Pelchat, tante de Mario Pelchat, a déposé par erreur des photographies et avis de décès à la vente de livres usagés de la Société d’histoire</w:t>
+      </w:r>
+      <w:r w:rsidR="004864D6">
+        <w:t xml:space="preserve"> en mars 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ayant été contactée, elle accepte d’ouvrir un fonds d’archives à son nom, le P474, et de faire don de l’un des albums référant à Mario Pelchat dans le fonds de son neveu, le présent fonds P180. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="1977542D" w:rsidR="00AB6798" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:r w:rsidRPr="00941F8A">
@@ -2254,75 +2276,266 @@
         <w:t>Documents audiovisuels #15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5750DF93" w14:textId="77777777" w:rsidR="00160FEC" w:rsidRDefault="00160FEC" w:rsidP="00160FEC">
       <w:r w:rsidRPr="00160FEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R08 E08 T04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6112FBDF" w14:textId="2EB7C66A" w:rsidR="00160FEC" w:rsidRDefault="00160FEC" w:rsidP="00160FEC"/>
     <w:p w14:paraId="3055854F" w14:textId="77777777" w:rsidR="00160FEC" w:rsidRDefault="00160FEC" w:rsidP="00160FEC">
       <w:r>
         <w:t>Boîte multiple #1 (grand format)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="5BE805BC" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00160FEC" w:rsidP="00160FEC">
       <w:r w:rsidRPr="00160FEC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R00 E01 T01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="34839186" w14:textId="4B25C6AB" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contenu des boîtes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09903D" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="00923766"/>
+    <w:p w14:paraId="011FA2D3" w14:textId="6BDC430A" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B619B2" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>Partitions (16 p.), 1 carnet, 1 carte et 7 pages (fan club), 1 photographie, 3 affiches, 1 billet, 2 dépliants, 2 livres, 2 cadres photo, 4 vinyles, biographie (2 documents), 2 pochettes d’album (photocopies), 4 brochures, 28 articles de presse, 31 revues (1982 à 1993).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26049F7A" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="76CB9A93" w14:textId="7C04D58F" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF5F122" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>37 revues (1994 à 2001).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2530AFBF" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="539D805E" w14:textId="6081C3C3" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C526CD7" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>3 chandails.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61265403" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="2A48EB07" w14:textId="6D3FF092" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boîte 4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6D31C0" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>2 bouteilles de parfum, 2 médaillons, 1 épinglette.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1A7428" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t xml:space="preserve">Album-photos, don de Jacinthe Pelchat : [197-] à 2008. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCFD2DA" w14:textId="43E70177" w:rsidR="004864D6" w:rsidRPr="00A674F8" w:rsidRDefault="004864D6" w:rsidP="00923766"/>
+    <w:p w14:paraId="453AF310" w14:textId="48FCFDFC" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018B7B91" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>8 cahiers de scrapbooking comprenant des coupures de presse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F10197A" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="46A00251" w14:textId="2CA88A95" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte audiovisuel no 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0385B7A5" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>X documents audiovisuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE2DCBB" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="2C8080F2" w14:textId="58D94E65" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte hors format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DF7E0F" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t xml:space="preserve">1 photographie grande taille. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F3DD7E" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
+    <w:p w14:paraId="64C49299" w14:textId="23A1517C" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>À part (sans contenant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75730F20" w14:textId="7EBFBEE3" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>3 affiches géantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="5A1828A6" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+      <w:r>
+        <w:t>1 cadre (reproduction) dans le bureau des employés.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="0774038A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc80263816"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc80263816"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2419,109 +2632,109 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="78123C99" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc80263817"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc80263817"/>
       <w:r>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Texte21"/>
+      <w:bookmarkStart w:id="3" w:name="Texte21"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2586,195 +2799,193 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="7A32DDE8" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc80263818"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc80263818"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte20"/>
+            <w:bookmarkStart w:id="5" w:name="Texte20"/>
             <w:r w:rsidR="00AB6798">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="1C0989E5" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc80263819"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc80263819"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte19"/>
+            <w:bookmarkStart w:id="7" w:name="Texte19"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -2799,127 +3010,126 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="3AB0D414" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00941F8A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc80263820"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc80263820"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texte18"/>
+            <w:bookmarkStart w:id="9" w:name="Texte18"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -2944,133 +3154,129 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00713F64"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="15D95833" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc80263821"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc80263821"/>
       <w:r>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Texte17"/>
+      <w:bookmarkStart w:id="11" w:name="Texte17"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -3141,86 +3347,85 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="402CB959" w:rsidR="00561EAD" w:rsidRDefault="00941F8A" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc80263822"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc80263822"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Texte16"/>
+            <w:bookmarkStart w:id="13" w:name="Texte16"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -3245,128 +3450,127 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="469CACD1" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc80263823"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc80263823"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Texte11"/>
+            <w:bookmarkStart w:id="15" w:name="Texte11"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -3391,99 +3595,99 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="7B6E1B27" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc80263824"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc80263824"/>
       <w:r>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3534,111 +3738,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Texte22"/>
+      <w:bookmarkStart w:id="17" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="144EE5E2" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc80263825"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc80263825"/>
       <w:r>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3703,247 +3907,241 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="6F462891" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc80263826"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc80263826"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Texte13"/>
+            <w:bookmarkStart w:id="20" w:name="Texte13"/>
             <w:r w:rsidR="00AB6798">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00713F64"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="1D7900C5" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc80263827"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc80263827"/>
       <w:r>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="69E871D4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="390413D7" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc80263828"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc80263828"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Texte14"/>
+            <w:bookmarkStart w:id="23" w:name="Texte14"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -3968,142 +4166,141 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="1AA717C0" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00941F8A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc80263829"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc80263829"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Texte15"/>
+            <w:bookmarkStart w:id="25" w:name="Texte15"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -4128,108 +4325,288 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="6538AF6C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AAEBA45" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C2CC275" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="305875E6" w14:textId="77777777" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="1CC068EB" w14:textId="182B36A6" w:rsidR="00696AE2" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P180/B Album de Jacinthe Pelchat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110D3405" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-567" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="7801"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00713F64" w:rsidRPr="00A674F8" w14:paraId="76E5095A" w14:textId="77777777" w:rsidTr="00924CD1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47EA4939" w14:textId="7760F06C" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00924CD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004864D6">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R05-E01-T05</w:t>
+            </w:r>
+            <w:r w:rsidR="004864D6" w:rsidRPr="004864D6">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (à valider)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD8693C" w14:textId="48B9B57E" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00924CD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boîte </w:t>
+            </w:r>
+            <w:r w:rsidR="004864D6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB2C7C8" w14:textId="55B5A94F" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P180</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>B2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713F64">
+              <w:t xml:space="preserve">/? : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713F64">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Album de Jacinthe Pelchat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161FF6A9" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:r>
+              <w:t xml:space="preserve">– [197-] à 2008. – 61 photographies (dont 16 photocopies). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634661B9" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64"/>
+          <w:p w14:paraId="7D5EBCC4" w14:textId="6046D1F3" w:rsidR="00713F64" w:rsidRPr="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Portée et contenu :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1FD61E" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:r>
+              <w:t xml:space="preserve">Album photos cédé par Mme Jacinthe Pelchat, une tante de Mario Pelchat, sœur du père de Mario, en mars 2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4666038E" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64"/>
+          <w:p w14:paraId="28879942" w14:textId="0DE46ABE" w:rsidR="00713F64" w:rsidRPr="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713F64">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A34370" w14:textId="2600AA43" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64">
+            <w:r>
+              <w:t>Boîte 4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AC1EA1" w14:textId="7849103B" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00924CD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales et copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA72D60" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00924CD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E84C777" w14:textId="77777777" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00924CD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D2998D0" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00713F64"/>
+    <w:p w14:paraId="5BD24E57" w14:textId="77777777" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00696AE2"/>
     <w:p w14:paraId="402DDF1A" w14:textId="46276856" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc80263830"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc80263830"/>
       <w:r>
         <w:t>P180/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3AD4C74E" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="0FEED388" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00AB6798" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5835B3DD" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4313,61 +4690,61 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD09BBA" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="4FF2E63E" w14:textId="50BBDE8A" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc80263831"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc80263831"/>
       <w:r>
         <w:t>P180/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3477B0CA" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="6EC60E2C" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00AB6798" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1A9131" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4432,106 +4809,104 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45BEACE0" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EFAE438" w14:textId="52553610" w:rsidR="00D253BD" w:rsidRPr="00B321DF" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc80263832"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc80263832"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Cassette audio</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="3A11FFD3" w14:textId="2A07ED2A" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D222693" w14:textId="594D4ACE" w:rsidR="00D253BD" w:rsidRDefault="00DD42C8" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P180/C1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E09BD73" w14:textId="2FB68642" w:rsidR="00DD42C8" w:rsidRDefault="00DD42C8" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD42C8">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spectacle castel, Johanne et Mario</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="273E83EB" w14:textId="7C5ADA1C" w:rsidR="00B96FE3" w:rsidRDefault="00B96FE3" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B96FE3">
               <w:rPr>
                 <w:b/>
@@ -5247,66 +5622,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D253BD" w:rsidRPr="00A674F8" w14:paraId="531BFAB2" w14:textId="77777777" w:rsidTr="00EB4ADA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="439FA95C" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F310929" w14:textId="456798D8" w:rsidR="00D253BD" w:rsidRPr="00B321DF" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc80263833"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc80263833"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5321,177 +5694,171 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="77394275" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AB7772A" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B637F6B" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D253BD" w:rsidRPr="00A674F8" w14:paraId="1FF967B3" w14:textId="77777777" w:rsidTr="00EB4ADA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F3E8596" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C97A09C" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BD7F2AA" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3BD7F2AA" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00713F64"/>
     <w:p w14:paraId="66854670" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="21EC18FF" w14:textId="3F761F72" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc80263834"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc80263834"/>
       <w:r>
         <w:t>P180/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="7987AE19" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D253BD" w:rsidRPr="00A674F8" w14:paraId="0D143488" w14:textId="77777777" w:rsidTr="00EB4ADA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652EEF83" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54A76D4C" w14:textId="0E9C0A1A" w:rsidR="00D253BD" w:rsidRPr="00B321DF" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc80263835"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc80263835"/>
             <w:r>
               <w:t>P180</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5543,51 +5910,51 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3618EE5A" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="757CC231" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E32C74A" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
@@ -5596,57 +5963,56 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D253BD" w:rsidRPr="00A674F8" w14:paraId="2EA81E7C" w14:textId="77777777" w:rsidTr="00EB4ADA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5B30064B" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6E509F" w14:textId="08684484" w:rsidR="00D253BD" w:rsidRPr="00B321DF" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc80263836"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc80263836"/>
             <w:r>
               <w:t>P180/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -5692,155 +6058,155 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F17DAC0" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212FBC50" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F580442" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00EB4ADA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02A651F8" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="41A33F2E" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="2EBBA85F" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CE750B2" w14:textId="77777777" w:rsidR="004425DB" w:rsidRDefault="004425DB" w:rsidP="00923766">
+    <w:p w14:paraId="2A106A1C" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="694ADB5E" w14:textId="77777777" w:rsidR="004425DB" w:rsidRDefault="004425DB" w:rsidP="00923766">
+    <w:p w14:paraId="2F2F68AC" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5950,154 +6316,159 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04C90469" w14:textId="77777777" w:rsidR="004425DB" w:rsidRDefault="004425DB" w:rsidP="00923766">
+    <w:p w14:paraId="11A43D42" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="551C8104" w14:textId="77777777" w:rsidR="004425DB" w:rsidRDefault="004425DB" w:rsidP="00923766">
+    <w:p w14:paraId="6B666C0D" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
+    <w:rsid w:val="00135B25"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00160FEC"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="00375CFF"/>
+    <w:rsid w:val="0039248E"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004425DB"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
+    <w:rsid w:val="004864D6"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005A6E8B"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00604309"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670942"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00685C68"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D4CC1"/>
+    <w:rsid w:val="00713F64"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00941F8A"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C00D1"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A10004"/>
@@ -6120,125 +6491,126 @@
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B96FE3"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE5DC5"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CA5FBA"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
+    <w:rsid w:val="00CF1802"/>
     <w:rsid w:val="00CF2BD0"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D253BD"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D334A8"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD42C8"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6570,55 +6942,56 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00923766"/>
+    <w:rsid w:val="00713F64"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -7110,51 +7483,51 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="355236856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7743,69 +8116,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>961</Words>
-  <Characters>5289</Characters>
+  <Words>1285</Words>
+  <Characters>6466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>497</Lines>
+  <Paragraphs>267</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6238</CharactersWithSpaces>
+  <CharactersWithSpaces>7484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>