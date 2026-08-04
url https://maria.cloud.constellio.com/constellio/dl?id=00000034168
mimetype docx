--- v1 (2026-04-27)
+++ v2 (2026-08-04)
@@ -280,84 +280,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBAFCF6" w14:textId="40EF6D67" w:rsidR="00670942" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc80263815" w:history="1">
         <w:r w:rsidR="00670942" w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00670942">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263815 \h </w:instrText>
         </w:r>
@@ -388,51 +387,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43876154" w14:textId="5EBDF94B" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263816" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263816 \h </w:instrText>
         </w:r>
@@ -462,51 +461,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BADA603" w14:textId="61F9C0C1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263817" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263817 \h </w:instrText>
         </w:r>
@@ -534,51 +533,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FC69A68" w14:textId="1F68E05D" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263818" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263818 \h </w:instrText>
         </w:r>
@@ -606,51 +605,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="511E4F0A" w14:textId="72C505D2" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263819" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263819 \h </w:instrText>
         </w:r>
@@ -678,51 +677,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12CB0282" w14:textId="3FBAEA80" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263820" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263820 \h </w:instrText>
         </w:r>
@@ -752,51 +751,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="112C00D5" w14:textId="1349B214" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263821" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263821 \h </w:instrText>
         </w:r>
@@ -824,51 +823,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6028A96B" w14:textId="2884E540" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263822" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263822 \h </w:instrText>
         </w:r>
@@ -896,51 +895,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12F85700" w14:textId="38F1EB38" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263823" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/A2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263823 \h </w:instrText>
         </w:r>
@@ -971,51 +970,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C2E4868" w14:textId="51422E3C" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263824" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263824 \h </w:instrText>
         </w:r>
@@ -1045,51 +1044,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="769C9A77" w14:textId="65CB5E54" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263825" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263825 \h </w:instrText>
         </w:r>
@@ -1117,51 +1116,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70DEBB84" w14:textId="739409B6" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263826" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263826 \h </w:instrText>
         </w:r>
@@ -1191,51 +1190,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BCCB38F" w14:textId="5FDF9B2A" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263827" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263827 \h </w:instrText>
         </w:r>
@@ -1263,51 +1262,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6711517C" w14:textId="4D5AC4E4" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263828" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263828 \h </w:instrText>
         </w:r>
@@ -1335,51 +1334,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E6FE867" w14:textId="4826E9B5" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263829" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/B2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263829 \h </w:instrText>
         </w:r>
@@ -1410,51 +1409,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46336F8A" w14:textId="11AA14F1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263830" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263830 \h </w:instrText>
         </w:r>
@@ -1484,51 +1483,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E4ADCD8" w14:textId="2EC3C18D" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263831" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263831 \h </w:instrText>
         </w:r>
@@ -1556,51 +1555,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="590730E5" w14:textId="2D8D2275" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263832" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C1/1 : Cassette audio</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263832 \h </w:instrText>
         </w:r>
@@ -1628,51 +1627,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03EBA6A6" w14:textId="796B794E" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263833" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263833 \h </w:instrText>
         </w:r>
@@ -1702,51 +1701,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0264DF89" w14:textId="44214218" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263834" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P180/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263834 \h </w:instrText>
         </w:r>
@@ -1774,51 +1773,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72E04B35" w14:textId="372AB505" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263835" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263835 \h </w:instrText>
         </w:r>
@@ -1846,51 +1845,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21B21231" w14:textId="06B3FAC1" w:rsidR="00670942" w:rsidRDefault="00670942">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc80263836" w:history="1">
         <w:r w:rsidRPr="00DC7671">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P180/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc80263836 \h </w:instrText>
         </w:r>
@@ -1918,51 +1917,50 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="4AF04CB1" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc80263815"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="113BB294" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t>180</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t>Famille Mario Pelchat</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -1982,50 +1980,62 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A10004">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>cassettes audio. – 3</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>disques 33 tours. – 1 disque 45 tours. – 1 cassette vidéo. – [...] photographies. – 3</w:t>
       </w:r>
       <w:r w:rsidR="00941F8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00941F8A" w:rsidRPr="00941F8A">
         <w:t>affiches géantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC3E285" w14:textId="4ED5D08C" w:rsidR="00670942" w:rsidRDefault="00670942" w:rsidP="00923766"/>
+    <w:p w14:paraId="5EFFDD80" w14:textId="2FBADA8D" w:rsidR="00615098" w:rsidRDefault="00615098" w:rsidP="00615098">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2017 : </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quelques photographies en format numérique seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B07CA61" w14:textId="77777777" w:rsidR="00615098" w:rsidRDefault="00615098" w:rsidP="00615098"/>
     <w:p w14:paraId="7BAE6897" w14:textId="2D37BA50" w:rsidR="00670942" w:rsidRDefault="00670942" w:rsidP="00923766">
       <w:r>
         <w:t>Ajouts 2021 : - 1990-1994 (à réviser). – 7,5 cm de documents textuels; coupures de presse, 35,6 x 27,9 cm ou 38,1 x 27,9 cm (</w:t>
       </w:r>
       <w:r w:rsidR="00BE5DC5">
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r>
         <w:t>livrets</w:t>
       </w:r>
       <w:r w:rsidR="00BE5DC5">
         <w:t xml:space="preserve"> de scrapbooking</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3535B5D6" w14:textId="77777777" w:rsidR="00713F64" w:rsidRDefault="00713F64" w:rsidP="00923766"/>
     <w:p w14:paraId="7C3070A5" w14:textId="688D9A4C" w:rsidR="00713F64" w:rsidRPr="00A674F8" w:rsidRDefault="00713F64" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ajouts 2026 : – [197-] à 2008. – 61 photographies (dont 16 photocopies). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="62B94053" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
@@ -2158,181 +2168,178 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00941F8A">
         <w:t>événements se rattachant à la carrière du chanteur Mario Pelchat</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E50A82" w14:textId="77777777" w:rsidR="00941F8A" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="4B17E456" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="2E5F263F" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00615098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6000"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A119AF">
         <w:t>Les informations sont à réviser.</w:t>
       </w:r>
+      <w:r w:rsidR="00615098">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBC1A63" w14:textId="77777777" w:rsidR="00615098" w:rsidRDefault="00615098" w:rsidP="00615098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6000"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBC1EC5" w14:textId="77777777" w:rsidR="00615098" w:rsidRDefault="00615098" w:rsidP="00615098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Aucun instrument de recherche n'a été créé pour ce fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FCFA2F" w14:textId="6EF55F54" w:rsidR="00615098" w:rsidRPr="00A674F8" w:rsidRDefault="00615098" w:rsidP="00615098">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6000"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Création en cours.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="6E9F93A0" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEF5FE7" w14:textId="4C3F07A5" w:rsidR="00A119AF" w:rsidRDefault="00A119AF" w:rsidP="00923766"/>
-    <w:p w14:paraId="2A78AE43" w14:textId="1263E0DF" w:rsidR="00A119AF" w:rsidRPr="00923766" w:rsidRDefault="00A119AF" w:rsidP="00A119AF">
-[...86 lines deleted...]
-    <w:p w14:paraId="34839186" w14:textId="4B25C6AB" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="00923766">
+    <w:p w14:paraId="3690A481" w14:textId="1B8EFFCF" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004864D6">
+      <w:r w:rsidRPr="004765E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004765E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715A058E" w14:textId="77777777" w:rsidR="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="6603C52C" w14:textId="77777777" w:rsidR="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5522A34F" w14:textId="39B020CC" w:rsidR="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27298F21" w14:textId="77777777" w:rsidR="004765E4" w:rsidRDefault="004765E4" w:rsidP="00923766"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="1A61A3A2" w:rsidR="00C70C4E" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004765E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34839186" w14:textId="4B25C6AB" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004864D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Contenu des boîtes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B09903D" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="00923766"/>
     <w:p w14:paraId="011FA2D3" w14:textId="6BDC430A" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004864D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B619B2" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
       <w:r>
         <w:t>Partitions (16 p.), 1 carnet, 1 carte et 7 pages (fan club), 1 photographie, 3 affiches, 1 billet, 2 dépliants, 2 livres, 2 cadres photo, 4 vinyles, biographie (2 documents), 2 pochettes d’album (photocopies), 4 brochures, 28 articles de presse, 31 revues (1982 à 1993).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26049F7A" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
@@ -2465,65 +2472,180 @@
       <w:r>
         <w:t xml:space="preserve">1 photographie grande taille. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F3DD7E" w14:textId="77777777" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6"/>
     <w:p w14:paraId="64C49299" w14:textId="23A1517C" w:rsidR="004864D6" w:rsidRPr="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004864D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>À part (sans contenant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75730F20" w14:textId="7EBFBEE3" w:rsidR="004864D6" w:rsidRDefault="004864D6" w:rsidP="004864D6">
       <w:r>
         <w:t>3 affiches géantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0D749B" w14:textId="5A1828A6" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="004864D6" w:rsidP="004864D6">
+    <w:p w14:paraId="0E3C069D" w14:textId="77777777" w:rsidR="004765E4" w:rsidRDefault="004864D6" w:rsidP="004765E4">
       <w:r>
         <w:t>1 cadre (reproduction) dans le bureau des employés.</w:t>
       </w:r>
-      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
+    </w:p>
+    <w:p w14:paraId="4F028C6B" w14:textId="798213BC" w:rsidR="004765E4" w:rsidRPr="00923766" w:rsidRDefault="00B25321" w:rsidP="004765E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="004765E4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Emplacement des boîtes</w:t>
+      </w:r>
+      <w:r w:rsidR="004765E4" w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1B50C" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="00923766" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="60D18B4F" w14:textId="411928F7" w:rsidR="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t xml:space="preserve">Total : 8 contenants et 3 affiches </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69568F38" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="61DA46C4" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Boîtes 1 à 4 (standard)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD9C1B8" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t xml:space="preserve">R05 E01 T05 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E974A0" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="182C1497" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Boîte double 5 (grand format)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1E9F13" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Coupures de presse (8 livrets de scrapbooking)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C97AEA" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t xml:space="preserve">R05 E01 T06 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777D22C5" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="16ABCF83" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Documents audiovisuels #16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58449673" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>R08 E08 T04 P04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4CAD04" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="4A965A3A" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Boîte multiple #1 (grand format)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051052DE" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>1 photographie grande taille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E47C26C" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>R00 E01 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FA96C9" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4"/>
+    <w:p w14:paraId="05773F91" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>3 affiches géantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACE470A" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Haut des étagères</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66881F4A" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>R? E? T?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F25548B" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2629193C" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Boîte grand format 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B9EA3E" w14:textId="77777777" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>R00 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342E159B" w14:textId="245BFF07" w:rsidR="004765E4" w:rsidRPr="004765E4" w:rsidRDefault="004765E4" w:rsidP="004765E4">
+      <w:r w:rsidRPr="004765E4">
+        <w:t>Documents hors format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="66FFAC4E" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="004864D6"/>
     <w:p w14:paraId="123F20FF" w14:textId="0774038A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00941F8A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc80263816"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P180</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
@@ -4562,51 +4684,50 @@
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc80263830"/>
       <w:r>
         <w:t>P180/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3AD4C74E" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRDefault="00D253BD" w:rsidP="00D253BD"/>
     <w:p w14:paraId="0FEED388" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00AB6798" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5835B3DD" w14:textId="77777777" w:rsidR="00D253BD" w:rsidRPr="00A674F8" w:rsidRDefault="00D253BD" w:rsidP="00D253BD">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5292,98 +5413,98 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4371A405" w14:textId="77777777" w:rsidR="009C00D1" w:rsidRDefault="009C00D1" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7184A9F2" w14:textId="311A5BD0" w:rsidR="00DD42C8" w:rsidRDefault="00DD42C8" w:rsidP="00DD42C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P180/C1/1,3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E8F0D37" w14:textId="2F822F11" w:rsidR="00CF2BD0" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="2E8F0D37" w14:textId="2F822F11" w:rsidR="00CF2BD0" w:rsidRPr="00615098" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615098">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Album Mario Pelchat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="371F84EA" w14:textId="15638141" w:rsidR="00DD42C8" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="371F84EA" w14:textId="15638141" w:rsidR="00DD42C8" w:rsidRPr="00615098" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615098">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2BD0">
+            <w:r w:rsidRPr="00615098">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00615098">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> album</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C945250" w14:textId="4126A95E" w:rsidR="00CF2BD0" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="5C945250" w14:textId="4126A95E" w:rsidR="00CF2BD0" w:rsidRPr="00615098" w:rsidRDefault="00CF2BD0" w:rsidP="00EB4ADA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615098">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17C0AD15" w14:textId="77777777" w:rsidR="009C00D1" w:rsidRDefault="009C00D1" w:rsidP="009C00D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E873366" w14:textId="282ECDD2" w:rsidR="00DD42C8" w:rsidRDefault="00DD42C8" w:rsidP="00EB4ADA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="269AB28E" w14:textId="77777777" w:rsidR="009C00D1" w:rsidRDefault="009C00D1" w:rsidP="00EB4ADA">
@@ -6336,50 +6457,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="11A43D42" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B666C0D" w14:textId="77777777" w:rsidR="0039248E" w:rsidRDefault="0039248E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -6400,67 +6522,70 @@
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00375CFF"/>
     <w:rsid w:val="0039248E"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004425DB"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
+    <w:rsid w:val="004765E4"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004864D6"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005A6E8B"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00604309"/>
     <w:rsid w:val="00612460"/>
+    <w:rsid w:val="00615098"/>
     <w:rsid w:val="00624149"/>
+    <w:rsid w:val="00634998"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670942"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00685C68"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D4CC1"/>
     <w:rsid w:val="00713F64"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00941F8A"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
@@ -6547,52 +6672,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6976,51 +7101,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -7452,51 +7576,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -8113,72 +8237,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>6466</Characters>
+  <Pages>1</Pages>
+  <Words>1247</Words>
+  <Characters>6859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>497</Lines>
-  <Paragraphs>267</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7484</CharactersWithSpaces>
+  <CharactersWithSpaces>8090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>