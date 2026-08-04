--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4389E4B6" w14:textId="287E91D2" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00D34614">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>COMITÉ DU CENTENAIRE D’ALBANEL (1889-1989)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C17E0C7" w14:textId="3995DE72" w:rsidR="00B46FC4" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
@@ -375,65 +375,51 @@
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540F54D8" w14:textId="1E423DCB" w:rsidR="00D34614" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E496345" w14:textId="6428118A" w:rsidR="00D34614" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traité par </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lavoie</w:t>
+        <w:t>Traité par Charlyne Lavoie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7035C5D4" w14:textId="2691B6B7" w:rsidR="00D34614" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Le 14 juillet 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EA2825" w14:textId="3D67B605" w:rsidR="00D34614" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -522,51 +508,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8FA6E9" w14:textId="77777777" w:rsidR="00A47D45" w:rsidRDefault="00A47D45" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4992A23D" w14:textId="273BDCBB" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2E0A82" w14:textId="3B6F6F46" w:rsidR="00B46FC4" w:rsidRDefault="00D34614" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
@@ -898,74 +883,74 @@
         <w:t xml:space="preserve"> 1923-1988. – 0,03 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. de documents textuels. – 113 diapositives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B9D669F" w14:textId="1D753691" w:rsidR="00931389" w:rsidRDefault="00D34614" w:rsidP="00931389">
+    <w:p w14:paraId="7B9D669F" w14:textId="742EBC5C" w:rsidR="00931389" w:rsidRDefault="008A5906" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A47D45">
-[...5 lines deleted...]
-        <w:t>Historique</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Histoire administrative / Notice </w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A47D45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> :</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BB1059" w14:textId="77777777" w:rsidR="00A47D45" w:rsidRDefault="00A47D45" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4476CA10" w14:textId="1343B608" w:rsidR="0066145D" w:rsidRPr="00A47D45" w:rsidRDefault="00A47D45" w:rsidP="00A47D45">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007168B8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L’ouverture officielle du centenaire d’Albanel a eu lieu le 29 janvier 1989; c’est le dimanche le 18 juin qu’a été lancé le volume d’Albanel « Cent ans d’histoire ». Le 18 juillet 1989 se déroula la cérémonie de dévoilement du monument constitué d’un grand « A » au sommet porté sur quatre piliers posés dans un bassin en forme de losange. Le comité fut formé pour la préparation des grandes fêtes qui se sont déroulées du 16 au 23 juillet 1989; ce fut beaucoup de labeur mais quelle belle réussite.</w:t>
@@ -978,51 +963,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00803F30" w:rsidRDefault="00931389" w:rsidP="00803F30">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00803F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CC8FBE" w14:textId="716AC720" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389"/>
     <w:p w14:paraId="28661B7A" w14:textId="41DB75EE" w:rsidR="00A47D45" w:rsidRDefault="00A47D45" w:rsidP="00931389">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nous n’av</w:t>
       </w:r>
       <w:r w:rsidR="007F75D8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ons</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1249,77 +1233,74 @@
         </w:rPr>
         <w:t xml:space="preserve">nouveau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">contrat a été signé </w:t>
       </w:r>
       <w:r w:rsidR="007F75D8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">avant la découverte de celui d’origine, et ce </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>par Mme Stéphanie Marceau, directrice générale de la Municipalité d’Albanel, le 12 juillet 2024, après une rencontre avec Mme Manon Leclerc de la Société d’histoire.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="60E29796" w14:textId="6FDE4BBA" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="00931389"/>
-    <w:p w14:paraId="3E0C1089" w14:textId="4D8D44D2" w:rsidR="0062041C" w:rsidRPr="0062041C" w:rsidRDefault="0062041C" w:rsidP="00931389">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Traitement : </w:t>
+    <w:p w14:paraId="3E0C1089" w14:textId="23B4FE52" w:rsidR="0062041C" w:rsidRPr="0062041C" w:rsidRDefault="008A5906" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrument de recherche </w:t>
+      </w:r>
+      <w:r w:rsidR="0062041C" w:rsidRPr="0062041C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200307C8" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C"/>
     <w:p w14:paraId="04C7E5CF" w14:textId="0B47DB19" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C">
       <w:r>
-        <w:t xml:space="preserve">Traité par </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Lavoie, le 14 juillet 1994</w:t>
+        <w:t>Traité par Charlyne Lavoie, le 14 juillet 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C7E09D" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C"/>
     <w:p w14:paraId="3E290B72" w14:textId="1791DD45" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C">
       <w:r>
         <w:t>Révisé par Frédérique Fradet, rédactrice-recherchiste et étudiante en archivistique, le 28 juin 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A8E45D" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C"/>
     <w:p w14:paraId="7C8E0157" w14:textId="2F4E4632" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C">
       <w:r>
         <w:t>Retranscrit par Jean-Philippe Bergeron, étudiant de l’été 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED6501A" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C"/>
     <w:p w14:paraId="2ECBEC0F" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C">
       <w:r>
         <w:t xml:space="preserve">Numérisation par Guillaume Trottier, préposé à la numérisation, décembre 2023, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F96089A" w14:textId="5EACF857" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="0062041C">
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>et</w:t>
       </w:r>
@@ -1435,65 +1416,51 @@
     <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00803F30" w:rsidRDefault="00B46FC4" w:rsidP="00803F30">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00803F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE16D23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4"/>
     <w:p w14:paraId="05248B32" w14:textId="073CC4FA" w:rsidR="00B46FC4" w:rsidRDefault="00584F0D" w:rsidP="00584F0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’instrument de recherche réalisé par Mme </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Lavoie en 1994 avait été dactylographié sous le numéro 1000-27. Le fonds était composé de 5 séries. En 2016, on a repris le document sur ordinateur dans une forme modifiée portant le numéro P166 et aux séries alphanumériques.</w:t>
+        <w:t>L’instrument de recherche réalisé par Mme Charlyne Lavoie en 1994 avait été dactylographié sous le numéro 1000-27. Le fonds était composé de 5 séries. En 2016, on a repris le document sur ordinateur dans une forme modifiée portant le numéro P166 et aux séries alphanumériques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415D54DB" w14:textId="348D2B94" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00584F0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CD9453" w14:textId="3FF438BC" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00584F0D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numérisation de l’ensemble des documents iconographiques par </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47D15">
         <w:rPr>
@@ -1560,50 +1527,302 @@
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DCAA8B4" w14:textId="17314A48" w:rsidR="00C70C4E" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7C3BB4DA" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07296B8C" w14:textId="649CD21F" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B7EAD9" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0F8AF0" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E51F20D" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685AB63C" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BFC6E6" w14:textId="627239EA" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E66D89" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603E27DD" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Série A : Documents administratifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8C3FF9" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7F0281" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A1 : Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499000E7" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A2 : Finances et comptabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347F894B" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A3 : Réalisations du comité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC2C0E4" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A4 : Relations publiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196E989D" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A5 : Cartes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E171D6" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD8FE6D" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Série B : Photographies et négatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A573B6" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4F3CFE" w14:textId="2E54FE56" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA12EF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Série C : Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263C5CD8" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="58FB78A8" w14:textId="4250B054" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C89648D" w14:textId="018B8C54" w:rsidR="00A47D15" w:rsidRPr="0062041C" w:rsidRDefault="00A47D15" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062041C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenants : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61931E16" w14:textId="63F61097" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
@@ -1714,51 +1933,50 @@
     </w:p>
     <w:p w14:paraId="1A78CFB0" w14:textId="77777777" w:rsidR="00A47D15" w:rsidRPr="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00A47D15">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1900">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R08 E08 T04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C445AA" w14:textId="51E263F3" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00A47D15">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47D15">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Boîte #14 (non traité)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752150D8" w14:textId="114F83D5" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="00A47D15">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062041C">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Il pourrait y avoir du changement avec le remaniement des boîtes audiovisuelles en cours en 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F27E8DE" w14:textId="691D831C" w:rsidR="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00A47D15">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="404E6F4C" w14:textId="77777777" w:rsidR="00A47D15" w:rsidRPr="00A47D15" w:rsidRDefault="00A47D15" w:rsidP="00A47D15">
@@ -1884,69 +2102,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F627DB4" w14:textId="4D2DDCDE" w:rsidR="00803F30" w:rsidRDefault="00803F30" w:rsidP="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455049353" w:history="1">
         <w:r w:rsidRPr="00436E6F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049353 \h </w:instrText>
         </w:r>
@@ -1957,5416 +2174,5415 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="307D5E8C" w14:textId="0596B493" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="307D5E8C" w14:textId="0596B493" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049354" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1 Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049354 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54A0F9F3" w14:textId="79CF1E20" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="54A0F9F3" w14:textId="79CF1E20" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049355" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/1 : Documents constitutifs</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049355 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EA1B7FE" w14:textId="64C03D9E" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3EA1B7FE" w14:textId="64C03D9E" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049356" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/1.1 : Historique</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049356 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D1C6782" w14:textId="49322F7E" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5D1C6782" w14:textId="49322F7E" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049357" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/1.2 : Lettres patentes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049357 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25BBD712" w14:textId="42380B88" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="25BBD712" w14:textId="42380B88" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049358" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/2 : Documents protocolaires</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049358 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32369625" w14:textId="40659355" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="32369625" w14:textId="40659355" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049359" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/2.1 : Résolutions</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049359 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="732AE3A7" w14:textId="2BAD3D20" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="732AE3A7" w14:textId="2BAD3D20" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049360" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/2.2 : Convention protocole d’entente</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049360 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F6C722E" w14:textId="56347D0D" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="4F6C722E" w14:textId="56347D0D" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049361" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A1/2.3 : Procès-verbaux</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049361 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E6539F0" w14:textId="23950DB4" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="0E6539F0" w14:textId="23950DB4" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049362" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A2 Finances et comptabilité</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049362 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C6C5CE4" w14:textId="24AC0502" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5C6C5CE4" w14:textId="24AC0502" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049363" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P166/A2/1 : Budget</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049363 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44347337" w14:textId="52A120F4" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="44347337" w14:textId="52A120F4" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049364" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A2/2 : États financiers</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049364 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B34DD66" w14:textId="341AE0CB" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="2B34DD66" w14:textId="341AE0CB" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049365" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3 : Réalisations du comité</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049365 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261E526C" w14:textId="55409E56" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="261E526C" w14:textId="55409E56" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049366" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/1 : Histoire d’Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049366 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="744CADD5" w14:textId="42D025C5" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="744CADD5" w14:textId="42D025C5" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049367" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/2 : Propriétaires de lots du canton Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049367 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CB5B1DA" w14:textId="2E017802" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3CB5B1DA" w14:textId="2E017802" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049368" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/3 : Dossier socio-économique d’Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049368 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2174BA36" w14:textId="4797D523" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="2174BA36" w14:textId="4797D523" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049369" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/4 : Politique municipale</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049369 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16185E12" w14:textId="1190C786" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="16185E12" w14:textId="1190C786" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049370" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/5 : Historiques divers</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049370 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FDD91B6" w14:textId="67910755" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3FDD91B6" w14:textId="67910755" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049371" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/6 : Activités du comité du centenaire</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049371 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="322BBD4C" w14:textId="57B0EC1A" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="322BBD4C" w14:textId="57B0EC1A" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049372" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/7 : Généalogie</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049372 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5309DFB4" w14:textId="530A25B8" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5309DFB4" w14:textId="530A25B8" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049373" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/8 : Témoignages</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049373 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CD7E717" w14:textId="59671767" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3CD7E717" w14:textId="59671767" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049374" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/9 : Études</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049374 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41C92A02" w14:textId="2369034A" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="41C92A02" w14:textId="2369034A" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049375" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/10 : Inventaires</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049375 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D5D6199" w14:textId="31D6FF07" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5D5D6199" w14:textId="31D6FF07" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049376" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A3/11 : Maquettes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049376 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62760060" w14:textId="38A65AA0" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="62760060" w14:textId="38A65AA0" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049377" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4 : Relations publiques</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049377 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63F93BE3" w14:textId="05031969" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="63F93BE3" w14:textId="05031969" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049378" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/1 : Correspondance</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049378 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B7B6B93" w14:textId="7492DA48" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6B7B6B93" w14:textId="7492DA48" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049379" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/2 : Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049379 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78DAC6C2" w14:textId="4D12BEB2" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="78DAC6C2" w14:textId="4D12BEB2" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049380" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/3 : Remerciements</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049380 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C07F117" w14:textId="641507F4" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="7C07F117" w14:textId="641507F4" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049381" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/4 : Dossier de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049381 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57B8FFDB" w14:textId="2F733E15" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="57B8FFDB" w14:textId="2F733E15" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049382" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/5 : Concours</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049382 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F3C622D" w14:textId="3149915D" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6F3C622D" w14:textId="3149915D" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049383" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/6 : Invitations</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049383 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A8F4E95" w14:textId="5E25098B" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="7A8F4E95" w14:textId="5E25098B" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049384" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A4/7 : Prêts de documents</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049384 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66C69C3E" w14:textId="2EABB74B" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="66C69C3E" w14:textId="2EABB74B" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049385" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A5 : Cartes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049385 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C64E8F0" w14:textId="7A001AAF" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6C64E8F0" w14:textId="7A001AAF" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049386" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/A5/1 : Cartes géographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049386 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76492709" w14:textId="79DAC073" w:rsidR="00803F30" w:rsidRDefault="002F4AC0" w:rsidP="00803F30">
+    <w:p w14:paraId="76492709" w14:textId="79DAC073" w:rsidR="00803F30" w:rsidRDefault="00803F30" w:rsidP="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049387" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B Photographies et négatifs</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049387 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F6B7B2E" w14:textId="10ED486C" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6F6B7B2E" w14:textId="10ED486C" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049388" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1 : Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049388 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="096177BE" w14:textId="5C1A6422" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="096177BE" w14:textId="5C1A6422" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049389" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049389 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B3B7A61" w14:textId="1C6D297A" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="7B3B7A61" w14:textId="1C6D297A" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049390" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1.1 : Portraits d’hommes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049390 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33D2CA95" w14:textId="74C8169A" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="33D2CA95" w14:textId="74C8169A" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049391" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1.2 : Portraits de femmes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049391 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38B28CF9" w14:textId="369B84E8" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="38B28CF9" w14:textId="369B84E8" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049392" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1.3 : Avis de décès</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049392 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34D6F3F1" w14:textId="0828999C" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="34D6F3F1" w14:textId="0828999C" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049393" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1.4 : Portraits de groupes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049393 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="355922F8" w14:textId="79AD1F23" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="355922F8" w14:textId="79AD1F23" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049394" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/1.5 : Portraits de couples</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049394 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="379F4356" w14:textId="43941E65" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="379F4356" w14:textId="43941E65" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049395" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/2 : Architecture</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049395 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73E6F967" w14:textId="4800AB32" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="73E6F967" w14:textId="4800AB32" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049396" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/2.1 : Architecture résidentielle</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049396 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EFAE956" w14:textId="4F19EA39" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="7EFAE956" w14:textId="4F19EA39" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049397" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/2.2 : Architecture commerciale</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049397 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AD6916F" w14:textId="33A92E3C" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="7AD6916F" w14:textId="33A92E3C" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049398" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/2.3 : Architecture religieuse</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049398 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14963FA5" w14:textId="3175651B" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="14963FA5" w14:textId="3175651B" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049399" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/2.4 : Architecture rurale</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049399 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63145B34" w14:textId="2668BFE3" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="63145B34" w14:textId="2668BFE3" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049400" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/3 : Transport</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049400 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EFBD7EC" w14:textId="10C025C7" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="1EFBD7EC" w14:textId="10C025C7" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049401" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/3.1 : Véhicules motorisés</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049401 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E974024" w14:textId="36799685" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3E974024" w14:textId="36799685" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049402" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/3.2 : Transport à traction animale</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049402 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B8482E3" w14:textId="1549B53E" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="4B8482E3" w14:textId="1549B53E" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049403" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/3.3 : Transport aérien</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049403 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="359E2831" w14:textId="2514B894" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="359E2831" w14:textId="2514B894" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049404" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/4 : Occupation</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049404 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F789E98" w14:textId="6B7F7A0D" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="0F789E98" w14:textId="6B7F7A0D" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049405" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/4.1 : Artisanat</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049405 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2168E8F0" w14:textId="23C0A30C" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="2168E8F0" w14:textId="23C0A30C" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049406" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/4.2 : Éducation</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049406 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50BD101C" w14:textId="6FAADACC" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="50BD101C" w14:textId="6FAADACC" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049407" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/5 : Scènes urbaines</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049407 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="001FE29C" w14:textId="0498A190" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="001FE29C" w14:textId="0498A190" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049408" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/5.1 : Scènes de rue</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049408 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62452561" w14:textId="254F5EC6" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="62452561" w14:textId="254F5EC6" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049409" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/6 : Histoire</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049409 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11B7E89D" w14:textId="3D259FE1" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="11B7E89D" w14:textId="3D259FE1" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049410" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/6.1 : Événements</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049410 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57637FE3" w14:textId="277E3BCB" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="57637FE3" w14:textId="277E3BCB" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049411" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/6.1.1 : Activités du centenaire d’Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049411 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F2E11CA" w14:textId="739D7327" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="1F2E11CA" w14:textId="739D7327" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049412" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B1/7 : Paysages</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049412 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="456D428E" w14:textId="4F734228" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="456D428E" w14:textId="4F734228" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049413" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B2 : Négatifs</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049413 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B9F2911" w14:textId="3BA6775F" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="0B9F2911" w14:textId="3BA6775F" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049414" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B2/1 : Expositions de photos</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049414 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73F71EBB" w14:textId="62638A7D" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="73F71EBB" w14:textId="62638A7D" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049415" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B2/2 : Activités du centenaire d’Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049415 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A62D68E" w14:textId="329AF438" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6A62D68E" w14:textId="329AF438" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049416" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B2/3 : Rassemblements</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049416 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CCDF1B4" w14:textId="534641BC" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="6CCDF1B4" w14:textId="534641BC" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049417" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B3 : Diapositives</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049417 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33BE8AB7" w14:textId="4C7162AA" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="33BE8AB7" w14:textId="4C7162AA" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049418" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/B3/1 : Exposition du centenaire</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049418 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FDC5FEE" w14:textId="68D079FD" w:rsidR="00803F30" w:rsidRDefault="002F4AC0" w:rsidP="00803F30">
+    <w:p w14:paraId="2FDC5FEE" w14:textId="68D079FD" w:rsidR="00803F30" w:rsidRDefault="00803F30" w:rsidP="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049419" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049419 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3458F1F2" w14:textId="20DC9948" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3458F1F2" w14:textId="20DC9948" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049420" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C1 : Documents sonores</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049420 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5346AB80" w14:textId="4B66D09B" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5346AB80" w14:textId="4B66D09B" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049421" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C1/1 : Entrevues audio</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049421 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="592E3E7E" w14:textId="68CCA034" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="592E3E7E" w14:textId="68CCA034" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049422" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C1/2 : Activités du centenaire</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049422 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E203E50" w14:textId="4C4E8219" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="5E203E50" w14:textId="4C4E8219" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049423" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C2 : Documents vidéo</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049423 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16037B66" w14:textId="1E3586C3" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="16037B66" w14:textId="1E3586C3" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049424" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C2/1 : Vidéocassettes du centenaire d’Albanel</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049424 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EA1C6F5" w14:textId="6F75C771" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="1EA1C6F5" w14:textId="6F75C771" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049425" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C2/2 : Vidéos compactes</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049425 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F5A62BF" w14:textId="30E83FDD" w:rsidR="00803F30" w:rsidRDefault="002F4AC0">
+    <w:p w14:paraId="3F5A62BF" w14:textId="30E83FDD" w:rsidR="00803F30" w:rsidRDefault="00803F30">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455049426" w:history="1">
-        <w:r w:rsidR="00803F30" w:rsidRPr="00436E6F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00436E6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P166/C2/3 : Cédérom</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455049426 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00803F30">
-[...5 lines deleted...]
-        <w:r w:rsidR="00803F30">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00803F30">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B5F99F1" w14:textId="7DCE5366" w:rsidR="00C70C4E" w:rsidRDefault="00803F30" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D62FBB" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F1B9AE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB1C663" w14:textId="735A5C64" w:rsidR="0050766C" w:rsidRDefault="0050766C" w:rsidP="001E5A46">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C975F16" w14:textId="6A151B6B" w:rsidR="001E5A46" w:rsidRDefault="0050766C" w:rsidP="001E5A46">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166 Fonds Comité du centenaire d’Albanel (1889-1989)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C9C617" w14:textId="418FDE7C" w:rsidR="0050766C" w:rsidRDefault="0050766C" w:rsidP="001E5A46"/>
     <w:p w14:paraId="47570227" w14:textId="741AB399" w:rsidR="0050766C" w:rsidRDefault="0050766C" w:rsidP="0050766C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc455049353"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc455049353"/>
       <w:r>
         <w:t xml:space="preserve">P166/A </w:t>
       </w:r>
       <w:r w:rsidR="00BB1979">
         <w:t>Documents administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2E08BF11" w14:textId="7D6F2F00" w:rsidR="0050766C" w:rsidRDefault="0050766C" w:rsidP="0050766C"/>
     <w:p w14:paraId="2D6B153A" w14:textId="05500B2B" w:rsidR="0050766C" w:rsidRPr="00BB1979" w:rsidRDefault="0050766C" w:rsidP="007C4BB2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc455049354"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc455049354"/>
       <w:r w:rsidRPr="00BB1979">
         <w:t xml:space="preserve">P166/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00BB1979" w:rsidRPr="00BB1979">
         <w:t>Administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2BA23226" w14:textId="74EA21FE" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C"/>
     <w:p w14:paraId="0178C818" w14:textId="37E93555" w:rsidR="0061231F" w:rsidRPr="0061231F" w:rsidRDefault="00BB1979" w:rsidP="0061231F">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc455049355"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc455049355"/>
       <w:r w:rsidRPr="00BB1979">
         <w:t>P166/A1/1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1979">
         <w:t>Documents constitutifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4A31AB93" w14:textId="57942B65" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C"/>
     <w:p w14:paraId="01ADB7BF" w14:textId="41409035" w:rsidR="0061231F" w:rsidRDefault="00BB1979" w:rsidP="0061231F">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc455049356"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc455049356"/>
       <w:r w:rsidRPr="00BB1979">
         <w:t>P166/A1/1.1 : Historique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="44EA3411" w14:textId="7E57FDDB" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C"/>
     <w:p w14:paraId="10B2BECF" w14:textId="71D4AEE3" w:rsidR="00BB1979" w:rsidRPr="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C">
       <w:r w:rsidRPr="00BB1979">
         <w:t>P166/A1/1.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54431380" w14:textId="67BED28C" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C">
       <w:r w:rsidRPr="00BB1979">
         <w:t>Liste des personnes impliquées dans les divers comités du centenaire. – [1989]. – 8 pages. – copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F6B74B" w14:textId="77777777" w:rsidR="0061231F" w:rsidRDefault="0061231F" w:rsidP="0061231F"/>
     <w:p w14:paraId="4A1322BD" w14:textId="007E7552" w:rsidR="0061231F" w:rsidRPr="0061231F" w:rsidRDefault="0061231F" w:rsidP="0061231F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061231F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P166/A1/1.1,2 </w:t>
       </w:r>
@@ -7381,55 +7597,55 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Description de recherches réalisées par le comité du centenaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE26383" w14:textId="77777777" w:rsidR="0061231F" w:rsidRPr="0061231F" w:rsidRDefault="0061231F" w:rsidP="0061231F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061231F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 page </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4276FFD6" w14:textId="50F4637C" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C"/>
     <w:p w14:paraId="50F22CA9" w14:textId="77777777" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C"/>
     <w:p w14:paraId="77E2B265" w14:textId="1B2CC257" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc455049357"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc455049357"/>
       <w:r w:rsidRPr="007C4BB2">
         <w:t>P166/A1/1.2 : Lettres patente</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="0061231F">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2848D7" w14:textId="0B877008" w:rsidR="0061231F" w:rsidRDefault="0061231F" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E18A77" w14:textId="554E84AE" w:rsidR="005568B4" w:rsidRDefault="005568B4" w:rsidP="005568B4">
       <w:r>
         <w:t>P166/A1/1.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4044DFDA" w14:textId="4FAD9251" w:rsidR="005568B4" w:rsidRDefault="005568B4" w:rsidP="005568B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005568B4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Requêtes pour la constitution en corporation et membre des conventions</w:t>
@@ -7452,78 +7668,78 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/A1/1.2,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131E63D2" w14:textId="0B8DAE9D" w:rsidR="005568B4" w:rsidRPr="005568B4" w:rsidRDefault="005568B4" w:rsidP="005568B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lettres patentes de la corporation du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC46A34" w14:textId="2DED7E2A" w:rsidR="00BB1979" w:rsidRDefault="00BB1979" w:rsidP="0050766C"/>
     <w:p w14:paraId="1429BC19" w14:textId="77777777" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C"/>
     <w:p w14:paraId="1084DB91" w14:textId="2AA27A7D" w:rsidR="003361ED" w:rsidRPr="003361ED" w:rsidRDefault="003361ED" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc455049358"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc455049358"/>
       <w:r w:rsidRPr="003361ED">
         <w:t>P166/A1/2</w:t>
       </w:r>
       <w:r>
         <w:t> : Documents protocolaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1DCBCE85" w14:textId="77777777" w:rsidR="003361ED" w:rsidRDefault="003361ED" w:rsidP="0050766C"/>
     <w:p w14:paraId="612E0E4C" w14:textId="0815F9E2" w:rsidR="007C4BB2" w:rsidRPr="007C4BB2" w:rsidRDefault="00BB1979" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc455049359"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc455049359"/>
       <w:r w:rsidRPr="007C4BB2">
         <w:t>P1</w:t>
       </w:r>
       <w:r w:rsidR="003361ED" w:rsidRPr="007C4BB2">
         <w:t>66/A1/2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4BB2">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="006A7474">
         <w:t>Résolutions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="35DB3BB6" w14:textId="77777777" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C"/>
     <w:p w14:paraId="0CD15DAF" w14:textId="11662AF4" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A1/2.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D65FA0E" w14:textId="048613AE" w:rsidR="007C4BB2" w:rsidRDefault="00C33C9E" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">EXTRAIT DE PROCÈS-VERBAL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018939E" w14:textId="6EF15787" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Obtention d’une subvention du Gouvernement du Canada dans le cadre du programme Développement de l’emploi 1988. – [19 novembre 1987]. – 2 pages (l’original et sa copie).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB7C2C4" w14:textId="2DB98EE7" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
@@ -7561,51 +7777,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72BE5002" w14:textId="586C95A1" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Contribution financière de la municipalité de Canton Albanel pour le comité des chansons anciennes. – [7 décembre 1987]. – 1 p. – copie</w:t>
       </w:r>
       <w:r w:rsidR="00C33C9E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F374DB4" w14:textId="724FC1BD" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1312DFA4" w14:textId="4E415926" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="00B60403">
       <w:r>
         <w:t>P166/A1/2.1,4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561A470E" w14:textId="75B9ECEB" w:rsidR="00B60403" w:rsidRDefault="00C33C9E" w:rsidP="00B60403">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>EXTRAIT DE PROCÈS-VERBAL</w:t>
       </w:r>
       <w:r w:rsidR="00B60403">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C87687" w14:textId="2A4069B6" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Résolution du conseil municipal pour fournir la salle de l’Association des Loisirs d’Albanel gratuitement du 16 au 23 juillet 1988. – [2 mai 1988]. – 1 p. – copie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042425B7" w14:textId="5740087A" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F45AD8A" w14:textId="7D51155A" w:rsidR="00B60403" w:rsidRDefault="00B60403" w:rsidP="00B60403">
       <w:r>
         <w:t>P166/A1/2.1,5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F8743" w14:textId="2B843C70" w:rsidR="00B60403" w:rsidRDefault="00C33C9E" w:rsidP="00B60403">
@@ -7682,382 +7897,351 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ECD58F6" w14:textId="59E0843C" w:rsidR="006A7474" w:rsidRDefault="006A7474" w:rsidP="006A7474">
       <w:r>
         <w:t>P166/A1/2.1,8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DAA204" w14:textId="6380345B" w:rsidR="006A7474" w:rsidRDefault="00C33C9E" w:rsidP="006A7474">
       <w:r>
         <w:t xml:space="preserve">EXTRAIT DE PROCÈS-VERBAL. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3FD2A3" w14:textId="380D50AE" w:rsidR="006A7474" w:rsidRDefault="006A7474" w:rsidP="007C4BB2">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mme Clémence Potvin est nommée représentante de la municipalité au sein de la Corporation du centenaire d’Albanel. – [1 mai 1989]. – 1 p. – copie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CED6B2A" w14:textId="77777777" w:rsidR="007C4BB2" w:rsidRDefault="007C4BB2" w:rsidP="0050766C"/>
     <w:p w14:paraId="6AA54A7B" w14:textId="52A63A28" w:rsidR="00BB1979" w:rsidRPr="007C4BB2" w:rsidRDefault="00BB1979" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc455049360"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc455049360"/>
       <w:r w:rsidRPr="007C4BB2">
         <w:t>P1</w:t>
       </w:r>
       <w:r w:rsidR="003361ED" w:rsidRPr="007C4BB2">
         <w:t>66/A1/2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4BB2">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="003361ED" w:rsidRPr="007C4BB2">
         <w:t>Convention protocole d’entente</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4E11E905" w14:textId="5C18FAEA" w:rsidR="003361ED" w:rsidRDefault="003361ED" w:rsidP="0050766C"/>
     <w:p w14:paraId="455EBB59" w14:textId="566BF0A0" w:rsidR="009A33D6" w:rsidRDefault="00F74C6A" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A1/2.2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FB0DA2" w14:textId="2D956AB0" w:rsidR="00F74C6A" w:rsidRDefault="00F74C6A" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Protocole d’entente autre la caisse populaire d’Albanel et le comité du centenaire d’Albanel. 3 pages </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680A35B6" w14:textId="16151251" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C"/>
     <w:p w14:paraId="416C7342" w14:textId="5690CC3E" w:rsidR="00C94269" w:rsidRPr="00C952EF" w:rsidRDefault="00C94269" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc455049361"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc455049361"/>
       <w:r w:rsidRPr="00C952EF">
         <w:t>P166/A1/2.3 : Procès-verbaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4BAB6559" w14:textId="518496C0" w:rsidR="00C94269" w:rsidRDefault="00C94269" w:rsidP="0050766C"/>
     <w:p w14:paraId="6698327E" w14:textId="4009BE7C" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A1/2.3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DD7722" w14:textId="2F1D2C2A" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Procès-verbaux (notes écrites manuscrites) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2508C2D3" w14:textId="1F75F99B" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Assemblées du 8 avril 1987 au 12 janvier 1989 du comité du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF579CA" w14:textId="6777F9D9" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C"/>
     <w:p w14:paraId="00B8E4AF" w14:textId="7343CF90" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A1/2.3,2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704EBFC8" w14:textId="3F052373" w:rsidR="00BE5BB6" w:rsidRDefault="00BE5BB6" w:rsidP="00BE5BB6">
       <w:r>
         <w:t xml:space="preserve">Procès-verbaux (notes écrites manuscrites) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2254C320" w14:textId="0EFED1B3" w:rsidR="00C952EF" w:rsidRDefault="00BE5BB6" w:rsidP="0050766C">
       <w:r>
         <w:t>Assemblées du 8 mars 1989 au 13 septembre 1990</w:t>
       </w:r>
       <w:r w:rsidR="00C66B72">
         <w:t xml:space="preserve"> du comité du centenaire d’Albanel. 1,8cm, original </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30742BA9" w14:textId="77777777" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C"/>
     <w:p w14:paraId="06AE5BFA" w14:textId="0EE187F3" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C"/>
     <w:p w14:paraId="5F78BEBF" w14:textId="6B64FD2F" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="009A33D6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc455049362"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc455049362"/>
       <w:r>
         <w:t>P166/A2 Finances et comptabilité</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="326647E6" w14:textId="6B4B51BF" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C"/>
     <w:p w14:paraId="438C0A6B" w14:textId="107C3E36" w:rsidR="009A33D6" w:rsidRPr="002216F3" w:rsidRDefault="009A33D6" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc455049363"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc455049363"/>
       <w:r w:rsidRPr="002216F3">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P166/A2/1 : Budget</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="492D0E9E" w14:textId="157C12C4" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E8B8C7" w14:textId="0701D0DF" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P166/A2/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB6B7A0" w14:textId="5CE41D7A" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Prévisions budgétaires du comité du centenaire d’</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Prévisions budgétaires du comité du centenaire d’Albanel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135E08BD" w14:textId="0D69528A" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Albanel</w:t>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Copie de trois pages </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9040E4" w14:textId="2D991881" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copie de trois pages </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654DD491" w14:textId="42F1C857" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">P166/A2/1,2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509F7F01" w14:textId="1A55CD0C" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">P166/A2/1,2 </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>14 mai 1987- 30 octobre 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A804AC" w14:textId="346659AB" w:rsidR="00C66B72" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>14 mai 1987- 30 octobre 1990</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Grand Livre budgétaire du comité du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558ACA77" w14:textId="2E58B46A" w:rsidR="00C66B72" w:rsidRPr="002216F3" w:rsidRDefault="00C66B72" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">0,5cm, original </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1913A904" w14:textId="2896F9F0" w:rsidR="009A33D6" w:rsidRDefault="009A33D6" w:rsidP="0050766C"/>
     <w:p w14:paraId="3234EC34" w14:textId="113B6AA5" w:rsidR="003361ED" w:rsidRPr="00E46C62" w:rsidRDefault="000D7D31" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc455049364"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc455049364"/>
       <w:r w:rsidRPr="00E46C62">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E46C62" w:rsidRPr="00E46C62">
         <w:t>166/A2/2 : États financiers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2F76E8C0" w14:textId="0AC39A67" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="0050766C"/>
     <w:p w14:paraId="0D07065C" w14:textId="384AB6BB" w:rsidR="00AD271E" w:rsidRDefault="00AD271E" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A2/2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2550E546" w14:textId="2EF7693D" w:rsidR="00AD271E" w:rsidRDefault="00AD271E" w:rsidP="0050766C">
       <w:r>
         <w:t>1 mais 1987- 31 décembre 1989</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648D028E" w14:textId="070E8E75" w:rsidR="00AD271E" w:rsidRDefault="00AD271E" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Bilans et états des revenus et dépenses du comité du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DA0631" w14:textId="624808DA" w:rsidR="00E46C62" w:rsidRDefault="00E553D1" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,6cm, original et copie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCD6CAE" w14:textId="705EEBDF" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="0050766C"/>
     <w:p w14:paraId="048BAB33" w14:textId="77777777" w:rsidR="00E553D1" w:rsidRDefault="00E553D1" w:rsidP="0050766C"/>
     <w:p w14:paraId="63AAF842" w14:textId="690E5CB8" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="00E46C62">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc455049365"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc455049365"/>
       <w:r>
         <w:t xml:space="preserve">P166/A3 : Réalisations </w:t>
       </w:r>
       <w:r w:rsidR="00C952EF">
         <w:t>du comité</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="378180A4" w14:textId="6EAF2B3B" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="0050766C"/>
     <w:p w14:paraId="511A5F08" w14:textId="2B2F03C9" w:rsidR="00E46C62" w:rsidRPr="006E2D8D" w:rsidRDefault="00E46C62" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc455049366"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc455049366"/>
       <w:r w:rsidRPr="006E2D8D">
         <w:t>P166/A3/1 : Histoire d’Albanel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="45B10A17" w14:textId="17DD1358" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="0050766C"/>
     <w:p w14:paraId="694786EB" w14:textId="410E3F0E" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r w:rsidRPr="00BA2C72">
         <w:t>P166/A3/1</w:t>
       </w:r>
       <w:r>
         <w:t>,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A95C165" w14:textId="1331692D" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1989, Manuscrit du volume : « Albanel, cent ans d’histoire » </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662BD254" w14:textId="4A3BD9BB" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">3,5 cm, originaux et copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751CBCB6" w14:textId="77777777" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C"/>
     <w:p w14:paraId="173BC5F4" w14:textId="69E89A83" w:rsidR="00AD271E" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCBD6F7" w14:textId="72B15695" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
-        <w:t xml:space="preserve">Études historiques : Le schisme religieux de </w:t>
-[...7 lines deleted...]
-        <w:t>, par Alain Ouellet. Université Laval, 25 mars 1977.</w:t>
+        <w:t>Études historiques : Le schisme religieux de Girardville, par Alain Ouellet. Université Laval, 25 mars 1977.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195E47A2" w14:textId="57458AFC" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1 cm, copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F1BE42" w14:textId="77777777" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C"/>
     <w:p w14:paraId="6F34623D" w14:textId="49EA707B" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/1,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D26D25" w14:textId="7D14FC9E" w:rsidR="00EA3B20" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r>
         <w:t>Profit général, économie et social de la municipalité d’Albanel</w:t>
       </w:r>
       <w:r w:rsidR="00EA3B20">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292C4285" w14:textId="08D90F34" w:rsidR="00EA3B20" w:rsidRDefault="00EA3B20" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">3 cm, originaux et copie </w:t>
       </w:r>
@@ -8105,106 +8289,105 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A48C414" w14:textId="2F56E119" w:rsidR="00EA3B20" w:rsidRDefault="00EA3B20" w:rsidP="0050766C">
       <w:r>
         <w:t>Fiches alphabétiques relatant l’histoire d’Albanel. (1880-1989)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330652A0" w14:textId="36899FD8" w:rsidR="00EA3B20" w:rsidRDefault="00EA3B20" w:rsidP="0050766C">
       <w:r>
         <w:t>4cm, originaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4062F6" w14:textId="31EA3B8C" w:rsidR="00BA2C72" w:rsidRDefault="00BA2C72" w:rsidP="0050766C">
       <w:r w:rsidRPr="00141F97">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>P166/A3/1,7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674209B1" w14:textId="2F38FC33" w:rsidR="00E46C62" w:rsidRDefault="00E46C62" w:rsidP="0050766C"/>
     <w:p w14:paraId="693F00D9" w14:textId="457FA7C0" w:rsidR="00BB1979" w:rsidRPr="00C952EF" w:rsidRDefault="00C952EF" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc455049367"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc455049367"/>
       <w:r w:rsidRPr="00C952EF">
         <w:t>P166/A3/2 : Propriétaires de lots du canton Albanel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="42083A8E" w14:textId="77777777" w:rsidR="00CE3248" w:rsidRDefault="00CE3248" w:rsidP="0050766C"/>
     <w:p w14:paraId="5350FBFC" w14:textId="3ADB16B4" w:rsidR="00BB1979" w:rsidRDefault="00CE3248" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE3248">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/A3/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3248">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0202CF10" w14:textId="56123E82" w:rsidR="008721C9" w:rsidRDefault="008721C9" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste des premières ventes concédées sur chacun des lots des rangs VI-VII-VIII du canton Albanel (1880-1926. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DF3AC8" w14:textId="6DE24315" w:rsidR="008721C9" w:rsidRDefault="008721C9" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3 pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F1DAB3" w14:textId="77777777" w:rsidR="008721C9" w:rsidRDefault="008721C9" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A5DC48" w14:textId="0F99B497" w:rsidR="00CE3248" w:rsidRDefault="00CE3248" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE3248">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/A3/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -8476,126 +8659,126 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C279179" w14:textId="10FC8729" w:rsidR="008721C9" w:rsidRDefault="0096558C" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copies des fiches alphabétiques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE881B0" w14:textId="3E6F6B08" w:rsidR="00C63841" w:rsidRDefault="00C63841" w:rsidP="0050766C"/>
     <w:p w14:paraId="5FD90F58" w14:textId="3B5056BF" w:rsidR="00C63841" w:rsidRPr="00DD14F3" w:rsidRDefault="00C63841" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc455049368"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc455049368"/>
       <w:r w:rsidRPr="00DD14F3">
         <w:t xml:space="preserve">P166/A3/3 : </w:t>
       </w:r>
       <w:r w:rsidR="002314FC" w:rsidRPr="00DD14F3">
         <w:t>Dossier socio-économique d’Albanel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="141CAED6" w14:textId="347016AC" w:rsidR="002314FC" w:rsidRDefault="002314FC" w:rsidP="0050766C"/>
     <w:p w14:paraId="4B2290D6" w14:textId="1CCC7621" w:rsidR="002314FC" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADC9273" w14:textId="579C3418" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t>Profil général économique et social de la municipalité d’Albanel village. Par : promotion industrielle du secteur Dolbeau, aout 1984.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E876579" w14:textId="6297F036" w:rsidR="00FB638D" w:rsidRPr="00AB7E74" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">2cm, copies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2336368F" w14:textId="1546F22B" w:rsidR="002314FC" w:rsidRDefault="002314FC" w:rsidP="0050766C"/>
     <w:p w14:paraId="5DC50FEB" w14:textId="44482958" w:rsidR="002314FC" w:rsidRPr="00DD14F3" w:rsidRDefault="00DD14F3" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc455049369"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc455049369"/>
       <w:r w:rsidRPr="00DD14F3">
         <w:t>P166/A3/4 : Politique municipale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1F66FE2C" w14:textId="303F28A9" w:rsidR="00DD14F3" w:rsidRDefault="00DD14F3" w:rsidP="0050766C"/>
     <w:p w14:paraId="0207BADB" w14:textId="16A8DEB4" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/4,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67746D50" w14:textId="072FE8A0" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Liste des maires et des secrétaires municipaux (1889-1988) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53FBF7B3" w14:textId="6F529EE9" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,3cm, copie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA4106E" w14:textId="206D617B" w:rsidR="00DD14F3" w:rsidRDefault="00DD14F3" w:rsidP="0050766C"/>
     <w:p w14:paraId="1F418048" w14:textId="3CC4F7F9" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/4,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B69F0FC" w14:textId="40C72A33" w:rsidR="00FB638D" w:rsidRDefault="00FB638D" w:rsidP="0050766C">
       <w:r>
         <w:t>Bride d’histoire municipale, services, communications, équipement d’autrefois, équipements d’aujourd’hui, vidange, service d’incendie, déneigement, etc. (1890-1987</w:t>
       </w:r>
       <w:r w:rsidR="00644EE8">
         <w:t xml:space="preserve">) 13pages, original </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AAC1A4" w14:textId="77777777" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C"/>
     <w:p w14:paraId="7B86DE83" w14:textId="3CD2D53D" w:rsidR="00DD14F3" w:rsidRPr="00AB7E74" w:rsidRDefault="00DD14F3" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc455049370"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc455049370"/>
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/A3/5 : Historiques divers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1DCF1408" w14:textId="2D6C5EA5" w:rsidR="00DD14F3" w:rsidRDefault="00DD14F3" w:rsidP="0050766C"/>
     <w:p w14:paraId="767E94F6" w14:textId="3BAB53C5" w:rsidR="00AB7E74" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/5,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B97DF0" w14:textId="26105A7B" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Historique des organismes à Albanel (1989) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FAD5BB" w14:textId="617B1A47" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C">
       <w:r>
         <w:t>1,5cm, originaux et copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8DA298" w14:textId="77777777" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C"/>
     <w:p w14:paraId="27B67C9F" w14:textId="105C86ED" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/5,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328BE628" w14:textId="5C690703" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C">
       <w:r>
@@ -8665,59 +8848,51 @@
     </w:p>
     <w:p w14:paraId="26585114" w14:textId="0F494FCE" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Histoire de l’agriculture (du début de la colonisation jusqu’à aujourd’hui). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A873D13" w14:textId="488B2131" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,3cm, originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342FFD45" w14:textId="77777777" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C"/>
     <w:p w14:paraId="683F6D76" w14:textId="472366EA" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/A3/5</w:t>
       </w:r>
       <w:r>
         <w:t>,6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7E74">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F9900C" w14:textId="27E04323" w:rsidR="0047626D" w:rsidRDefault="00F87A80" w:rsidP="0050766C">
       <w:r>
-        <w:t xml:space="preserve">Historique du téléphone à Albanel, Mistassini, Normandin et </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Annuaires téléphoniques des comtés de Chicoutimi et du Lac-St-Jean (1923-1945) </w:t>
+        <w:t xml:space="preserve">Historique du téléphone à Albanel, Mistassini, Normandin et Girardville. Annuaires téléphoniques des comtés de Chicoutimi et du Lac-St-Jean (1923-1945) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030CFE77" w14:textId="3A38BB64" w:rsidR="00F87A80" w:rsidRDefault="00F87A80" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,3cm, originaux et copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297AB31C" w14:textId="77777777" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C"/>
     <w:p w14:paraId="10CE541A" w14:textId="36425319" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/A3/5</w:t>
       </w:r>
       <w:r>
         <w:t>,7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7E74">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414039C2" w14:textId="59D1FC53" w:rsidR="0047626D" w:rsidRDefault="00F87A80" w:rsidP="0050766C">
       <w:r>
         <w:t>Historique de l’électricité à Albanel de ses débuts (1929 à 1972) contrat de fourniture d’électricité entre municipalité du village d’Albanel et compagnie électrique du Saguenay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C9D624" w14:textId="63986DDC" w:rsidR="00F87A80" w:rsidRDefault="00F87A80" w:rsidP="0050766C">
@@ -8818,99 +8993,98 @@
     </w:p>
     <w:p w14:paraId="2F0D9043" w14:textId="57D7F374" w:rsidR="00AC5055" w:rsidRDefault="00AC5055" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">3pages, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD6DC70" w14:textId="77777777" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C"/>
     <w:p w14:paraId="08E3713F" w14:textId="222D3855" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/A3/5</w:t>
       </w:r>
       <w:r>
         <w:t>,12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7E74">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCD8C03" w14:textId="62929C51" w:rsidR="0047626D" w:rsidRDefault="00AC5055" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Description des activités des paroisses (Ste-Lucie d’Albanel, St-Méthode, Notre-Dame de l’Assomption, Héberville et St-Cyrille de Normandin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D83B7CD" w14:textId="2475BDCF" w:rsidR="00AC5055" w:rsidRDefault="00AC5055" w:rsidP="0050766C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>0,4cm, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACC3708" w14:textId="77777777" w:rsidR="0047626D" w:rsidRDefault="0047626D" w:rsidP="0050766C"/>
     <w:p w14:paraId="140EFACA" w14:textId="76894295" w:rsidR="00644EE8" w:rsidRDefault="00644EE8" w:rsidP="0050766C">
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/A3/5</w:t>
       </w:r>
       <w:r>
         <w:t>,13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7E74">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEA4E6B" w14:textId="0E74B4E1" w:rsidR="00644EE8" w:rsidRDefault="00AC5055" w:rsidP="0050766C">
       <w:r>
         <w:t>Historique d’associations à Albanel.</w:t>
       </w:r>
       <w:r w:rsidR="000D5155">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(1987-1989)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BF3264" w14:textId="4A17E4D1" w:rsidR="00AC5055" w:rsidRDefault="00AC5055" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1,4cm copies et originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CECBF2C" w14:textId="77777777" w:rsidR="000D5155" w:rsidRDefault="000D5155" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc455049371"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc455049371"/>
     </w:p>
     <w:p w14:paraId="54F6B40B" w14:textId="74397FE7" w:rsidR="00DD14F3" w:rsidRPr="00AB7E74" w:rsidRDefault="00DD14F3" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E74">
         <w:t>P166/</w:t>
       </w:r>
       <w:r w:rsidR="00335973" w:rsidRPr="00AB7E74">
         <w:t>A3/6 : Activités du comité du centenaire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2BA708D7" w14:textId="46707ED9" w:rsidR="00AB7E74" w:rsidRDefault="00AB7E74" w:rsidP="0050766C"/>
     <w:p w14:paraId="64BF26C4" w14:textId="579E20FB" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/6,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68641C6A" w14:textId="1123BAB8" w:rsidR="00CC7F80" w:rsidRDefault="005109BF" w:rsidP="0050766C">
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00CC7F80">
         <w:t xml:space="preserve">8 juillet 1989, Discourt à l’occasion du développement du centenaire d’Albanel. Présentation et symbolique de monument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4AD3FD" w14:textId="0C08A866" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,2cm, copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433104D5" w14:textId="7BE040C3" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C"/>
     <w:p w14:paraId="65216EA0" w14:textId="07D9F914" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/6,2</w:t>
       </w:r>
@@ -8924,55 +9098,55 @@
       <w:r>
         <w:t xml:space="preserve">0,2cm, copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03670BC3" w14:textId="425933AE" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C"/>
     <w:p w14:paraId="73206416" w14:textId="67404A72" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/6,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2874E8EF" w14:textId="74B80C04" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t>Nom des personnes qui assistent au banquet donné dans le cadre du centenaire d’Albanel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B1F129" w14:textId="1B64CAEF" w:rsidR="00CC7F80" w:rsidRDefault="00CC7F80" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,2cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575DE234" w14:textId="62F699BA" w:rsidR="00DD14F3" w:rsidRDefault="00DD14F3" w:rsidP="0050766C"/>
     <w:p w14:paraId="29745574" w14:textId="09FBC264" w:rsidR="00EF07C1" w:rsidRPr="00EF07C1" w:rsidRDefault="00EF07C1" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc455049372"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc455049372"/>
       <w:r w:rsidRPr="00EF07C1">
         <w:t>P166/A3/7 : Généalogie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1A5D1D38" w14:textId="586F3F86" w:rsidR="00EF07C1" w:rsidRDefault="00EF07C1" w:rsidP="0050766C"/>
     <w:p w14:paraId="3EE4EFCA" w14:textId="35218374" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/7,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BCB768" w14:textId="67639781" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C">
       <w:r>
         <w:t>Généalogie de quelques familles d’Albanel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224A9890" w14:textId="61A3CDE2" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C">
       <w:r>
         <w:t>0,6cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E3908" w14:textId="03588BE1" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C"/>
     <w:p w14:paraId="76FAF7C6" w14:textId="315D7E5F" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/7,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC5CA24" w14:textId="573B3A7A" w:rsidR="00DD0EC0" w:rsidRDefault="00DD0EC0" w:rsidP="0050766C">
       <w:r>
@@ -8983,554 +9157,552 @@
       <w:r>
         <w:t xml:space="preserve">3,7cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4495B551" w14:textId="69D0B45A" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C"/>
     <w:p w14:paraId="06A3CA93" w14:textId="59251702" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/7,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB4B3E3" w14:textId="77777777" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="003B4C37">
       <w:r>
         <w:t>Fiches généalogiques des naissances, des mariages et des décès.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6322E12C" w14:textId="72535462" w:rsidR="00EF07C1" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">3,5cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188FF748" w14:textId="5D737EE1" w:rsidR="00F35A7A" w:rsidRDefault="00F35A7A" w:rsidP="0050766C"/>
     <w:p w14:paraId="32D777F3" w14:textId="1A8AD602" w:rsidR="00F35A7A" w:rsidRPr="00ED44CD" w:rsidRDefault="00F35A7A" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc455049373"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc455049373"/>
       <w:r w:rsidRPr="00ED44CD">
         <w:t>P166/A3/8 : Témoignages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5B40D86D" w14:textId="6C925480" w:rsidR="00F35A7A" w:rsidRDefault="00F35A7A" w:rsidP="0050766C"/>
     <w:p w14:paraId="44C0B10E" w14:textId="180A3F7E" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/8,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C328164" w14:textId="3B684A1E" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t>Biographies, mémoires et témoignages de personnes âgées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF7C194" w14:textId="4A881ABF" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C"/>
     <w:p w14:paraId="6276EF1F" w14:textId="10BD89B8" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/8,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52591CB4" w14:textId="3191C8B8" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1983, Entrevue et souvenirs avec des personnes qui se racontent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CE1223" w14:textId="29A84B9F" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1cm, copies et originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF3B89C" w14:textId="43E9503E" w:rsidR="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="0050766C"/>
     <w:p w14:paraId="68B84631" w14:textId="377C1B32" w:rsidR="00ED44CD" w:rsidRPr="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc455049374"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc455049374"/>
       <w:r w:rsidRPr="00ED44CD">
         <w:t>P166/A3/9 : Études</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2F2C2B5A" w14:textId="1CBDCB44" w:rsidR="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="0050766C"/>
     <w:p w14:paraId="382BBEC1" w14:textId="3403681F" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/9,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE4395" w14:textId="44F48332" w:rsidR="003B4C37" w:rsidRDefault="003B4C37" w:rsidP="0050766C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Réflexion sur la danse. Spectacle </w:t>
       </w:r>
       <w:r w:rsidR="00672CBD">
         <w:t>« </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Danse temps-là </w:t>
       </w:r>
       <w:r w:rsidR="00672CBD">
         <w:t xml:space="preserve">à Albanel ». Projet de spectacle pour le centenaire d’Albanel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359DE4B" w14:textId="44A2A491" w:rsidR="00672CBD" w:rsidRDefault="00672CBD" w:rsidP="0050766C">
       <w:r>
         <w:t>0,2 cm. Originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E903687" w14:textId="5BE7EE0E" w:rsidR="00672CBD" w:rsidRDefault="00672CBD" w:rsidP="0050766C"/>
     <w:p w14:paraId="6BA483AC" w14:textId="06EE0E4E" w:rsidR="00672CBD" w:rsidRDefault="00672CBD" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A3/9,2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A781C0" w14:textId="7639BB71" w:rsidR="00672CBD" w:rsidRDefault="00672CBD" w:rsidP="0050766C">
       <w:r>
         <w:t>Devis de réalisation de l’enquête ethnologique à Albanel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD8E825" w14:textId="068A5B19" w:rsidR="00672CBD" w:rsidRDefault="00672CBD" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,1 cm, copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EFF210" w14:textId="22570C76" w:rsidR="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="0050766C">
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0085DBB8" w14:textId="4494BE0D" w:rsidR="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="0050766C"/>
     <w:p w14:paraId="194BE273" w14:textId="7ECB1C17" w:rsidR="00ED44CD" w:rsidRPr="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc455049375"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc455049375"/>
       <w:r w:rsidRPr="00ED44CD">
         <w:t>P166/A3/10 : Inventaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="5101A3F4" w14:textId="108364A3" w:rsidR="00ED44CD" w:rsidRDefault="00ED44CD" w:rsidP="0050766C"/>
     <w:p w14:paraId="1BB88627" w14:textId="7C2190CF" w:rsidR="00C657ED" w:rsidRDefault="00C657ED" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/10,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBD4C1D" w14:textId="5311D76A" w:rsidR="00C657ED" w:rsidRDefault="00C657ED" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">7 juin 1983, Liste des biens culturels et des personnes qu’ont contribué au centenaire d’Albanel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEA23E5" w14:textId="2DEBF267" w:rsidR="00C657ED" w:rsidRDefault="00C657ED" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">2cm, copies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E3BDCA" w14:textId="05DBA877" w:rsidR="000526B0" w:rsidRDefault="000526B0" w:rsidP="0050766C"/>
     <w:p w14:paraId="56DA8F0F" w14:textId="272A6F9F" w:rsidR="000526B0" w:rsidRPr="000526B0" w:rsidRDefault="000526B0" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc455049376"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc455049376"/>
       <w:r w:rsidRPr="000526B0">
         <w:t>P166/A3/11 : Maquettes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7B0698EA" w14:textId="2777D3EB" w:rsidR="00562303" w:rsidRDefault="00562303" w:rsidP="0050766C"/>
     <w:p w14:paraId="3B09A1A8" w14:textId="3144240D" w:rsidR="000526B0" w:rsidRDefault="000526B0" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A3/11,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E27C91D" w14:textId="042489CB" w:rsidR="000526B0" w:rsidRDefault="000526B0" w:rsidP="000526B0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Maquette du recueil avec emplacement des photos et des textes. – [1989]. – 2 cm de documents textuels (collage). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C6EEF1" w14:textId="77777777" w:rsidR="004763EC" w:rsidRDefault="004763EC" w:rsidP="000526B0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD0D8AB" w14:textId="28003C71" w:rsidR="00562303" w:rsidRDefault="00562303" w:rsidP="0050766C"/>
     <w:p w14:paraId="2C1B726D" w14:textId="4C6898CD" w:rsidR="00562303" w:rsidRDefault="00562303" w:rsidP="005842E4">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc455049377"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc455049377"/>
       <w:r>
         <w:t>P166/A4 : Relations publiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="63BADFE4" w14:textId="23474633" w:rsidR="00562303" w:rsidRDefault="00562303" w:rsidP="0050766C"/>
     <w:p w14:paraId="005CD66B" w14:textId="0A0F1C10" w:rsidR="00562303" w:rsidRPr="005842E4" w:rsidRDefault="00562303" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc455049378"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc455049378"/>
       <w:r w:rsidRPr="005842E4">
         <w:t>P166/A4/1 : Correspondance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="00B44033" w14:textId="2EB317B0" w:rsidR="005842E4" w:rsidRDefault="005842E4" w:rsidP="0050766C"/>
     <w:p w14:paraId="27A089EA" w14:textId="112DF3B0" w:rsidR="008B2B55" w:rsidRDefault="008B2B55" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEA6E0C" w14:textId="697C2066" w:rsidR="008B2B55" w:rsidRDefault="008B2B55" w:rsidP="0050766C">
       <w:r>
         <w:t>1 décembre 1987-8 novembre 1990, Correspondance générale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F3E85B" w14:textId="3A78E4CE" w:rsidR="008B2B55" w:rsidRDefault="008B2B55" w:rsidP="0050766C">
       <w:r>
         <w:t>0,3 cm, copies et originaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F435E45" w14:textId="4638BFA0" w:rsidR="008B2B55" w:rsidRDefault="008B2B55" w:rsidP="0050766C"/>
     <w:p w14:paraId="0A1C407C" w14:textId="517095F5" w:rsidR="008B2B55" w:rsidRDefault="008B2B55" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6735CBB1" w14:textId="1B5AE2BC" w:rsidR="008B2B55" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Dessins. (1988-1989) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B8FA60" w14:textId="3D6D7984" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,4cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C12E490" w14:textId="7FE868AA" w:rsidR="00562303" w:rsidRDefault="00562303" w:rsidP="0050766C"/>
     <w:p w14:paraId="12042F89" w14:textId="57EFAAEE" w:rsidR="00562303" w:rsidRPr="005842E4" w:rsidRDefault="005842E4" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc455049379"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc455049379"/>
       <w:r w:rsidRPr="005842E4">
         <w:t>P166/A4/2 : Coupures de presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="490F9A29" w14:textId="1D251057" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc455049380"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc455049380"/>
     </w:p>
     <w:p w14:paraId="31F0A908" w14:textId="4883A5AC" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="008E0C98">
       <w:r>
         <w:t>P166/A4/2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D779105" w14:textId="69321EED" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="008E0C98">
       <w:r>
         <w:t>Coupures de presse sur la programmation du festival de la Gourgane.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62746EFD" w14:textId="375672A2" w:rsidR="008E0C98" w:rsidRPr="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="008E0C98">
       <w:r>
         <w:t xml:space="preserve">0,2cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36541130" w14:textId="77777777" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DBA36C3" w14:textId="0F331908" w:rsidR="00376DF0" w:rsidRPr="009A7609" w:rsidRDefault="00376DF0" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
       <w:r w:rsidRPr="009A7609">
         <w:t>P166/A4/3 : Remerciements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="5FCF4389" w14:textId="6ED7AB96" w:rsidR="00376DF0" w:rsidRDefault="00376DF0" w:rsidP="0050766C"/>
     <w:p w14:paraId="62DE8576" w14:textId="5B8E54DA" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5A1ED6" w14:textId="7556C1CD" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
         <w:t>Cartes et lettres de remerciements diverses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C55CE8F" w14:textId="7FDAC28A" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">3cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367B0D42" w14:textId="01C4A360" w:rsidR="00376DF0" w:rsidRDefault="00376DF0" w:rsidP="0050766C"/>
     <w:p w14:paraId="6FBC5DAF" w14:textId="069CDB8C" w:rsidR="00376DF0" w:rsidRPr="009A7609" w:rsidRDefault="00376DF0" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc455049381"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc455049381"/>
       <w:r w:rsidRPr="009A7609">
         <w:t>P166/A4/4 : Dossier de presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="664DB43F" w14:textId="20646EB6" w:rsidR="00376DF0" w:rsidRDefault="00376DF0" w:rsidP="0050766C"/>
     <w:p w14:paraId="47F7F0DE" w14:textId="1B1C0268" w:rsidR="008E0C98" w:rsidRDefault="008E0C98" w:rsidP="0050766C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/A4/</w:t>
       </w:r>
       <w:r w:rsidR="00C579B1">
         <w:t>4,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C94FF10" w14:textId="7A9A835F" w:rsidR="00C579B1" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Dossier de presse de la corporation du centenaire d’Albanel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AECBD0" w14:textId="4C8F8C30" w:rsidR="00C579B1" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t>0,4cm, copies et originaux 1989</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371BD88A" w14:textId="6AD20C2B" w:rsidR="00376DF0" w:rsidRDefault="00376DF0" w:rsidP="0050766C"/>
     <w:p w14:paraId="1729B2B4" w14:textId="23631764" w:rsidR="00376DF0" w:rsidRPr="009A7609" w:rsidRDefault="00376DF0" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc455049382"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc455049382"/>
       <w:r w:rsidRPr="009A7609">
         <w:t>P166/A4/5 : Concours</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="54371397" w14:textId="4B6AB744" w:rsidR="00376DF0" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5805961A" w14:textId="38184077" w:rsidR="00C579B1" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A4/5,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156DE1F6" w14:textId="3322EFCC" w:rsidR="00C579B1" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t>Concours de chanson pour Albanel (centenaire). 27 juillet – 2 février 1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA8D151" w14:textId="5C717FB6" w:rsidR="00C579B1" w:rsidRDefault="00C579B1" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,5cm, copies et originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE9A865" w14:textId="7013AE51" w:rsidR="00376DF0" w:rsidRDefault="00376DF0" w:rsidP="0050766C"/>
     <w:p w14:paraId="3E133C42" w14:textId="6319035A" w:rsidR="009A7609" w:rsidRPr="009A7609" w:rsidRDefault="009A7609" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc455049383"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc455049383"/>
       <w:r w:rsidRPr="009A7609">
         <w:t>P166/A4/6 : Invitations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="51A276D3" w14:textId="2E595795" w:rsidR="009A7609" w:rsidRDefault="009A7609" w:rsidP="0050766C"/>
     <w:p w14:paraId="53E39A66" w14:textId="5CF69B63" w:rsidR="005A76B8" w:rsidRDefault="005109BF" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/6,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB4028C" w14:textId="68FE4152" w:rsidR="005109BF" w:rsidRDefault="005109BF" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Liste de personne invitées à l’occasion du centenaire d’Albanel. Liste de noms de personnes et de leur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>métier.Liste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> des personnes, nom de leur conjoint et nom des enfants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1CD1EF" w14:textId="365C2F87" w:rsidR="005109BF" w:rsidRDefault="005109BF" w:rsidP="0050766C">
       <w:r>
         <w:t>2 cm, originaux et copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D62DEBB" w14:textId="5A022AE4" w:rsidR="005109BF" w:rsidRDefault="005109BF" w:rsidP="0050766C"/>
     <w:p w14:paraId="20345069" w14:textId="4A9BC989" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/6,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558F6D34" w14:textId="54C5F663" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Livre de signatures (à l’occasion du centenaire d’Albanel.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498A1D64" w14:textId="61B44B36" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">1cm, originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB6357A" w14:textId="77777777" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C"/>
     <w:p w14:paraId="1CC8A78A" w14:textId="7CA3951B" w:rsidR="005A76B8" w:rsidRPr="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc455049384"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc455049384"/>
       <w:r w:rsidRPr="005A76B8">
         <w:t>P166/A4/7 : Prêts de documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="2D23B536" w14:textId="77777777" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C9892E" w14:textId="77777777" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/A4/7,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202BF3C8" w14:textId="77777777" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Certificats de prêts de photographies à la corporation du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65727956" w14:textId="7ED823BD" w:rsidR="00D6711B" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">0,6cm. Copies.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762625B4" w14:textId="5BE90260" w:rsidR="00D6711B" w:rsidRDefault="00D6711B" w:rsidP="0050766C"/>
     <w:p w14:paraId="150D0567" w14:textId="7519ED53" w:rsidR="00D6711B" w:rsidRDefault="00D6711B" w:rsidP="00D6711B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc455049385"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc455049385"/>
       <w:r>
         <w:t xml:space="preserve">P166/A5 : </w:t>
       </w:r>
       <w:r w:rsidR="005A76B8">
         <w:t>Cartes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="515191F4" w14:textId="0686B408" w:rsidR="00D6711B" w:rsidRDefault="00D6711B" w:rsidP="0050766C"/>
     <w:p w14:paraId="78B53EC4" w14:textId="15ADE168" w:rsidR="00D6711B" w:rsidRDefault="00D6711B" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc455049386"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc455049386"/>
       <w:r>
         <w:t>P166/A5/1 : Cartes géographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="4AAD0FD9" w14:textId="0E2EE016" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="0050766C"/>
     <w:p w14:paraId="3757737A" w14:textId="4300288F" w:rsidR="004763EC" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/A5/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7820BEA0" w14:textId="244D4DFC" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t>[1984-1988]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B572F2" w14:textId="50A2A6EA" w:rsidR="00972C82" w:rsidRDefault="00972C82" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Cartes canton Albanel et du territoire de la municipalité d’Albanel (fusion canton d’Albanel et village d’Albanel). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE214A9" w14:textId="658AE1D1" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="0050766C">
       <w:r>
         <w:t>0,1cm, copies et original</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A8B4A0" w14:textId="77777777" w:rsidR="004763EC" w:rsidRDefault="004763EC" w:rsidP="0050766C"/>
     <w:p w14:paraId="57907207" w14:textId="3A80E46F" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="005A76B8">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc455049387"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc455049387"/>
       <w:r>
         <w:t>P166/B Photographies</w:t>
       </w:r>
       <w:r w:rsidR="00273D6D">
         <w:t xml:space="preserve"> et négatifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="75752D8F" w14:textId="21993FD6" w:rsidR="00D6711B" w:rsidRDefault="00D6711B" w:rsidP="0050766C"/>
     <w:p w14:paraId="0F32CAD7" w14:textId="6FA1742A" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="002C3900">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc455049388"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc455049388"/>
       <w:r>
         <w:t>P166/B1 : Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1FF25F21" w14:textId="44BB0210" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="0050766C"/>
     <w:p w14:paraId="0892B4DC" w14:textId="4030DF8C" w:rsidR="007D1A22" w:rsidRDefault="005A76B8" w:rsidP="00043A0D">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc455049389"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc455049389"/>
       <w:r>
         <w:t>P166/B1/1 : Portraits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2DFCCF15" w14:textId="77777777" w:rsidR="00043A0D" w:rsidRPr="00043A0D" w:rsidRDefault="00043A0D" w:rsidP="00043A0D"/>
     <w:p w14:paraId="5D778807" w14:textId="196D2D72" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc455049390"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc455049390"/>
       <w:r>
         <w:t>P166/B1/1.1 : Portraits d’hommes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="0C753DEB" w14:textId="3494D852" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D3B975B" w14:textId="3DDE64A4" w:rsidR="009A3905" w:rsidRPr="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3905">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/B1/1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,1</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3905">
@@ -9545,51 +9717,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D925F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mrs. Laurent Roy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5DBEFC" w14:textId="6689DB91" w:rsidR="00846A84" w:rsidRDefault="00846A84" w:rsidP="009A3905">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E77D87" w14:textId="77777777" w:rsidR="00D925F7" w:rsidRDefault="00846A84" w:rsidP="009A3905">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6,3cm x 8,5 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B949E1" w14:textId="0E961F7B" w:rsidR="00846A84" w:rsidRDefault="00D925F7" w:rsidP="009A3905">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -10123,888 +10294,852 @@
     </w:p>
     <w:p w14:paraId="4617793D" w14:textId="41CB0D5C" w:rsidR="009A3905" w:rsidRPr="0057414E" w:rsidRDefault="00846A84" w:rsidP="009A3905">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0057414E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Télésphore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0057414E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Plourde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CC688D" w14:textId="1AD088E5" w:rsidR="00846A84" w:rsidRDefault="00846A84" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1269A5E0" w14:textId="295C9BD4" w:rsidR="00846A84" w:rsidRDefault="00846A84" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6cmx 8,5cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F982AA2" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69038AB1" w14:textId="2B13BF21" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3905">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P166/B1/1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C23B236" w14:textId="3ACA14F6" w:rsidR="009A3905" w:rsidRPr="0057414E" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057414E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arthur Labé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7592F01D" w14:textId="674BD2B5" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549AA4FB" w14:textId="01684AEC" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6cm x 8,5 cm, noir et blanc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730D4BE5" w14:textId="0641F062" w:rsidR="0057414E" w:rsidRDefault="0057414E" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA41043" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CAB4D0" w14:textId="65D8D659" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3905">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P166/B1/1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3799F629" w14:textId="6B3663B1" w:rsidR="009A3905" w:rsidRPr="0057414E" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057414E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ludger Ménard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209B6BBF" w14:textId="76FB827A" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C96FA4" w14:textId="1604833A" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6cm x 9cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15004C2B" w14:textId="68876457" w:rsidR="0057414E" w:rsidRDefault="0057414E" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B16BF90" w14:textId="79FDEABA" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BC4FFE" w14:textId="703C23F7" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3905">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P166/B1/1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1C8FA6" w14:textId="3C512040" w:rsidR="009A3905" w:rsidRPr="0057414E" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057414E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C.A. Gauthier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4F1237" w14:textId="5FC4CC64" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photographe : Alexandre Loss </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE2080C" w14:textId="3E7B49E5" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9cm x 11,5cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E9319" w14:textId="7A67C289" w:rsidR="0057414E" w:rsidRDefault="0057414E" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54173FED" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A34C9A7" w14:textId="67E4EAF9" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A3905">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P166/B1/1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB0973B" w14:textId="1A7959E1" w:rsidR="009A3905" w:rsidRPr="0057414E" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057414E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mrs. Maurice Lamontagne ex. député Provincial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C79DE69" w14:textId="33A075E5" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+      <w:r>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE12E27" w14:textId="01940B2F" w:rsidR="009A3905" w:rsidRDefault="00043A0D" w:rsidP="00043A0D">
+      <w:r>
+        <w:t xml:space="preserve">10cm x 13cm, noir et blanc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D704C3" w14:textId="5E01B37F" w:rsidR="0057414E" w:rsidRDefault="0057414E" w:rsidP="00043A0D">
+      <w:r>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6020B1FC" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D216B7" w14:textId="0B304D55" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc455049391"/>
+      <w:r>
+        <w:t>P166/B1/1.2 : Portraits de femmes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="57137BC9" w14:textId="407F60E7" w:rsidR="00D03723" w:rsidRDefault="00D03723" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B55D60" w14:textId="16D3EF38" w:rsidR="00D03723" w:rsidRDefault="00D03723" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>166/B1/1.2,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8D0425" w14:textId="037A45D8" w:rsidR="00D03723" w:rsidRPr="00A04367" w:rsidRDefault="00D03723" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04367">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nom inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231B439C" w14:textId="10CF21DF" w:rsidR="00D03723" w:rsidRDefault="00D03723" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755313B1" w14:textId="312327A1" w:rsidR="00D03723" w:rsidRDefault="00D03723" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6,3cm x 8,5 cm, noir et blanc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB416DE" w14:textId="3B7612DF" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sans date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029CB6FC" w14:textId="60C1BFC7" w:rsidR="00D528DF" w:rsidRDefault="00D528DF" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5467A6" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6017939B" w14:textId="06647408" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>166/B1/1.2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04367">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03868677" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRPr="00A04367" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04367">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nom inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE13EF2" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Photographe inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E38C134" w14:textId="029ADD99" w:rsidR="000D0DAA" w:rsidRDefault="00A04367" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12,5 </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Couleur</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="25CC688D" w14:textId="1AD088E5" w:rsidR="00846A84" w:rsidRDefault="00846A84" w:rsidP="009A3905">
+    </w:p>
+    <w:p w14:paraId="3258A1F6" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sans date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55333AE1" w14:textId="422C70DF" w:rsidR="00D528DF" w:rsidRPr="00D03723" w:rsidRDefault="00D528DF" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAD6564" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FF4648" w14:textId="064AC03F" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>166/B1/1.2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04367">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133800EA" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRPr="00A04367" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04367">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nom inconnu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6687D2CB" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1269A5E0" w14:textId="295C9BD4" w:rsidR="00846A84" w:rsidRDefault="00846A84" w:rsidP="009A3905">
-[...55 lines deleted...]
-    <w:p w14:paraId="7592F01D" w14:textId="674BD2B5" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
+    <w:p w14:paraId="03AEA205" w14:textId="7D5CAA0D" w:rsidR="000D0DAA" w:rsidRDefault="00A04367" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12,5</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DAA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm, noir et blanc </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A5F59" w14:textId="77777777" w:rsidR="000D0DAA" w:rsidRPr="00D03723" w:rsidRDefault="000D0DAA" w:rsidP="000D0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sans date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7171560E" w14:textId="64BA3CE4" w:rsidR="000D0DAA" w:rsidRPr="00D03723" w:rsidRDefault="00D528DF" w:rsidP="00D03723">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCF26A9" w14:textId="77777777" w:rsidR="00D03723" w:rsidRDefault="00D03723" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EB3A32" w14:textId="03EF9949" w:rsidR="006926E6" w:rsidRDefault="006926E6" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc455049392"/>
+      <w:r>
+        <w:t>P166/B1/1.3 : Avis de décès</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="19D84237" w14:textId="49C3F624" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC6AFCC" w14:textId="15A90EE5" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P166/B1/1.3,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B305D3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BEABA8" w14:textId="2DE67F22" w:rsidR="00543EE0" w:rsidRPr="00D528DF" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D528DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curé Didyme Tremblay </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA81244" w14:textId="5C828380" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549AA4FB" w14:textId="01684AEC" w:rsidR="00821C62" w:rsidRDefault="00821C62" w:rsidP="009A3905">
-[...22 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="15FB9E11" w14:textId="0C5E6CF0" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10cm x 16 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D85F341" w14:textId="26EF3F10" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sans date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538DC5C9" w14:textId="7F77D284" w:rsidR="00D528DF" w:rsidRPr="00543EE0" w:rsidRDefault="00D528DF" w:rsidP="00543EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA41043" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="009A3905">
-[...243 lines deleted...]
-    <w:p w14:paraId="6020B1FC" w14:textId="77777777" w:rsidR="009A3905" w:rsidRDefault="009A3905" w:rsidP="004B7BFE">
+    <w:p w14:paraId="1AAD5481" w14:textId="77777777" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72D216B7" w14:textId="0B304D55" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="004B7BFE">
+    <w:p w14:paraId="7AB1637A" w14:textId="5C740375" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc455049391"/>
-[...350 lines deleted...]
-        <w:t>P166/B1/1.3 : Avis de décès</w:t>
+      <w:bookmarkStart w:id="40" w:name="_Toc455049393"/>
+      <w:r>
+        <w:t>P166/B1/1.4 : Portraits de groupes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
-    </w:p>
-[...107 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="69B59464" w14:textId="5B29D88B" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F653000" w14:textId="45F3AFE7" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="00543EE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543EE0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/B1/1.4,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -11472,170 +11607,122 @@
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Debout</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Arthur Roy, Fortuna </w:t>
+        <w:t xml:space="preserve"> Arthur Roy, Fortuna Labonté, Georges Ouellet, Benjamin-Alexander Scott, Alphonce </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Labonté</w:t>
+        <w:t>Thilen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Georges Ouellet, Benjamin-Alexander Scott, </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Tremblay, Achille Corriveau.</w:t>
+        <w:t>, Barthélémy Tremblay, Achille Corriveau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BA40B9" w14:textId="189FDB19" w:rsidR="009A799B" w:rsidRDefault="009A799B" w:rsidP="00543EE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A51603" w14:textId="158A12D3" w:rsidR="009A799B" w:rsidRDefault="009A799B" w:rsidP="00543EE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17,5 cm x 12,5cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C63534B" w14:textId="0F8ED38D" w:rsidR="00D528DF" w:rsidRPr="00543EE0" w:rsidRDefault="00D528DF" w:rsidP="00543EE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79709959" w14:textId="77777777" w:rsidR="00543EE0" w:rsidRDefault="00543EE0" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="521DADFD" w14:textId="0DA2A328" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc455049394"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc455049394"/>
       <w:r>
         <w:t>P166/B1/1.5 : Portraits de couples</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="3359F825" w14:textId="2EB728C7" w:rsidR="00CE45EF" w:rsidRDefault="00CE45EF" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C91369E" w14:textId="65103A21" w:rsidR="00596727" w:rsidRDefault="00596727" w:rsidP="00CE45EF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P166/B1/1.5,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A4370E" w14:textId="63F58236" w:rsidR="00CE45EF" w:rsidRPr="00D72B88" w:rsidRDefault="005C59A1" w:rsidP="00CE45EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -11669,88 +11756,87 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF9922F" w14:textId="7C91AE40" w:rsidR="005C59A1" w:rsidRDefault="005C59A1" w:rsidP="00CE45EF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Photographe inconnu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD6B8C5" w14:textId="4F0E7A7F" w:rsidR="005C59A1" w:rsidRDefault="005C59A1" w:rsidP="00CE45EF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11,5cm x 17cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2847E12F" w14:textId="056BA77A" w:rsidR="00D72B88" w:rsidRPr="00CE45EF" w:rsidRDefault="00D72B88" w:rsidP="00CE45EF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD99C2B" w14:textId="6F1C2778" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="0050766C"/>
     <w:p w14:paraId="26231A0F" w14:textId="7EFE1C3A" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc455049395"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc455049395"/>
       <w:r>
         <w:t>P166/B1/2 : Architecture</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="78F56B8D" w14:textId="77777777" w:rsidR="007D1A22" w:rsidRDefault="007D1A22" w:rsidP="0050766C"/>
     <w:p w14:paraId="5B893421" w14:textId="630D7B85" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc455049396"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc455049396"/>
       <w:r>
         <w:t>P166/B1/2.1 : Architecture résidentielle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="174895A7" w14:textId="45588F36" w:rsidR="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
     <w:p w14:paraId="717AED25" w14:textId="4E2BA5E7" w:rsidR="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/ 2.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B887D5C" w14:textId="511ADA92" w:rsidR="009E2C92" w:rsidRPr="00D72B88" w:rsidRDefault="009E2C92" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Groupe de personne sur le perron de la résidence de Louis Pelchat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3FE131" w14:textId="2FA42845" w:rsidR="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
@@ -11904,103 +11990,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B792BB8" w14:textId="32465D18" w:rsidR="00BA4BDE" w:rsidRDefault="00BA4BDE" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">Photographe inconnu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109F7A91" w14:textId="77777777" w:rsidR="00D72B88" w:rsidRDefault="00BA4BDE" w:rsidP="009E2C92">
       <w:r>
         <w:t>16,3cm x 11,3 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506E42E6" w14:textId="5FA6617D" w:rsidR="00BA4BDE" w:rsidRDefault="00D72B88" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00BA4BDE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12156007" w14:textId="77777777" w:rsidR="009E2C92" w:rsidRPr="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
     <w:p w14:paraId="3E7E15FA" w14:textId="18E6A334" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc455049397"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc455049397"/>
       <w:r>
         <w:t>P166/B1/2.2 : Architecture commerciale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="630FBA3C" w14:textId="127002C4" w:rsidR="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
     <w:p w14:paraId="6E26CBDA" w14:textId="7FFE6F31" w:rsidR="009E2C92" w:rsidRDefault="00BA4BDE" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/2.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFCA35C" w14:textId="7319D1AE" w:rsidR="007C12C2" w:rsidRPr="00D72B88" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Première caisse populaire au Lac Saint-Jean </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408DF8C5" w14:textId="112EBA1B" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">Mrs. Raymond Trudel et Marie-Léda Cantin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A66524" w14:textId="17310DBE" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">Photographe inconnu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE8F54F" w14:textId="28DE86B5" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">12,6cm x 18cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748DABAD" w14:textId="5590ADD4" w:rsidR="00D72B88" w:rsidRDefault="00D72B88" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A0648B" w14:textId="77777777" w:rsidR="00D72B88" w:rsidRDefault="00D72B88" w:rsidP="009E2C92"/>
     <w:p w14:paraId="3AFFDFF8" w14:textId="77777777" w:rsidR="00D72B88" w:rsidRDefault="00D72B88" w:rsidP="009E2C92"/>
     <w:p w14:paraId="1D766257" w14:textId="77777777" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92"/>
     <w:p w14:paraId="7946A7AB" w14:textId="58347311" w:rsidR="00BA4BDE" w:rsidRDefault="00BA4BDE" w:rsidP="009E2C92">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/B1/2.2,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2F3807" w14:textId="6DE53510" w:rsidR="007C12C2" w:rsidRPr="00D72B88" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D72B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L’abbé Hervé Vincent et ses enfants : Jean-Paul, Jacqueline et Raymond devant le bureau de poste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D31A7C4" w14:textId="388818B9" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58293278" w14:textId="534D9EF8" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92">
       <w:r>
@@ -12136,67 +12221,51 @@
     <w:p w14:paraId="59E7A84E" w14:textId="77777777" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92"/>
     <w:p w14:paraId="517C374E" w14:textId="1FE22B7A" w:rsidR="00BA4BDE" w:rsidRDefault="00BA4BDE" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/2.2,5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AABDB6" w14:textId="0C0D25D4" w:rsidR="007C12C2" w:rsidRPr="003F5375" w:rsidRDefault="003F5375" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5375">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Épicerie</w:t>
       </w:r>
       <w:r w:rsidR="000259EB" w:rsidRPr="003F5375">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Lavoie</w:t>
+        <w:t xml:space="preserve"> Azaria Lavoie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF23E9C" w14:textId="3A79FA4B" w:rsidR="000259EB" w:rsidRDefault="000259EB" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">Inscription : Farine Robin Hood, Thé Salada, Coca-Cola </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7483E496" w14:textId="61854D26" w:rsidR="000259EB" w:rsidRDefault="000259EB" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0634E095" w14:textId="77777777" w:rsidR="003F5375" w:rsidRDefault="000259EB" w:rsidP="009E2C92">
       <w:r>
         <w:t>11,4cm x 17cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51ED96C7" w14:textId="3A884FE4" w:rsidR="000259EB" w:rsidRDefault="003F5375" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="000259EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -12317,56 +12386,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="59408CFA" w14:textId="68286CEF" w:rsidR="000259EB" w:rsidRDefault="000259EB" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E7F4F9" w14:textId="60ACFBE2" w:rsidR="000259EB" w:rsidRDefault="000259EB" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">16,4cm x 10,5cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754DD329" w14:textId="1C79E4E0" w:rsidR="003F5375" w:rsidRDefault="003F5375" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB46281" w14:textId="77777777" w:rsidR="003F5375" w:rsidRDefault="003F5375" w:rsidP="009E2C92"/>
     <w:p w14:paraId="1A2084A7" w14:textId="77777777" w:rsidR="003F5375" w:rsidRDefault="003F5375" w:rsidP="009E2C92"/>
     <w:p w14:paraId="3B9DB43B" w14:textId="77777777" w:rsidR="007C12C2" w:rsidRDefault="007C12C2" w:rsidP="009E2C92"/>
     <w:p w14:paraId="035B9441" w14:textId="77777777" w:rsidR="009E2C92" w:rsidRPr="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
     <w:p w14:paraId="5BB69AE1" w14:textId="1FAE122D" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc455049398"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="45" w:name="_Toc455049398"/>
+      <w:r>
         <w:t>P166/B1/2.3 : Architecture religieuse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="629F7906" w14:textId="77777777" w:rsidR="00A37574" w:rsidRDefault="00A37574" w:rsidP="009E2C92"/>
     <w:p w14:paraId="73FC0736" w14:textId="1367ACCE" w:rsidR="009E2C92" w:rsidRDefault="00A37574" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/2.3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5D12E3" w14:textId="4C1EA02E" w:rsidR="00A37574" w:rsidRPr="003F5375" w:rsidRDefault="00A37574" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5375">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">La crois du chemin chez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5375">
         <w:rPr>
           <w:b/>
@@ -12649,51 +12717,50 @@
         <w:t>P166/B1/2.3,8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151F3E53" w14:textId="434D44DE" w:rsidR="00A37574" w:rsidRPr="004D7396" w:rsidRDefault="002834E1" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Croix du chemin située à l’entrée du « fond d’Albanel »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BEFA6A" w14:textId="5265DED9" w:rsidR="002834E1" w:rsidRDefault="002834E1" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29231349" w14:textId="546F4916" w:rsidR="002834E1" w:rsidRDefault="002834E1" w:rsidP="009E2C92">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>11,5cm x 17cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C708F5" w14:textId="279B10BA" w:rsidR="004D7396" w:rsidRDefault="004D7396" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C43DEF" w14:textId="77777777" w:rsidR="00A37574" w:rsidRDefault="00A37574" w:rsidP="009E2C92"/>
     <w:p w14:paraId="06858FCB" w14:textId="611FA32F" w:rsidR="00A37574" w:rsidRDefault="00A37574" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/2.3,9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0407D87A" w14:textId="074AC514" w:rsidR="00A37574" w:rsidRPr="004D7396" w:rsidRDefault="002834E1" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -12777,92 +12844,106 @@
     <w:p w14:paraId="30C1A416" w14:textId="77777777" w:rsidR="004D7396" w:rsidRPr="008A6E4E" w:rsidRDefault="004D7396" w:rsidP="004D7396">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6E4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clocher de l’église peint par Lucien Lamontagne </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC0BBC8" w14:textId="77777777" w:rsidR="004D7396" w:rsidRDefault="004D7396" w:rsidP="004D7396">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF0AEB0" w14:textId="77777777" w:rsidR="004D7396" w:rsidRDefault="004D7396" w:rsidP="004D7396">
       <w:r>
         <w:t xml:space="preserve">9.5 cm x 15cm, noir et blanc </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F137A9" w14:textId="52D75F37" w:rsidR="004D7396" w:rsidRDefault="004D7396" w:rsidP="009E2C92">
-      <w:r>
+    <w:p w14:paraId="06F137A9" w14:textId="52D75F37" w:rsidR="004D7396" w:rsidRPr="008A5906" w:rsidRDefault="004D7396" w:rsidP="009E2C92">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A5906">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098460F0" w14:textId="77777777" w:rsidR="009E2C92" w:rsidRPr="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
+    <w:p w14:paraId="098460F0" w14:textId="77777777" w:rsidR="009E2C92" w:rsidRPr="008A5906" w:rsidRDefault="009E2C92" w:rsidP="009E2C92">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="66053608" w14:textId="1CFCB9B4" w:rsidR="003361C4" w:rsidRPr="00A47D45" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc455049399"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc455049399"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P166/B1/2.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>4 :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Architecture </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>rurale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="33BE8B12" w14:textId="77777777" w:rsidR="005C6299" w:rsidRPr="00A47D45" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F9A27A" w14:textId="7B51BCFD" w:rsidR="005C6299" w:rsidRPr="00A47D45" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47D45">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P166/B1/2.4,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D1D060" w14:textId="48976B3B" w:rsidR="002834E1" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
@@ -12904,67 +12985,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7933BE9B" w14:textId="62C9F631" w:rsidR="00300BDD" w:rsidRDefault="00300BDD" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE4DFA5" w14:textId="5D6A6851" w:rsidR="009E2C92" w:rsidRDefault="009E2C92" w:rsidP="009E2C92"/>
     <w:p w14:paraId="5630D6A6" w14:textId="73BE2966" w:rsidR="005C6299" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:r>
         <w:t>P166/B1/2.4,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61472471" w14:textId="6CBDBB9A" w:rsidR="005C6299" w:rsidRPr="00300BDD" w:rsidRDefault="00113379" w:rsidP="009E2C92">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300BDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ferme de Jean-Marie </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Ferme de Jean-Marie Frigon </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D2EB78" w14:textId="7D8DEBCB" w:rsidR="00113379" w:rsidRDefault="00113379" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489BB6F1" w14:textId="06EF0745" w:rsidR="00113379" w:rsidRDefault="00113379" w:rsidP="009E2C92">
       <w:r>
         <w:t>18cm x 13</w:t>
       </w:r>
       <w:r w:rsidR="00300BDD">
         <w:t>cm,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269DD07E" w14:textId="2629DD83" w:rsidR="00300BDD" w:rsidRDefault="00300BDD" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00717F24" w14:textId="77777777" w:rsidR="005C6299" w:rsidRDefault="005C6299" w:rsidP="009E2C92"/>
     <w:p w14:paraId="03BF8EA7" w14:textId="4B147A9A" w:rsidR="005C6299" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
@@ -12992,339 +13057,322 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> devant une bâtisse en pierre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF56306" w14:textId="1106DBDE" w:rsidR="005C6299" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2D88EC" w14:textId="4827D996" w:rsidR="005C6299" w:rsidRDefault="005C6299" w:rsidP="009E2C92">
       <w:r>
         <w:t xml:space="preserve">17cm x 11,5 cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B2CA74" w14:textId="60931B7A" w:rsidR="00300BDD" w:rsidRPr="009E2C92" w:rsidRDefault="00300BDD" w:rsidP="009E2C92">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE7F6E3" w14:textId="056A2111" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="0050766C"/>
     <w:p w14:paraId="53833682" w14:textId="37A85B0D" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc455049400"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc455049400"/>
       <w:r>
         <w:t>P166/B1/3 : Transport</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="257F091B" w14:textId="77777777" w:rsidR="00313BA3" w:rsidRPr="00313BA3" w:rsidRDefault="00313BA3" w:rsidP="00313BA3"/>
     <w:p w14:paraId="4E775EC1" w14:textId="49F80CA6" w:rsidR="003131BD" w:rsidRDefault="003131BD" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc455049401"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc455049401"/>
       <w:r>
         <w:t>P166/B1/3.1 : V</w:t>
       </w:r>
       <w:r w:rsidR="003361C4">
         <w:t>éhicules motorisés</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="4C0A22F5" w14:textId="096B11F2" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579"/>
     <w:p w14:paraId="6B9C200B" w14:textId="7AEB588B" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:r>
         <w:t xml:space="preserve">P166/B1/3.1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B0BC11" w14:textId="529D41FB" w:rsidR="004C4579" w:rsidRPr="00300BDD" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300BDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mrs Lucien Lamontagne devant sa voiture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30139DE2" w14:textId="15F77853" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CFC31F" w14:textId="76419649" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">16cm x 9cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B167E74" w14:textId="35732313" w:rsidR="00300BDD" w:rsidRDefault="00300BDD" w:rsidP="004C4579">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CAD442" w14:textId="18311C4C" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579"/>
     <w:p w14:paraId="56955194" w14:textId="77777777" w:rsidR="00300BDD" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:r>
         <w:t xml:space="preserve">P166/B1/3.1,2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1755D2" w14:textId="1D15561D" w:rsidR="004C4579" w:rsidRPr="00300BDD" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300BDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mariage de Jeannine Vincent et de Paul Henri Courcy devant un « Snow mobile »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3448E689" w14:textId="6090FCFD" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579">
       <w:r>
         <w:t xml:space="preserve">Photographe inconnu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35466614" w14:textId="670504A5" w:rsidR="004C4579" w:rsidRDefault="00F90786" w:rsidP="004C4579">
       <w:r>
         <w:t xml:space="preserve">17,5cm x 10cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B4A72F" w14:textId="494E1355" w:rsidR="00300BDD" w:rsidRDefault="00300BDD" w:rsidP="004C4579">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8D0FD1" w14:textId="77777777" w:rsidR="004C4579" w:rsidRPr="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579"/>
     <w:p w14:paraId="31DF8DC0" w14:textId="5F3E242B" w:rsidR="0027781D" w:rsidRDefault="0027781D" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc455049402"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc455049402"/>
       <w:r>
         <w:t>P166/B1/3.2 : Transport à traction animale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="6DFE8200" w14:textId="4C109FBF" w:rsidR="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579"/>
     <w:p w14:paraId="34CD2E11" w14:textId="155C9640" w:rsidR="004C4579" w:rsidRDefault="00F90786" w:rsidP="004C4579">
       <w:r>
         <w:t>P166/b1/3.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFCD312" w14:textId="543023CC" w:rsidR="00F90786" w:rsidRPr="00300BDD" w:rsidRDefault="00F90786" w:rsidP="004C4579">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300BDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Résidence </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> avec une calèche et un cheval typique du temps </w:t>
+        <w:t xml:space="preserve">Résidence Labonté avec une calèche et un cheval typique du temps </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DA1ADB" w14:textId="716E231E" w:rsidR="00F90786" w:rsidRDefault="00F90786" w:rsidP="004C4579">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29461F19" w14:textId="0B84B817" w:rsidR="00F90786" w:rsidRDefault="00F90786" w:rsidP="004C4579">
       <w:r>
         <w:t xml:space="preserve">16,7cm x 10,5cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB565E3" w14:textId="23299CB0" w:rsidR="00300BDD" w:rsidRDefault="00300BDD" w:rsidP="004C4579">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CED57D" w14:textId="77777777" w:rsidR="004C4579" w:rsidRPr="004C4579" w:rsidRDefault="004C4579" w:rsidP="004C4579"/>
     <w:p w14:paraId="375FE0AB" w14:textId="4EB1D652" w:rsidR="009E5213" w:rsidRDefault="009E5213" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc455049403"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc455049403"/>
       <w:r>
         <w:t>P166/B1/3.3 : Transport aérien</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="1777DDF6" w14:textId="778FF99E" w:rsidR="00F90786" w:rsidRDefault="00F90786" w:rsidP="00F90786"/>
     <w:p w14:paraId="69680946" w14:textId="30B0F251" w:rsidR="00F90786" w:rsidRDefault="00BC06A7" w:rsidP="00F90786">
       <w:r>
         <w:t>P166</w:t>
       </w:r>
       <w:r w:rsidR="0061671F">
         <w:t xml:space="preserve">/B1/3.3,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6571FDA4" w14:textId="77777777" w:rsidR="0061671F" w:rsidRPr="00300BDD" w:rsidRDefault="0061671F" w:rsidP="00F90786">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300BDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Atterrissage forcé dans un champ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5058D07F" w14:textId="77777777" w:rsidR="0061671F" w:rsidRDefault="0061671F" w:rsidP="00F90786">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026D1855" w14:textId="77777777" w:rsidR="00300BDD" w:rsidRDefault="0061671F" w:rsidP="00F90786">
       <w:r>
         <w:t xml:space="preserve">16,5cm x 10cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4CE16C" w14:textId="4FB92E92" w:rsidR="0061671F" w:rsidRPr="00F90786" w:rsidRDefault="00300BDD" w:rsidP="00F90786">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="0061671F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5296B68C" w14:textId="61A92A2A" w:rsidR="002216F3" w:rsidRDefault="002216F3" w:rsidP="0050766C"/>
     <w:p w14:paraId="74DD559C" w14:textId="15057AEA" w:rsidR="002216F3" w:rsidRDefault="002216F3" w:rsidP="00043A0D">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc455049404"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc455049404"/>
       <w:r>
         <w:t>P166/B1/4</w:t>
       </w:r>
       <w:r w:rsidR="003361C4">
         <w:t> :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Occupation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="00C65C17" w14:textId="77777777" w:rsidR="00BD4A08" w:rsidRDefault="00BD4A08" w:rsidP="0050766C"/>
     <w:p w14:paraId="093F750F" w14:textId="228C0DBD" w:rsidR="002216F3" w:rsidRDefault="002216F3" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc455049405"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc455049405"/>
       <w:r>
         <w:t>P166/B1/4.1</w:t>
       </w:r>
       <w:r w:rsidR="003361C4">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Artisanat</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="71F7CF8B" w14:textId="33F46843" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3"/>
     <w:p w14:paraId="4250A68F" w14:textId="054AE847" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t>P166/B1/4.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D325974" w14:textId="2F41B59C" w:rsidR="006348A3" w:rsidRPr="0072229F" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072229F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Confection de savon par Mme. Sylvio St-Pierre, Ernest Lavoie et Zéphirin Ouellet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110859FD" w14:textId="66EF1159" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C796483" w14:textId="1DAEDAFB" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t xml:space="preserve">9,5cm x 15,3cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5813A13B" w14:textId="0AD49879" w:rsidR="006348A3" w:rsidRDefault="0072229F" w:rsidP="006348A3">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6562D4E2" w14:textId="77777777" w:rsidR="0072229F" w:rsidRPr="006348A3" w:rsidRDefault="0072229F" w:rsidP="006348A3"/>
     <w:p w14:paraId="2AF26248" w14:textId="288743CA" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc455049406"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc455049406"/>
       <w:r>
         <w:t>P166/B1/4.2 : Éducation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="68406702" w14:textId="5F47F209" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3"/>
     <w:p w14:paraId="661D3DB3" w14:textId="547119E7" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t>P166/B1/4.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FBA63C" w14:textId="716A22AB" w:rsidR="006348A3" w:rsidRPr="00FB6050" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Institutrice </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC0FE73" w14:textId="1E38A686" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t xml:space="preserve">Mlle. Fernande Laprise </w:t>
@@ -13334,71 +13382,70 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">evant l’école numéro quatre d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34512708" w14:textId="5D31D594" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDB88F9" w14:textId="6FA40585" w:rsidR="006348A3" w:rsidRDefault="006348A3" w:rsidP="006348A3">
       <w:r>
         <w:t xml:space="preserve">16,7cm x 11,6cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63071D90" w14:textId="47D9710A" w:rsidR="00FB6050" w:rsidRPr="006348A3" w:rsidRDefault="00FB6050" w:rsidP="006348A3">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9B15CB" w14:textId="1AC4227D" w:rsidR="003361C4" w:rsidRDefault="003361C4" w:rsidP="0050766C"/>
     <w:p w14:paraId="601CAB0D" w14:textId="3C8B682F" w:rsidR="00532A34" w:rsidRDefault="003361C4" w:rsidP="00043A0D">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc455049407"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc455049407"/>
       <w:r>
         <w:t>P166/B1/5 : Scènes urbaines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="4B28AA97" w14:textId="77777777" w:rsidR="00043A0D" w:rsidRPr="00043A0D" w:rsidRDefault="00043A0D" w:rsidP="00043A0D"/>
     <w:p w14:paraId="2D928930" w14:textId="28B2FDFC" w:rsidR="00FC05B4" w:rsidRDefault="003361C4" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc455049408"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc455049408"/>
       <w:r>
         <w:t>P166/B1/5.1 : Scènes de rue</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="7EEEAB8E" w14:textId="6FED6235" w:rsidR="00780749" w:rsidRDefault="00780749" w:rsidP="0050766C"/>
     <w:p w14:paraId="00DD8D8F" w14:textId="615C705E" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/B1/5.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324FA35C" w14:textId="418B4247" w:rsidR="00C0428D" w:rsidRPr="00FB6050" w:rsidRDefault="00C0428D" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Un garçon et une fille dans une rue à Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2F8B56" w14:textId="78C8ED29" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Raymond et Jacqueline Vincent </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3F3089" w14:textId="496CADC7" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C">
       <w:r>
@@ -13428,59 +13475,51 @@
     </w:p>
     <w:p w14:paraId="40E23C4E" w14:textId="580289FD" w:rsidR="00C0428D" w:rsidRPr="00FB6050" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Village d’Albanel (vers les années 1910</w:t>
       </w:r>
       <w:r w:rsidR="00FB6050" w:rsidRPr="00FB6050">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731C7564" w14:textId="63478DB8" w:rsidR="0036290E" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:r>
-        <w:t xml:space="preserve">Photographe </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Photographe Notman </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B14AEE6" w14:textId="4AA82959" w:rsidR="0036290E" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">17,5cm x 12,3cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37ABC888" w14:textId="11F885A7" w:rsidR="00FB6050" w:rsidRDefault="00FB6050" w:rsidP="0050766C">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A854D0A" w14:textId="77777777" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C"/>
     <w:p w14:paraId="2E68AF51" w14:textId="08283BA8" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/B1/5.1,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484C1B64" w14:textId="4D1E835F" w:rsidR="00C0428D" w:rsidRPr="00FB6050" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -13562,79 +13601,79 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Route d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4730B7EF" w14:textId="1230DEFD" w:rsidR="0036290E" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E7537E" w14:textId="4BFBCC87" w:rsidR="0036290E" w:rsidRDefault="0036290E" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">17,5cm x 12,5cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019666AB" w14:textId="60B08123" w:rsidR="00FB6050" w:rsidRDefault="00FB6050" w:rsidP="0050766C">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D77D6EC" w14:textId="77777777" w:rsidR="00C0428D" w:rsidRDefault="00C0428D" w:rsidP="0050766C"/>
     <w:p w14:paraId="5FFF5414" w14:textId="081D454A" w:rsidR="00FD38D4" w:rsidRDefault="00780749" w:rsidP="00E553D1">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc455049409"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc455049409"/>
       <w:r>
         <w:t>P166/B1/6 : Histoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00FD38D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0303B047" w14:textId="77777777" w:rsidR="00FD38D4" w:rsidRDefault="00FD38D4" w:rsidP="0050766C"/>
     <w:p w14:paraId="5F70025F" w14:textId="702903E4" w:rsidR="00780749" w:rsidRDefault="00780749" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc455049410"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc455049410"/>
       <w:r>
         <w:t>P166/B1/6.1 : Événements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="509D0603" w14:textId="7B84BAD6" w:rsidR="00780749" w:rsidRDefault="00780749" w:rsidP="004B7BFE">
+      <w:pPr>
+        <w:pStyle w:val="Atitre5"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc455049411"/>
+      <w:r>
+        <w:t>P166/B1/6.1.1 : Activités du centenaire d’Albanel</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="2E00A4C5" w14:textId="6AE5589E" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Atitre5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B8591F7" w14:textId="03072FD2" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="005A356F">
       <w:r>
         <w:t>P166/B1/6.1.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C238C5" w14:textId="77C0AEEB" w:rsidR="00373B49" w:rsidRPr="00F64A96" w:rsidRDefault="00E05A3A" w:rsidP="005A356F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64A96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe d’hommes et de femmes en costume d’époque </w:t>
       </w:r>
@@ -13670,51 +13709,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64A96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deux femmes et un homme lors d’un tirage annonçant le gagnant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1672C96B" w14:textId="30C2286D" w:rsidR="00E05A3A" w:rsidRDefault="00E05A3A" w:rsidP="005A356F">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F45574D" w14:textId="014342CF" w:rsidR="00E05A3A" w:rsidRDefault="00E05A3A" w:rsidP="005A356F">
       <w:r>
         <w:t>8,8cm x 12,3cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C66AB09" w14:textId="03660A9E" w:rsidR="00E05A3A" w:rsidRDefault="00E05A3A" w:rsidP="005A356F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sans date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D42073" w14:textId="2CF4FBBC" w:rsidR="00F64A96" w:rsidRDefault="00F64A96" w:rsidP="005A356F">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B39726" w14:textId="77777777" w:rsidR="00373B49" w:rsidRDefault="00373B49" w:rsidP="005A356F"/>
     <w:p w14:paraId="33C1CD50" w14:textId="50C0E8E6" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="005A356F">
       <w:r>
         <w:t>P166/B1/6.1.1,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5A5935" w14:textId="698D6210" w:rsidR="002B065C" w:rsidRPr="00F64A96" w:rsidRDefault="002B065C" w:rsidP="005A356F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F64A96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -14338,51 +14376,50 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Parade</w:t>
       </w:r>
       <w:r w:rsidR="00162B15" w:rsidRPr="00035C69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> du centenaire d’Albanel [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AF4D09" w14:textId="266B9D27" w:rsidR="00162B15" w:rsidRDefault="00162B15" w:rsidP="00162B15">
       <w:r>
         <w:t>Char allégorique « </w:t>
       </w:r>
       <w:r w:rsidR="00B7402A">
         <w:t>Club de la gaieté</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2B358D" w14:textId="77777777" w:rsidR="00162B15" w:rsidRDefault="00162B15" w:rsidP="00162B15">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B22F8C" w14:textId="77777777" w:rsidR="00162B15" w:rsidRDefault="00162B15" w:rsidP="00162B15">
       <w:r>
         <w:t xml:space="preserve">12cm x 9cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589C1177" w14:textId="213A8098" w:rsidR="00035C69" w:rsidRDefault="00035C69" w:rsidP="00162B15">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1911E2B1" w14:textId="77777777" w:rsidR="00373B49" w:rsidRDefault="00373B49" w:rsidP="005A356F"/>
     <w:p w14:paraId="56FCB093" w14:textId="77777777" w:rsidR="00373B49" w:rsidRDefault="00373B49" w:rsidP="005A356F"/>
     <w:p w14:paraId="757B7668" w14:textId="13CDBDF2" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="005A356F">
       <w:r>
         <w:t>P166/B1/6.1.1,</w:t>
       </w:r>
       <w:r w:rsidR="00373B49">
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D4E3CA" w14:textId="222E4223" w:rsidR="00162B15" w:rsidRPr="00035C69" w:rsidRDefault="004D6541" w:rsidP="00162B15">
       <w:pPr>
@@ -15025,51 +15062,50 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Spectacle sur scène [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3876B8CF" w14:textId="77777777" w:rsidR="0060739A" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECF89A9" w14:textId="7AB644A3" w:rsidR="00373B49" w:rsidRDefault="0060739A" w:rsidP="005A356F">
       <w:r>
         <w:t xml:space="preserve">12cm x 9cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DC2DFA" w14:textId="3C346978" w:rsidR="00373B49" w:rsidRDefault="008A2E98" w:rsidP="005A356F">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57329F24" w14:textId="77777777" w:rsidR="008A2E98" w:rsidRDefault="008A2E98" w:rsidP="005A356F"/>
     <w:p w14:paraId="1ED87284" w14:textId="77777777" w:rsidR="008A2E98" w:rsidRDefault="008A2E98" w:rsidP="005A356F"/>
     <w:p w14:paraId="7F522FCF" w14:textId="4C0B417D" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="005A356F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/B1/6.1.1,</w:t>
       </w:r>
       <w:r w:rsidR="00373B49">
         <w:t>29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7CB482" w14:textId="77777777" w:rsidR="0060739A" w:rsidRPr="00A4658C" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4658C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Spectacle sur scène [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5125B46B" w14:textId="77777777" w:rsidR="0060739A" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
@@ -15346,51 +15382,50 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E347057" w14:textId="77777777" w:rsidR="0060739A" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC68AD4" w14:textId="77777777" w:rsidR="0060739A" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:r>
         <w:t xml:space="preserve">12cm x 9cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466E8438" w14:textId="74649552" w:rsidR="00A4658C" w:rsidRDefault="00A4658C" w:rsidP="0060739A">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022CFB4E" w14:textId="77777777" w:rsidR="00A4658C" w:rsidRDefault="00A4658C" w:rsidP="0060739A"/>
     <w:p w14:paraId="4038F911" w14:textId="463A1497" w:rsidR="00373B49" w:rsidRDefault="00373B49" w:rsidP="005A356F"/>
     <w:p w14:paraId="03983DEF" w14:textId="7F0A10F1" w:rsidR="005A356F" w:rsidRDefault="005A356F" w:rsidP="005A356F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/B1/6.1.1,</w:t>
       </w:r>
       <w:r w:rsidR="00373B49">
         <w:t>37</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5015A4AB" w14:textId="3A5D1044" w:rsidR="0060739A" w:rsidRPr="00A4658C" w:rsidRDefault="003214EB" w:rsidP="0060739A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4658C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rassemblement à église pour le centenaire d’Albanel </w:t>
       </w:r>
       <w:r w:rsidR="0060739A" w:rsidRPr="00A4658C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -15656,105 +15691,104 @@
           <w:bCs/>
         </w:rPr>
         <w:t>1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1029CA11" w14:textId="77777777" w:rsidR="0060739A" w:rsidRDefault="0060739A" w:rsidP="0060739A">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B0FD47" w14:textId="04FD052C" w:rsidR="00373B49" w:rsidRDefault="0060739A" w:rsidP="005A356F">
       <w:r>
         <w:t xml:space="preserve">12cm x 9cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2118FE" w14:textId="4C940A2D" w:rsidR="00A4658C" w:rsidRDefault="00A4658C" w:rsidP="005A356F">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22086A73" w14:textId="751AF69C" w:rsidR="00FC05B4" w:rsidRDefault="00FC05B4" w:rsidP="0050766C"/>
     <w:p w14:paraId="7509107C" w14:textId="4758DE1D" w:rsidR="00FC05B4" w:rsidRDefault="00FC05B4" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc455049412"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc455049412"/>
       <w:r>
         <w:t>P166/B1/7 : Paysage</w:t>
       </w:r>
       <w:r w:rsidR="004339E3">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="072C60DF" w14:textId="0331DF4E" w:rsidR="00FD38D4" w:rsidRDefault="00FD38D4" w:rsidP="0050766C"/>
     <w:p w14:paraId="2B506BC2" w14:textId="5C62FFAF" w:rsidR="00D87499" w:rsidRDefault="00D87499" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/B1/7,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF7BE34" w14:textId="0090DC1B" w:rsidR="00D87499" w:rsidRPr="004F043C" w:rsidRDefault="00D87499" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F043C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Champs d’avoine</w:t>
       </w:r>
       <w:r w:rsidR="00BC174D" w:rsidRPr="004F043C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> à Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108E2B6E" w14:textId="2D29EDD5" w:rsidR="00BC174D" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C95E064" w14:textId="6A63F4C2" w:rsidR="00BC174D" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">17cm x 12,3cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0260D863" w14:textId="19A29C8C" w:rsidR="004F043C" w:rsidRDefault="004F043C" w:rsidP="0050766C">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46886C32" w14:textId="56D9E92F" w:rsidR="004763EC" w:rsidRDefault="00D87499" w:rsidP="0050766C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P166/B1/7,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D39F32" w14:textId="14F196A5" w:rsidR="00D87499" w:rsidRPr="004F043C" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F043C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Chemin dans un rang, vue sur un pont brisé </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132CE80C" w14:textId="5358DDB9" w:rsidR="00BC174D" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133EDE26" w14:textId="37B8F833" w:rsidR="00BC174D" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
@@ -15824,187 +15858,186 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="63EBB491" w14:textId="6880E268" w:rsidR="00BC174D" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
         <w:t>Photographe inconnu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2610E472" w14:textId="54D10310" w:rsidR="00D87499" w:rsidRDefault="00BC174D" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">17cm x 12cm, noir et blanc </w:t>
       </w:r>
       <w:r w:rsidR="00FD1153">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618D3A0D" w14:textId="1EF253BB" w:rsidR="004F043C" w:rsidRDefault="004F043C" w:rsidP="0050766C">
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F6D8CF" w14:textId="77777777" w:rsidR="00D87499" w:rsidRDefault="00D87499" w:rsidP="0050766C"/>
     <w:p w14:paraId="0A431374" w14:textId="67553F3D" w:rsidR="00273D6D" w:rsidRDefault="00273D6D" w:rsidP="00273D6D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc455049413"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc455049413"/>
       <w:r>
         <w:t>P166/B2 : Négatifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="4A2FC79E" w14:textId="6BFFF641" w:rsidR="005A76B8" w:rsidRDefault="005A76B8" w:rsidP="0050766C"/>
     <w:p w14:paraId="70C57FBF" w14:textId="39B86223" w:rsidR="00C61F46" w:rsidRPr="008B1A5C" w:rsidRDefault="00D93CF8" w:rsidP="002C3900">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc455049414"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc455049414"/>
       <w:r w:rsidRPr="008B1A5C">
         <w:t>P166/B2/1 : Expositions de photos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="03C0FB39" w14:textId="32E7D256" w:rsidR="00C61F46" w:rsidRDefault="00C61F46" w:rsidP="0050766C"/>
     <w:p w14:paraId="027CFFD1" w14:textId="2C947D7E" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/B2/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579F206A" w14:textId="22727AF6" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t>24 négatifs des photos exposées lors du centenaire d’Albanel [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE3E59E" w14:textId="4B0EF21E" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">6cm x 7,3cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176B54A6" w14:textId="6B943182" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Négatif original </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3C41B0" w14:textId="65B0591C" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C"/>
     <w:p w14:paraId="395763B6" w14:textId="13E770D6" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/B2/1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E08DA5" w14:textId="16F0B907" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t>Six négatifs de photos prisent des photographies exposées lors du centenaire d’Albanel [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF70415" w14:textId="7605B83B" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">10cm x 12,5cm, noir et blanc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54799F73" w14:textId="19BE5586" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Négatifs originaux </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF4E416" w14:textId="77777777" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C"/>
     <w:p w14:paraId="7DB437BB" w14:textId="3F5F8526" w:rsidR="00C61F46" w:rsidRPr="008B1A5C" w:rsidRDefault="00C61F46" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc455049415"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc455049415"/>
       <w:r w:rsidRPr="008B1A5C">
         <w:t>P166/B2/2 : Activités du centenaire d’Albanel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="4E83C8F0" w14:textId="72B7D26C" w:rsidR="00C61F46" w:rsidRDefault="00C61F46" w:rsidP="0050766C"/>
     <w:p w14:paraId="111069C8" w14:textId="094CB05E" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/B2/2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E16B4FA" w14:textId="5C9615E2" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">77 négatifs des activités du centenaire d’Albanel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D27199" w14:textId="60F8445E" w:rsidR="003214EB" w:rsidRDefault="003214EB" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7749C5" w14:textId="3B0B272D" w:rsidR="00C61F46" w:rsidRDefault="00C61F46" w:rsidP="0050766C"/>
     <w:p w14:paraId="35EAC237" w14:textId="196A54FB" w:rsidR="00C61F46" w:rsidRPr="008B1A5C" w:rsidRDefault="00C61F46" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc455049416"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc455049416"/>
       <w:r w:rsidRPr="008B1A5C">
         <w:t>P166/B2/3 : Rassemblements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="1F4AE6F2" w14:textId="7F2A3A3A" w:rsidR="00C61F46" w:rsidRDefault="00C61F46" w:rsidP="0050766C"/>
     <w:p w14:paraId="1208C812" w14:textId="4DEA18DF" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">P166/B2/3,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8A4854" w14:textId="69D81829" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Rassemblements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2223D801" w14:textId="7848DE07" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Languette de négatif </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7AA902" w14:textId="6671E167" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">10,7cm x 1,6cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E11671" w14:textId="5D1BBB8B" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
     <w:p w14:paraId="1824C449" w14:textId="3FF1B726" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">P166/B2/3,2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558AEE06" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Rassemblements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDA3D49" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Languette de négatif </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486E02F2" w14:textId="5CE6E976" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10,1cm x 1,6cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338F4AB1" w14:textId="4A981934" w:rsidR="005F201C" w:rsidRDefault="005F201C" w:rsidP="0050766C"/>
     <w:p w14:paraId="1C11EFBA" w14:textId="74345D2E" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t>P166/B2/3,3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772670E8" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Rassemblements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C67948" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Languette de négatif </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11278285" w14:textId="01BC59F6" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">9,8cm x 1,6cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C58D70" w14:textId="4D7E98FB" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
@@ -16012,66 +16045,66 @@
       <w:r>
         <w:t xml:space="preserve">P166/B2/3,4 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FAA812" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Rassemblements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660EAE00" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Languette de négatif </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3632C1" w14:textId="5547D034" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">12,3cm x 1,6cm, couleur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBFA835" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
     <w:p w14:paraId="2983F056" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
     <w:p w14:paraId="1993A504" w14:textId="546C1072" w:rsidR="00273D6D" w:rsidRDefault="005F201C" w:rsidP="005F201C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc455049417"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc455049417"/>
       <w:r>
         <w:t>P166/B3 : Diapositives</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="50BFC09A" w14:textId="46F5FF1D" w:rsidR="005F201C" w:rsidRDefault="005F201C" w:rsidP="0050766C"/>
     <w:p w14:paraId="6648D97E" w14:textId="4701465C" w:rsidR="005F201C" w:rsidRPr="005F201C" w:rsidRDefault="005F201C" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc455049418"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc455049418"/>
       <w:r w:rsidRPr="005F201C">
         <w:t>P166/B3/1 : Exposition du centenaire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="16F518AE" w14:textId="7FC66793" w:rsidR="005F201C" w:rsidRDefault="005F201C" w:rsidP="0050766C"/>
     <w:p w14:paraId="4005B721" w14:textId="28C4D09C" w:rsidR="00273D6D" w:rsidRDefault="00DD27E7" w:rsidP="0050766C">
       <w:r>
         <w:t>P166/B3/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAC5385" w14:textId="1C716A93" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="0050766C">
       <w:r>
         <w:t>Kiosque [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46125CF3" w14:textId="1DA410A3" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="0050766C">
       <w:r>
         <w:t>2,7cm x 2,7cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1EF0EB" w14:textId="1EBDCE2F" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Diapositive originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516D43CA" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
     <w:p w14:paraId="6E07B185" w14:textId="4142D909" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
@@ -16168,51 +16201,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69826CF8" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>2,7cm x 2,7cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B13ECD" w14:textId="45E517FA" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00DD27E7">
       <w:r>
         <w:t xml:space="preserve">Diapositive originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8ED65E" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00DD27E7"/>
     <w:p w14:paraId="3D222872" w14:textId="7DEAFA3C" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t>P166/B3/1,7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFA0680" w14:textId="3FCA97CC" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>Kiosque d’artisanat [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D828DA" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>2,7cm x 2,7cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA4108E" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t xml:space="preserve">Diapositive originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C7E077" w14:textId="7293BC23" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00DD27E7"/>
     <w:p w14:paraId="1369D48F" w14:textId="6C2D1D3F" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="00DD27E7">
       <w:r>
         <w:t>P166/B3/1,8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08ED4EE2" w14:textId="52578DB8" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>Tente [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F7E1F6" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>2,7cm x 2,7cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422B1D49" w14:textId="14965297" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00DD27E7">
@@ -16267,318 +16299,317 @@
       <w:r>
         <w:t>P166/B3/1,11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDA7E2C" w14:textId="1F0019C8" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>Kiosque de tissage au métier [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42275499" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>2,7cm x 2,7cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC9AC51" w14:textId="64FD4607" w:rsidR="00DD27E7" w:rsidRDefault="00D12B5F" w:rsidP="0050766C">
       <w:r>
         <w:t xml:space="preserve">Diapositive originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314DEE4A" w14:textId="77777777" w:rsidR="00DD27E7" w:rsidRDefault="00DD27E7" w:rsidP="0050766C"/>
     <w:p w14:paraId="0F2ED72E" w14:textId="4511FFA2" w:rsidR="004763EC" w:rsidRDefault="004763EC" w:rsidP="0050766C"/>
     <w:p w14:paraId="0F8C41D6" w14:textId="6F18E881" w:rsidR="003756A7" w:rsidRDefault="00C223A4" w:rsidP="005A76B8">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc455049419"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc455049419"/>
       <w:r>
         <w:t>P166/C Documents audio</w:t>
       </w:r>
       <w:r w:rsidR="005A76B8">
         <w:t>visuel</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="1C6EBAAD" w14:textId="5889850E" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7"/>
     <w:p w14:paraId="2EC2450D" w14:textId="1A6D90B9" w:rsidR="005A76B8" w:rsidRDefault="003756A7" w:rsidP="0098175C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc455049420"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc455049420"/>
       <w:r>
         <w:t>P166/C1 : Documents sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="7855CEAA" w14:textId="162A798E" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7"/>
     <w:p w14:paraId="71031F4D" w14:textId="77777777" w:rsidR="0098175C" w:rsidRPr="0098175C" w:rsidRDefault="0098175C" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc455049421"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc455049421"/>
       <w:r w:rsidRPr="0098175C">
         <w:t>P166/C1/1 : Entrevues audio</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="0098175C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B07E15A" w14:textId="633203A0" w:rsidR="0098175C" w:rsidRDefault="0098175C" w:rsidP="003756A7"/>
+    <w:p w14:paraId="1C930BFD" w14:textId="07B224A6" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5834AD79" w14:textId="4342EBD3" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003756A7">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795DC415" w14:textId="17383569" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7">
+      <w:r>
+        <w:t xml:space="preserve">Entretien de Mme. Lucien Fradet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2828C451" w14:textId="0675DC81" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="7CD25EE8" w14:textId="20F312E6" w:rsidR="0098175C" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AC2818" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EE79EA" w14:textId="0EF78EE8" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entretien de M. Omer Dumais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C51B3A" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="793403F7" w14:textId="62342D92" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227FA03B" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427927FB" w14:textId="434F777D" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entretien de Albert Roy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468D6C7F" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="577695FD" w14:textId="6D7F452B" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A36C6D0" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CC3A45" w14:textId="51F40694" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t xml:space="preserve">Entretien de Mme. Gaudreault, Mme. Fradet, et Mme. Poirier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3A521" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="67F6A38A" w14:textId="216D3DAC" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE73A3E" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3932CA8C" w14:textId="51E6F4FD" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entretien de M. Germain Dumais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7207F6A8" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="06E98940" w14:textId="5E54B09A" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B8FD2D" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58757E33" w14:textId="5EA6AEA7" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entretien de M. Germain Dumais (Manquante)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA069B4" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="631204A2" w14:textId="638E1AA0" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C017D1" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605148D5" w14:textId="5D95380B" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t xml:space="preserve">Entretien de Mme. Annette Dumais </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5C1D69" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="322662FB" w14:textId="235210D2" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59254F96" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E78C565" w14:textId="3C492059" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entretien de Mme. Émile Vincent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B89ADA" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="73B76405" w14:textId="703B159A" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50909ABE" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258886BE" w14:textId="54C128D7" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t xml:space="preserve">Entretien de Mme. Émile Vincent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A09D1A" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
+    <w:p w14:paraId="1FB7A128" w14:textId="0D9E6BF7" w:rsidR="00D12B5F" w:rsidRPr="0098175C" w:rsidRDefault="00D12B5F" w:rsidP="003756A7">
+      <w:r>
+        <w:t>P166/C1/1,10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC19397" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:bookmarkStart w:id="69" w:name="_Toc455049422"/>
+      <w:r>
+        <w:t>Entrevue sur cassettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425814C3" w14:textId="57C5682C" w:rsidR="00D12B5F" w:rsidRDefault="003634C2" w:rsidP="003634C2">
+      <w:r>
+        <w:t xml:space="preserve">Entretien de M. Germain Morris (chantier) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3009CC" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="004763EC">
+      <w:pPr>
+        <w:pStyle w:val="Atitre3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D59C333" w14:textId="0F63368A" w:rsidR="0098175C" w:rsidRPr="0098175C" w:rsidRDefault="0098175C" w:rsidP="004763EC">
+      <w:pPr>
+        <w:pStyle w:val="Atitre3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098175C">
+        <w:t>P166/C1/2 : Activités du centenaire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="0098175C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B07E15A" w14:textId="633203A0" w:rsidR="0098175C" w:rsidRDefault="0098175C" w:rsidP="003756A7"/>
-[...177 lines deleted...]
-    </w:p>
     <w:p w14:paraId="78B9B223" w14:textId="2B5F84B4" w:rsidR="0098175C" w:rsidRDefault="0098175C" w:rsidP="003756A7"/>
     <w:p w14:paraId="0A72C729" w14:textId="7FBC9BB7" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7">
       <w:r>
         <w:t xml:space="preserve">P166/C1/2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7E1B5F" w14:textId="01752AAD" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7">
       <w:r>
         <w:t>Chanson thème du centenaire [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F2E972" w14:textId="65FCAE6E" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7"/>
     <w:p w14:paraId="29BCA31B" w14:textId="1CD54B7B" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7">
       <w:r>
         <w:t>P166/C1/2,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBD5CF7" w14:textId="512E0F03" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7">
       <w:r>
         <w:t>Centenaire d’Albanel [1989]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234036E9" w14:textId="77777777" w:rsidR="003634C2" w:rsidRDefault="003634C2" w:rsidP="003756A7"/>
     <w:p w14:paraId="5B787197" w14:textId="6FDE4FBA" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="0098175C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc455049423"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc455049423"/>
       <w:r>
         <w:t>P166/C2 : Documents vidéo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA5965F" w14:textId="2F6A7182" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7"/>
     <w:p w14:paraId="219166CA" w14:textId="66F9C64F" w:rsidR="003756A7" w:rsidRPr="0098175C" w:rsidRDefault="003756A7" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc455049424"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc455049424"/>
       <w:r w:rsidRPr="0098175C">
         <w:t>P166/C2/1 : Vidéo</w:t>
       </w:r>
       <w:r w:rsidR="00994839">
         <w:t>cassette</w:t>
       </w:r>
       <w:r w:rsidRPr="0098175C">
         <w:t>s du centenaire d’Albanel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="13807057" w14:textId="7F156ED1" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7"/>
     <w:p w14:paraId="744938FD" w14:textId="3C6FF0A6" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>P166/C2/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6FE905" w14:textId="1A64BCBF" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Titre : Centenaire d’Albanel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A9BC16" w14:textId="1137DBB4" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Année : 1989</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D10B49A" w14:textId="77777777" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Format : Vidéocassette T-160 de Sony, 327 mètres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DD50C1" w14:textId="38104A28" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Durée : 2 heures 40 minutes</w:t>
@@ -16598,63 +16629,62 @@
     <w:p w14:paraId="40074354" w14:textId="7C4DF9A2" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Date : 2 mai 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BAB6C7" w14:textId="62DFBEB1" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Produit par : Réjean Bouchard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AEC541" w14:textId="77777777" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Format : Vidéocassette T-160 de Sony, 327 mètres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D2435A" w14:textId="6DF0C933" w:rsidR="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7">
       <w:r w:rsidRPr="003756A7">
         <w:t>Durée : 2 heures 40 minutes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49639E57" w14:textId="3C19B7B7" w:rsidR="0098175C" w:rsidRPr="00994839" w:rsidRDefault="0098175C" w:rsidP="003756A7"/>
     <w:p w14:paraId="41A9A8E5" w14:textId="7791206A" w:rsidR="0098175C" w:rsidRPr="00994839" w:rsidRDefault="0098175C" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc455049425"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc455049425"/>
       <w:r w:rsidRPr="00994839">
         <w:t>P166/C2/2 : Vidéos compactes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="15956CD5" w14:textId="1EDFA945" w:rsidR="0098175C" w:rsidRDefault="0098175C" w:rsidP="003756A7"/>
     <w:p w14:paraId="110F4DA8" w14:textId="64806625" w:rsidR="0048515B" w:rsidRPr="004B7BFE" w:rsidRDefault="0048515B" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7BFE">
-        <w:lastRenderedPageBreak/>
         <w:t>P166/C2/2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E92E428" w14:textId="13B0E372" w:rsidR="0048515B" w:rsidRDefault="0048515B" w:rsidP="003756A7">
       <w:r>
         <w:t>Titre : Centenaire d’Albanel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041242BE" w14:textId="59EC3E43" w:rsidR="0048515B" w:rsidRPr="004B7BFE" w:rsidRDefault="0048515B" w:rsidP="004B7BFE">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7BFE">
         <w:t>Produit par : Réjean Bouchard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571D8214" w14:textId="3EE7BFBE" w:rsidR="0048515B" w:rsidRDefault="0048515B" w:rsidP="003756A7">
       <w:r>
         <w:t>Format : vidéocassette compacte 10 cm x 7 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB3B4F6" w14:textId="327DCF39" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="003756A7"/>
     <w:p w14:paraId="303A0DFA" w14:textId="7B204306" w:rsidR="00D12B5F" w:rsidRPr="004B7BFE" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -16842,190 +16872,185 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31DC3CE0" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>Titre : Centenaire d’Albanel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69181891" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRPr="004B7BFE" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:r w:rsidRPr="004B7BFE">
         <w:t>Produit par : Réjean Bouchard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C735F8C" w14:textId="77777777" w:rsidR="00D12B5F" w:rsidRDefault="00D12B5F" w:rsidP="00D12B5F">
       <w:r>
         <w:t>Format : vidéocassette compacte 10 cm x 7 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BFB386" w14:textId="4C91921E" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7"/>
     <w:p w14:paraId="079F5AB0" w14:textId="68978050" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="004763EC">
       <w:pPr>
         <w:pStyle w:val="Atitre3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc455049426"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc455049426"/>
       <w:r>
         <w:t>P166/C2/3 : Cédérom</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="17225DA6" w14:textId="5D2D836D" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7"/>
     <w:p w14:paraId="3617D606" w14:textId="7B8645E9" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7">
       <w:r>
         <w:t xml:space="preserve">P166/C2/3,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69350177" w14:textId="6FF73951" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7">
       <w:r>
         <w:t>Titre : Soirée canadienne à Albanel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5EBDCD" w14:textId="378D10A7" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7">
       <w:r>
         <w:t>Année : 1978</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C49C80" w14:textId="3D9C4DEC" w:rsidR="00662412" w:rsidRDefault="00662412" w:rsidP="003756A7">
       <w:r>
         <w:t>Format : vidéo sur cédérom DVD-R de 120 minutes (4.7 Go)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30661B4C" w14:textId="17156B87" w:rsidR="00662412" w:rsidRPr="003756A7" w:rsidRDefault="00662412" w:rsidP="003756A7">
       <w:r>
         <w:t xml:space="preserve">Note : </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>fichier .</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>fichier .Bup</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> qui semble illisible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C265E25" w14:textId="77777777" w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidRDefault="003756A7" w:rsidP="003756A7"/>
     <w:sectPr w:rsidR="003756A7" w:rsidRPr="003756A7" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6F438D6B" w14:textId="77777777" w:rsidR="002F4AC0" w:rsidRDefault="002F4AC0" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30F81161" w14:textId="77777777" w:rsidR="002F4AC0" w:rsidRDefault="002F4AC0" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
@@ -17059,51 +17084,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+            <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="64FA9663" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="554709CA" w:rsidR="0062041C" w:rsidRPr="009D2B71" w:rsidRDefault="0062041C" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
@@ -17139,70 +17164,70 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00A47D45">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="0062041C" w:rsidRDefault="0062041C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70A6372D" w14:textId="77777777" w:rsidR="002F4AC0" w:rsidRDefault="002F4AC0" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="11F7440A" w14:textId="77777777" w:rsidR="002F4AC0" w:rsidRDefault="002F4AC0" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12102415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A926C0B4"/>
     <w:lvl w:ilvl="0" w:tplc="634601DC">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17474,98 +17499,100 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2018269434">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2132165635">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="246303357">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000259EB"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00035C69"/>
     <w:rsid w:val="0003630F"/>
     <w:rsid w:val="00043A0D"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000526B0"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000A01DE"/>
     <w:rsid w:val="000A556F"/>
     <w:rsid w:val="000D0DAA"/>
     <w:rsid w:val="000D5155"/>
     <w:rsid w:val="000D7D31"/>
     <w:rsid w:val="00113379"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00141F97"/>
     <w:rsid w:val="00142586"/>
     <w:rsid w:val="00162B15"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001970B2"/>
     <w:rsid w:val="001B4F8A"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002216F3"/>
     <w:rsid w:val="002314FC"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="002700D8"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00273D6D"/>
     <w:rsid w:val="0027781D"/>
     <w:rsid w:val="002834E1"/>
     <w:rsid w:val="00284955"/>
@@ -17654,50 +17681,51 @@
     <w:rsid w:val="006A7474"/>
     <w:rsid w:val="006E2D8D"/>
     <w:rsid w:val="00711A3D"/>
     <w:rsid w:val="0072229F"/>
     <w:rsid w:val="0078060F"/>
     <w:rsid w:val="00780749"/>
     <w:rsid w:val="007913BA"/>
     <w:rsid w:val="007C12C2"/>
     <w:rsid w:val="007C4BB2"/>
     <w:rsid w:val="007D1A22"/>
     <w:rsid w:val="007F75D8"/>
     <w:rsid w:val="00803F30"/>
     <w:rsid w:val="00821C62"/>
     <w:rsid w:val="00822672"/>
     <w:rsid w:val="00832F14"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00846A84"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00870226"/>
     <w:rsid w:val="008721C9"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00887D42"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="00894351"/>
     <w:rsid w:val="008A2E98"/>
+    <w:rsid w:val="008A5906"/>
     <w:rsid w:val="008A6E4E"/>
     <w:rsid w:val="008B1A5C"/>
     <w:rsid w:val="008B2B55"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D232A"/>
     <w:rsid w:val="008E0C98"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009564A6"/>
     <w:rsid w:val="0096558C"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00972C82"/>
     <w:rsid w:val="0098175C"/>
     <w:rsid w:val="00994839"/>
     <w:rsid w:val="009A33D6"/>
     <w:rsid w:val="009A3905"/>
     <w:rsid w:val="009A7609"/>
     <w:rsid w:val="009A799B"/>
     <w:rsid w:val="009B21A7"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E031E"/>
     <w:rsid w:val="009E2C92"/>
@@ -17712,50 +17740,51 @@
     <w:rsid w:val="00A4658C"/>
     <w:rsid w:val="00A47D15"/>
     <w:rsid w:val="00A47D45"/>
     <w:rsid w:val="00A60C47"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A81022"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A97F8D"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB7E74"/>
     <w:rsid w:val="00AC5055"/>
     <w:rsid w:val="00AD1900"/>
     <w:rsid w:val="00AD271E"/>
     <w:rsid w:val="00AD7AF8"/>
     <w:rsid w:val="00B305D3"/>
     <w:rsid w:val="00B35178"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B60403"/>
     <w:rsid w:val="00B7402A"/>
     <w:rsid w:val="00B741BB"/>
     <w:rsid w:val="00B82F25"/>
     <w:rsid w:val="00B966A5"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
+    <w:rsid w:val="00BA12EF"/>
     <w:rsid w:val="00BA2C72"/>
     <w:rsid w:val="00BA4BDE"/>
     <w:rsid w:val="00BA749A"/>
     <w:rsid w:val="00BB1979"/>
     <w:rsid w:val="00BC06A7"/>
     <w:rsid w:val="00BC174D"/>
     <w:rsid w:val="00BD4A08"/>
     <w:rsid w:val="00BD767B"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE5BB6"/>
     <w:rsid w:val="00BF63C4"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C0428D"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C223A4"/>
     <w:rsid w:val="00C33C9E"/>
     <w:rsid w:val="00C42AD9"/>
     <w:rsid w:val="00C579B1"/>
     <w:rsid w:val="00C61F46"/>
     <w:rsid w:val="00C63841"/>
     <w:rsid w:val="00C657ED"/>
     <w:rsid w:val="00C66B72"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C94269"/>
@@ -17819,81 +17848,81 @@
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB6050"/>
     <w:rsid w:val="00FB638D"/>
     <w:rsid w:val="00FC013A"/>
     <w:rsid w:val="00FC05B4"/>
     <w:rsid w:val="00FD1153"/>
     <w:rsid w:val="00FD38D4"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18225,50 +18254,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CE45EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="007C4BB2"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -18763,66 +18793,66 @@
     <w:rsid w:val="00803F30"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00803F30"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00803F30"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19115,70 +19145,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8CF1709-3A8D-4124-926C-8FFCD5E8EF47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>33561</Characters>
+  <Pages>1</Pages>
+  <Words>6139</Words>
+  <Characters>33767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>279</Lines>
+  <Lines>281</Lines>
   <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39583</CharactersWithSpaces>
+  <CharactersWithSpaces>39827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>