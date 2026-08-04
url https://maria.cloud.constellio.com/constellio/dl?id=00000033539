--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4E9015EC" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="00683272" w:rsidRDefault="00683272" w:rsidP="00683272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A5E265" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="00683272" w:rsidRDefault="00683272" w:rsidP="00683272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEAE022" w14:textId="77777777" w:rsidR="00FF513D" w:rsidRPr="00683272" w:rsidRDefault="00683272" w:rsidP="00683272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -337,192 +337,244 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0E80E5" w14:textId="77777777" w:rsidR="00683272" w:rsidRDefault="00683272" w:rsidP="00683272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0973A51D" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34920DCC" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622810CA" w14:textId="2008B8A1" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
+    <w:p w14:paraId="361912BD" w14:textId="39CA1BE2" w:rsidR="00683272" w:rsidRDefault="00683272" w:rsidP="00DA4B73">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>P155 Fonds Bernard Tremblay</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>– 1916</w:t>
       </w:r>
       <w:r w:rsidR="00AC10E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>-1981</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B28A4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>. 0,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005609D1">
+        <w:t xml:space="preserve">1981 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="002B28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1361</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B28A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="00DA4B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>0,026 mètre linéaire de documents textuels (incluant documents généalogiques)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="002B28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B143E5">
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">m. l. de documents textuels. – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D67CE3">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142B84">
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="00DA4B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002B28A4">
+        <w:t xml:space="preserve"> photographies (dont 4 cadres grands formats)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>photographies. – 2 plans.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="002B28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2 plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46973689" w14:textId="46867B38" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF0B213" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEC85CC" w14:textId="77777777" w:rsidR="002D563D" w:rsidRPr="002B28A4" w:rsidRDefault="002D563D" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -543,179 +595,166 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mai 1953 à Dolbeau de l’union de Thomas Tremblay, originaire d’Albanel, et de Salomé Boivin, native de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ste-Jeanne-d’Arc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ses racines autochtones viennent de sa grand-mère, Juliette Savard, mère de Salomé Boivin, qui, disait-on était d’origine montagnaise. Du côté paternel, toutefois, la lignée remonte au grand-père de Bernard, Thomas-Louis Tremblay, dont la famille provient de Lowell, au Massachussetts, États-Unis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D5EFE6" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="002D563D" w:rsidP="000279A9">
+    <w:p w14:paraId="52D5EFE6" w14:textId="6DF8A440" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="002D563D" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Tremblay des États-Unis se sont d’abord installé à Albanel. En 1927, Thomas-Louis Tremblay a emménagé à Dolbeau, car une nouvelle usine de pâtes et papier venait d’ouvrir ses portes en ville. Il y a travaillé comme constructeur. De plus, il fut le premier policier de Dolbeau, à temps partiel, pendant 4 ans. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73" w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est assistant du chef de police Thomas-Louis Bouchard en 1933.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74613014" w14:textId="77777777" w:rsidR="006A0D43" w:rsidRPr="002B28A4" w:rsidRDefault="006A0D43" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les Tremblay des États-Unis se sont d’abord installé à Albanel. En 1927, Thomas-Louis Tremblay a emménagé à Dolbeau, car une nouvelle usine de pâtes et papier venait d’ouvrir ses portes en ville. Il y a travaillé comme constructeur. De plus, il fut le premier policier de Dolbeau, à temps partiel, pendant 4 ans. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74613014" w14:textId="77777777" w:rsidR="006A0D43" w:rsidRPr="002B28A4" w:rsidRDefault="006A0D43" w:rsidP="000279A9">
+        <w:t xml:space="preserve">Les Tremblay de cette lignée ont longtemps demeuré à Dolbeau, là où Bernard est né. Le 3 juillet 1976, ce dernier épouse Thérèse Gilbert à Dolbeau. Éducatrice spécialisée de profession, elle exerça ce métier un peu plus de 35 ans. Ils eurent une fille, Émilie, née le 27 août 1983. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E7430" w14:textId="77777777" w:rsidR="000279A9" w:rsidRDefault="006A0D43" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les Tremblay de cette lignée ont longtemps demeuré à Dolbeau, là où Bernard est né. Le 3 juillet 1976, ce dernier épouse Thérèse Gilbert à Dolbeau. Éducatrice spécialisée de profession, elle exerça ce métier un peu plus de 35 ans. Ils eurent une fille, Émilie, née le 27 août 1983. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F7E7430" w14:textId="77777777" w:rsidR="000279A9" w:rsidRDefault="006A0D43" w:rsidP="000279A9">
+        <w:t xml:space="preserve">Durant sa carrière, Bernard a été commis d’un magasin Canadian Tire pendant 25 ans, puis gérant à la Librairie Centrale de Dolbeau pendant 8 ans. Enfin, il est employé par P3L, une compagnie de Mashteuiatsh, comme surintendant lors du chantier du barrage Péribonka 4, en 2008. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67314A14" w14:textId="77777777" w:rsidR="00F775B4" w:rsidRDefault="00CA2322" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28A4">
-[...20 lines deleted...]
-    <w:p w14:paraId="67314A14" w14:textId="77777777" w:rsidR="00F775B4" w:rsidRDefault="00CA2322" w:rsidP="000279A9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aujourd’hui à la retraite, M. Tremblay produit un ouvrage intitulé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Regards sur les grandes maladies qui ont frappé le Lac-Saint-Jean depuis les 150 dernières années</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pour venir à terme de ce projet entamé en 2014, Bernard parcoure des cimetières, lit des légendes, effectue des liens et va chercher de l’information directement au Ministère de la Santé. Il estime que le livre pourrait être achevé dans 3 ans. En 2015, un an après avoir commencé, il a 600 pages de notes. Il compte aussi écrire un ouvrage hommage intitulé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Une croix pour tous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin de retracer l’origine et l’histoire des croix bordant nos routes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4778F2" w14:textId="76C22B60" w:rsidR="000279A9" w:rsidRPr="002B28A4" w:rsidRDefault="00F775B4" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aujourd’hui à la retraite, M. Tremblay produit un ouvrage intitulé </w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>En 2024, M. Tremblay a terminé sa recherche, mais affirme avoir finalement réalisé celle-ci pour lui-même uniquement et avoir tout jeté par la suite, abandonnant son projet de volume.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="56F7B980" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78943851" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -731,51 +770,50 @@
     <w:p w14:paraId="69416CF1" w14:textId="3DD71EC4" w:rsidR="00683272" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Un second versement de 4 photographies, de 4 mm de documents textuels et de 2 plans a été effectué le 3 novembre 2015 et cet ajout de fonds a été traité ce même jour par Frédérique Fradet, rédactrice-recherchiste de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFD3A96" w14:textId="322E9946" w:rsidR="000279A9" w:rsidRDefault="00142B84" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00142B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Une photographie de l'intérieur de l'église Sainte-Thérèse d'Avila de Dolbeau a été retrouvée dans la collection P40. Celle-ci avait été cédée par M. Tremblay donc elle a été répertoriée dans son fonds d'archives privé en juillet 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BADBB6" w14:textId="69882848" w:rsidR="00AE20C4" w:rsidRDefault="00AE20C4" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Un ajout de 4 photos d’ancêtres grands formats encadrées ont été cédées par M. Tremblay le 20 août 2024. Le donateur</w:t>
       </w:r>
       <w:r w:rsidR="000066A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D67CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -838,51 +876,51 @@
       <w:r w:rsidR="006149A8" w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tous ont été transmis de génération en génération.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344F7005" w14:textId="77777777" w:rsidR="000279A9" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668942C3" w14:textId="560468F2" w:rsidR="00CC2A84" w:rsidRPr="002B28A4" w:rsidRDefault="00CC2A84" w:rsidP="000279A9">
+    <w:p w14:paraId="668942C3" w14:textId="560468F2" w:rsidR="00CC2A84" w:rsidRDefault="00CC2A84" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L’instrument de recherche a été traité par Frédérique Fradet, rédactrice-recherchiste, lors du versement en novembre 2015</w:t>
       </w:r>
       <w:r w:rsidR="00F775B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> et lors de</w:t>
       </w:r>
       <w:r w:rsidR="008A7FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00F775B4">
@@ -918,257 +956,426 @@
       <w:r w:rsidR="008A7FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00F775B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 </w:t>
       </w:r>
       <w:r w:rsidR="008A7FE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">et 27 </w:t>
       </w:r>
       <w:r w:rsidR="00F775B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>août 2024.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="00414EBE" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Traité par Pauline Lapointe, le 27 avril 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329D3011" w14:textId="5349C5E8" w:rsidR="00DA4B73" w:rsidRPr="002B28A4" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Révision par Frédérique Fradet, 3 novembre 2015, 20 juillet 2021, 20 et 28 août 2024</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3AD30F9A" w14:textId="77777777" w:rsidR="00683272" w:rsidRPr="002B28A4" w:rsidRDefault="00683272" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0A5BD7" w14:textId="4B60C770" w:rsidR="00683272" w:rsidRDefault="000279A9" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2EFA9F14" w14:textId="239FF4E9" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB598BB" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B12F4D" w14:textId="2B1BD373" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C706FFF" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P155/A : GÉNÉALOGIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70854700" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4401C223" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P155/B : PLANS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12818B5D" w14:textId="77777777" w:rsidR="00DA4B73" w:rsidRPr="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="00DA4B73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P155/C : DOCUMENTS DE L’HISTOIRE DE DOLBEAU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D92CD6D" w14:textId="67B79323" w:rsidR="00DA4B73" w:rsidRDefault="00DA4B73" w:rsidP="000279A9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P155/D : PHOTOGRAPHIES</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7A770AAD" w14:textId="5E48E118" w:rsidR="00757A0C" w:rsidRPr="00757A0C" w:rsidRDefault="00757A0C" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD813C5" w14:textId="11DD19D0" w:rsidR="00757A0C" w:rsidRDefault="00757A0C" w:rsidP="000279A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Boîte 1 (multiple) P152 à P156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00757A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R04 E01 T05</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28661417" w14:textId="53B025E7" w:rsidR="00757A0C" w:rsidRDefault="00757A0C" w:rsidP="00757A0C">
+    <w:p w14:paraId="28661417" w14:textId="24E3AD5C" w:rsidR="00757A0C" w:rsidRDefault="00757A0C" w:rsidP="00757A0C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>4 cadres (photos)</w:t>
-[...5 lines deleted...]
-        <w:br/>
+        <w:t>4 cadres (photos</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grands formats</w:t>
       </w:r>
       <w:r w:rsidRPr="00757A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00757A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R13 E01 T03</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B387CB" w14:textId="66ADA102" w:rsidR="00F91216" w:rsidRPr="00EB568E" w:rsidRDefault="00F91216" w:rsidP="00757A0C">
+    <w:p w14:paraId="7E721939" w14:textId="3818150E" w:rsidR="002B28A4" w:rsidRDefault="00F91216" w:rsidP="00DA4B73">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>2 arbres généalogiques grands formats</w:t>
+        <w:t>2 arbres généalogiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (roulées</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> grands formats</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F91216">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00EA38FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="00EA38FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00EA38FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>02</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3EA2E7" w14:textId="77777777" w:rsidR="000E17A8" w:rsidRPr="00E3164F" w:rsidRDefault="000E17A8" w:rsidP="00757A0C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3164F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P155/A : GÉNÉALOGIE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFC7A38" w14:textId="77777777" w:rsidR="000E17A8" w:rsidRPr="00E3164F" w:rsidRDefault="000E17A8" w:rsidP="000E17A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E98B64" w14:textId="77777777" w:rsidR="000E17A8" w:rsidRDefault="00E3164F" w:rsidP="000E17A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3164F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P155</w:t>
       </w:r>
       <w:r w:rsidR="000E17A8" w:rsidRPr="00E3164F">
@@ -1584,51 +1791,50 @@
       </w:r>
       <w:r w:rsidR="00127F6E" w:rsidRPr="00127F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal de Québec</w:t>
       </w:r>
       <w:r w:rsidR="00127F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur la provenance des Tremblay d’Amérique et leur dispersion en date du 19 septembre 1978. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73345F9F" w14:textId="65FCF37B" w:rsidR="00F91216" w:rsidRDefault="00EB568E" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P155/A2/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00127F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LES GRANDES FAMILLES QUÉBÉCOISES LES PLUS FÉCONDES D’AMÉRIQUE.  – 1 page.</w:t>
       </w:r>
       <w:r w:rsidR="00127F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Un reportage d’Yvon Pellerin mettant en vedette les Tremblay datant du 19 septembre 1978, toujours dans le </w:t>
       </w:r>
       <w:r w:rsidR="00127F6E" w:rsidRPr="00127F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -1672,65 +1878,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/A3/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>ARBRES GÉNÉALOGIQUES FAMILLE LÉGER GILBERT. – 2 pages (couleur, imprimées, grands formats, roulées).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Réalisés par l’Institut généalogique Drouin. </w:t>
       </w:r>
       <w:r w:rsidR="00494B5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un arbre généalogique paternel et maternel </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Gilbert et Clémence Bouchard. Liens européens de la famille Léger Gilbert.</w:t>
+        <w:t>Un arbre généalogique paternel et maternel Elzéar Gilbert et Clémence Bouchard. Liens européens de la famille Léger Gilbert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7E13D1" w14:textId="0FC448A0" w:rsidR="005609D1" w:rsidRDefault="005609D1" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/A3/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>GÉNÉALOGIE DE LÉGER GILBERT (13 GÉNÉRATIONS). – 1953. – 11 cm de documents textuels; livre relié (couleur, manuscrit et imprimées).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2015,51 +2207,50 @@
       <w:r w:rsidRPr="00790F1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>P155/C</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7" w:rsidRPr="00790F1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C30A84C" w14:textId="77777777" w:rsidR="00620BF7" w:rsidRDefault="00790F1D" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P155/C</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1 </w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>PROPRIÉTAIRES DE LA VILLE DE DOLBEAU. – 9 pages.</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>On y retrouve, en ordre alphabétique, les noms et prénoms de ceux qui étaient propriétaires de maison en 1955 avec l’évaluation de leur terrain et de leurs b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2261,452 +2452,405 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Famille de Joseph Levesque et de Rose </w:t>
+        <w:t>Famille de Joseph Levesque et de Rose Délima Pelletier Levesque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[19--]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B143E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>père et mère :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joseph Levesque et Rose Délima Pelletier Levesque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B143E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>enfants :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alphonse, Jos, Arsène, Marie, Victor, Thomas, Aurore, Alice, Jean-Baptiste, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Délima</w:t>
+        <w:t>Amédé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pelletier Levesque</w:t>
+        <w:t>, Anna, Georgiana, Paul, Marie-Louise dans les bras de sa mère Anaïs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>19 cm x 13.2 cm, n. b.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Photocopie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1418A9F2" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P155/</w:t>
+      </w:r>
+      <w:r w:rsidR="00620BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>D1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/1,3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>charroyage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du bois de chauffage au prieuré cistercien de Notre-Dame de Mistassini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>[19--]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...89 lines deleted...]
-    <w:p w14:paraId="1418A9F2" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
+        <w:t>13.6 cm x 8.7 cm, n. b.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Format carte postale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113C695B" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/1,3</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> du bois de chauffage au prieuré cistercien de Notre-Dame de Mistassini</w:t>
+        <w:t>/1,4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Des skieurs devant l’ensemble des établissements des Pères Trappistes de Mistassini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>[19--]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>13.6 cm x 8.7 cm, n. b.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Format carte postale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113C695B" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
+    <w:p w14:paraId="55A283A0" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/1,4</w:t>
-[...6 lines deleted...]
-        <w:t>Des skieurs devant l’ensemble des établissements des Pères Trappistes de Mistassini</w:t>
+        <w:t>/1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vue aérienne de l’établissement des Pères Trappistes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>[19--]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>13.6 cm x 8.7 cm, n. b.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Format carte postale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A283A0" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
+    <w:p w14:paraId="56A07A79" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/1,5</w:t>
-[...6 lines deleted...]
-        <w:t>Vue aérienne de l’établissement des Pères Trappistes</w:t>
+        <w:t>/1,6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Joute au Juvénat Saint-Bernard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>[19--]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>13.6 cm x 8.7 cm, n. b.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Format carte postale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A07A79" w14:textId="77777777" w:rsidR="00085268" w:rsidRDefault="00085268" w:rsidP="00683272">
+    <w:p w14:paraId="65875CA1" w14:textId="5F09CFDC" w:rsidR="00B143E5" w:rsidRDefault="00B143E5" w:rsidP="00683272">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/</w:t>
       </w:r>
       <w:r w:rsidR="00620BF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/1,6</w:t>
-[...6 lines deleted...]
-        <w:t>Joute au Juvénat Saint-Bernard</w:t>
+        <w:t>/1,7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Le Juvénat Saint-Jean des Frères de l’Instruction chrétienne, à Dolbeau, avant la construction de la deuxième aile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>[19--]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t>13.6 cm x 8.7 cm, n. b.</w:t>
+        <w:t>15 cm x 8.6 cm, n. b.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Format carte postale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65875CA1" w14:textId="5F09CFDC" w:rsidR="00B143E5" w:rsidRDefault="00B143E5" w:rsidP="00683272">
-[...51 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1678238F" w14:textId="28BF717A" w:rsidR="00142B84" w:rsidRDefault="00142B84" w:rsidP="00142B84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/D1/1,8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668FBD13" w14:textId="6F7079E1" w:rsidR="00142B84" w:rsidRDefault="00142B84" w:rsidP="00142B84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2766,66 +2910,51 @@
     <w:p w14:paraId="6F321339" w14:textId="4A1C0B39" w:rsidR="00D67CE3" w:rsidRDefault="00D67CE3" w:rsidP="00D67CE3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P155/D1/1,9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1859EE" w14:textId="60E42C97" w:rsidR="00D67CE3" w:rsidRDefault="00D67CE3" w:rsidP="00D67CE3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Pelletier</w:t>
+        <w:t>Joseph Levesque et Rose-Delima Pelletier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8F98B7" w14:textId="6C60D97A" w:rsidR="0008097E" w:rsidRDefault="0008097E" w:rsidP="00D67CE3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mariés le 17 janvier 1882 à Ste-Louise, L’Islet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143EF2C7" w14:textId="5999F647" w:rsidR="00D67CE3" w:rsidRDefault="00D67CE3" w:rsidP="00D67CE3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2952,65 +3081,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0008097E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Anaïs Levesque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1904-1980)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC7CBD0" w14:textId="08109EFB" w:rsidR="0008097E" w:rsidRDefault="0008097E" w:rsidP="0008097E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Fille de Joseph Levesque et Rose-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Pelletier, épouse de Léger Gilbert. Mariée le 24 septembre 1928 à Dolbeau.</w:t>
+        <w:t>Fille de Joseph Levesque et Rose-Delima Pelletier, épouse de Léger Gilbert. Mariée le 24 septembre 1928 à Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6992C725" w14:textId="244EF87C" w:rsidR="0008097E" w:rsidRDefault="0008097E" w:rsidP="0008097E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ancien propriétaire : Camille Tanguay, Jonquière</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A1CE1F" w14:textId="462117AF" w:rsidR="0008097E" w:rsidRDefault="0008097E" w:rsidP="0008097E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3099,65 +3214,51 @@
     <w:p w14:paraId="2867B5AD" w14:textId="77777777" w:rsidR="005205CE" w:rsidRDefault="0008097E" w:rsidP="0008097E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Léger Gilbert (1901-1973)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319DE3D1" w14:textId="2DB17C73" w:rsidR="0008097E" w:rsidRDefault="005205CE" w:rsidP="0008097E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fils de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Gilbert et de Clémence Bouchard,</w:t>
+        <w:t>Fils de Elzéar Gilbert et de Clémence Bouchard,</w:t>
       </w:r>
       <w:r w:rsidR="0008097E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> originaire de St-Hilarion dans Charlevoix. Marié</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:r w:rsidRPr="0008097E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Anaïs Levesque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -3431,109 +3532,109 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2741946B" w14:textId="77777777" w:rsidR="005205CE" w:rsidRPr="00EB568E" w:rsidRDefault="005205CE" w:rsidP="00142B84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005205CE" w:rsidRPr="00EB568E" w:rsidSect="00B143E5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A70DF19" w14:textId="77777777" w:rsidR="008C790D" w:rsidRDefault="008C790D" w:rsidP="002B28A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0D771084" w14:textId="77777777" w:rsidR="008C790D" w:rsidRDefault="008C790D" w:rsidP="002B28A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7024976A" w14:textId="77777777" w:rsidR="00CC2A84" w:rsidRDefault="00CC2A84" w:rsidP="00CC2A84">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C4E386E" wp14:editId="6FD7A45B">
                   <wp:extent cx="5467350" cy="45085"/>
@@ -3567,51 +3668,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+            <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="5697B66C" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="46D1AEB9" w14:textId="77777777" w:rsidR="00CC2A84" w:rsidRDefault="00CC2A84" w:rsidP="00CC2A84">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>P155 Fonds Bernard Tremblay</w:t>
         </w:r>
         <w:r>
@@ -3635,195 +3736,198 @@
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00CC2A84">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7528DABA" w14:textId="77777777" w:rsidR="002B28A4" w:rsidRDefault="002B28A4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42F0B429" w14:textId="77777777" w:rsidR="008C790D" w:rsidRDefault="008C790D" w:rsidP="002B28A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="504EB2DE" w14:textId="77777777" w:rsidR="008C790D" w:rsidRDefault="008C790D" w:rsidP="002B28A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00683272"/>
     <w:rsid w:val="000066A2"/>
     <w:rsid w:val="000279A9"/>
     <w:rsid w:val="0008097E"/>
     <w:rsid w:val="00085268"/>
     <w:rsid w:val="000E17A8"/>
     <w:rsid w:val="00127F6E"/>
     <w:rsid w:val="00142B84"/>
+    <w:rsid w:val="001D7948"/>
     <w:rsid w:val="00273EC8"/>
     <w:rsid w:val="002B28A4"/>
     <w:rsid w:val="002D563D"/>
     <w:rsid w:val="003423A3"/>
     <w:rsid w:val="003D18DF"/>
     <w:rsid w:val="004467B6"/>
     <w:rsid w:val="00494B5B"/>
     <w:rsid w:val="004A5AC9"/>
     <w:rsid w:val="005205CE"/>
     <w:rsid w:val="005609D1"/>
     <w:rsid w:val="006149A8"/>
     <w:rsid w:val="00620BF7"/>
     <w:rsid w:val="00683272"/>
     <w:rsid w:val="006A0D43"/>
     <w:rsid w:val="00757A0C"/>
     <w:rsid w:val="00790F1D"/>
     <w:rsid w:val="007E1A73"/>
     <w:rsid w:val="008A7FE6"/>
     <w:rsid w:val="008C790D"/>
     <w:rsid w:val="009213AB"/>
     <w:rsid w:val="00992DB2"/>
     <w:rsid w:val="00A2183F"/>
     <w:rsid w:val="00A41834"/>
     <w:rsid w:val="00AC10E5"/>
     <w:rsid w:val="00AE20C4"/>
     <w:rsid w:val="00B143E5"/>
     <w:rsid w:val="00B3660E"/>
     <w:rsid w:val="00CA2322"/>
     <w:rsid w:val="00CC2A84"/>
     <w:rsid w:val="00D11B52"/>
     <w:rsid w:val="00D67CE3"/>
+    <w:rsid w:val="00DA4B73"/>
     <w:rsid w:val="00DC0DC9"/>
     <w:rsid w:val="00E3164F"/>
     <w:rsid w:val="00E323ED"/>
     <w:rsid w:val="00EA38FD"/>
     <w:rsid w:val="00EB568E"/>
     <w:rsid w:val="00F36721"/>
     <w:rsid w:val="00F775B4"/>
     <w:rsid w:val="00F91216"/>
     <w:rsid w:val="00FF1FE6"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="47C73D9B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{738C93CA-034E-4C21-90CA-6E32647AF656}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4155,50 +4259,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00683272"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
@@ -4362,51 +4467,51 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:rsid w:val="000E17A8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -4641,70 +4746,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8339</Characters>
+  <Pages>1</Pages>
+  <Words>1581</Words>
+  <Characters>8701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9836</CharactersWithSpaces>
+  <CharactersWithSpaces>10262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>