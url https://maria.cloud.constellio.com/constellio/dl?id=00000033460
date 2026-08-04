--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4389E4B6" w14:textId="1B4770EE" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00B428A0">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>JEAN-RENÉ MOREAU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C17E0C7" w14:textId="3CE7F622" w:rsidR="00B46FC4" w:rsidRDefault="00B428A0" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
@@ -527,251 +527,320 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Décembre 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAADCC5" w14:textId="6355424D" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B428A0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E447A8" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B46FC4">
+      <w:r w:rsidRPr="00E447A8">
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E447A8" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0DF439FD" w14:textId="5B1745AF" w:rsidR="00B428A0" w:rsidRPr="007168B8" w:rsidRDefault="006124FA" w:rsidP="00B428A0">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF439FD" w14:textId="5B1745AF" w:rsidR="00B428A0" w:rsidRDefault="006124FA" w:rsidP="00B428A0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:caps/>
-          <w:color w:val="333399"/>
-[...2 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152 </w:t>
       </w:r>
-      <w:r w:rsidR="00B428A0" w:rsidRPr="007168B8">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00B428A0" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:caps/>
-          <w:color w:val="333399"/>
-[...2 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FONDS JEAN-RENÉ MOREAU</w:t>
       </w:r>
-      <w:r w:rsidR="00B428A0" w:rsidRPr="007168B8">
-[...43 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00B428A0" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. – [1927-1988]. – 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00293A05" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,7</w:t>
       </w:r>
-      <w:r w:rsidR="00D02C39">
-        <w:rPr>
+      <w:r w:rsidR="00D02C39" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm. – 4</w:t>
       </w:r>
-      <w:r w:rsidR="00212561">
-        <w:rPr>
+      <w:r w:rsidR="00212561" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00B428A0" w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidR="00B428A0" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> photographies.</w:t>
       </w:r>
-      <w:r w:rsidR="00293A05">
-        <w:rPr>
+      <w:r w:rsidR="00293A05" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B428A0" w:rsidRPr="007168B8">
-        <w:rPr>
+      <w:r w:rsidR="00B428A0" w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– 1 drapeau. – 1 cadre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D615EAC" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRPr="00A162F0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+    <w:p w14:paraId="577CD611" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00B428A0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4B79DC6D" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRPr="00A162F0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1BAB05" w14:textId="427CDEDE" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A162F0">
+      <w:r w:rsidRPr="00E447A8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice biographique : </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D0A29D3" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+        <w:t>Collation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E17E1F" w14:textId="7983DD0A" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="29F35088" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0,027 mètre linéaire de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B05D88" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:t>, de l’Amicale et de la Ligue des Propriétaires (Vauvert). Il est aussi officier de l’Union et il a participé aux festivités du 50</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>44 photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E00DE08" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 drapeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED9B2F8" w14:textId="1252B885" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 cadre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D615EAC" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRPr="00E447A8" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B79DC6D" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRPr="00A162F0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A162F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice biographique : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A29D3" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F35088" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jean-René Moreau a été employé de l’usine Domtar pendant plus de 20 ans. Il s’est largement impliqué dans sa communauté, notamment comme président-fondateur de la Caisse d’économie des employés de Domtar, directeur du Centre Astro, de l’Amicale et de la Ligue des Propriétaires (Vauvert). Il est aussi officier de l’Union et il a participé aux festivités du 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6DCF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de Dolbeau (voir P101 et P151) en 1977. Jean-René Moreau est l’époux de Vivianne Huard. Leur mariage a eu lieu le 21 septembre 1953. Le couple met 3 enfants au monde. </w:t>
       </w:r>
       <w:r w:rsidRPr="007168B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M. Moreau a été conseiller municipal à la Ville de Dolbeau de 1973 à 1977.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766532D1" w14:textId="77777777" w:rsidR="00B428A0" w:rsidRPr="007168B8" w:rsidRDefault="00B428A0" w:rsidP="00B428A0">
@@ -982,136 +1051,895 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Numérisation de 44 photographies en décembre 2023, déposées sur le serveur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00212561">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lavoute:K</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00212561">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Société d’histoire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B6CD60" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1C6DF3B9" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="39F18709" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+    </w:p>
+    <w:p w14:paraId="36C8E587" w14:textId="68EB0D66" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traité par : Nathalie Mailhot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541A2FDA" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Date du traitement : 16 janvier 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAAA6CC" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notes (subventions, révisions, etc.) : révisé par Frédérique Fradet le 20 juin 2016 et retranscrit par Jean-Philippe Bergeron, étudiant à l'été 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B6CD60" w14:textId="2CCDA977" w:rsidR="00C70C4E" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Numérisation : Guillaume Trottier, préposé à la numérisation, décembre 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F18709" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00E447A8" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F02A176" w14:textId="45421853" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00E447A8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Restrictions</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7E8BC2" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F8E1BD" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aucune</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2D3EE4" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F90080" w14:textId="3A80FD70" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4593A7A6" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B951D9E" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51254D66" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1712F426" w14:textId="1C43E080" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22643CA1" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2D1AF7" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) P152 à 156</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5670424E" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R04 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAC9C9A" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180099DD" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boîte grand format 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1B658F" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R00 E01 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38141A95" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documents hors format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C94BA" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F29229" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lavoute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5EDE32FE" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>44 photographies numérisées (total)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399FAE51" w14:textId="7A76A1C2" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R04 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB5CCE7" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229E1E8D" w14:textId="40DE1A77" w:rsidR="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5184188C" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2706CD48" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A : IMPLICATION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFE16A0" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A1 : 50e anniversaire de Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B6DF4E" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A2 : Caisse d'économie des employés de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Domtar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52A16B62" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A3 : Organisations diverses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A16359" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6D1184" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B : LIVRETS PUBLICITAIRES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5245DA08" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B1 : Brochures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCA4018" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5609B4BB" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C : DOCUMENTS ADMINISTRATIFS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6745DF" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C1 : Conseil de ville de Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF050FC" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575F8646" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D : PRESSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AF0426" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D1 : Journaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033EDBAF" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D2 : Coupures de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E6CB1" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161C8AE9" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E : PHOTOGRAPHIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6009D77F" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E1 : Photographies de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Domtar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="749D0E95" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E2 : Photographies d'institutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4845561A" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E3 : Photographies d'activités diverses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2704F38C" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FFFC02" w14:textId="77777777" w:rsidR="00E447A8" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="00E447A8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F : DOCUMENTS AUDIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498EFEF3" w14:textId="6924EE89" w:rsidR="00CF0817" w:rsidRPr="00E447A8" w:rsidRDefault="00E447A8" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E447A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F1 : Bandes audio du cinquantenaire de Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C544108" w14:textId="059C8F1A" w:rsidR="0057385E" w:rsidRDefault="008D6728">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455389784" w:history="1">
         <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/A Implication</w:t>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389784 \h </w:instrText>
@@ -1123,3302 +1951,3301 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="0057385E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="474FCB8A" w14:textId="1B3F2464" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="474FCB8A" w14:textId="1B3F2464" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389785" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A1 50</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389785 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B403BE2" w14:textId="0E7352C3" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="5B403BE2" w14:textId="0E7352C3" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389786" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>P152/A1/1 : Allocutions</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389786 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A462345" w14:textId="7E8D70C0" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="4A462345" w14:textId="7E8D70C0" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389787" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A1/2 : Correspondances</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389787 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FC3E38E" w14:textId="5A258E50" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="7FC3E38E" w14:textId="5A258E50" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389788" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A1/3 : Pionniers de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389788 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18FDC875" w14:textId="5A85215A" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="18FDC875" w14:textId="5A85215A" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389789" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A1/4 : Musique</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389789 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AFFEC5F" w14:textId="42C58D96" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="5AFFEC5F" w14:textId="42C58D96" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389790" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A1/5 : Invitations</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389790 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="271BD75F" w14:textId="5EDA9F89" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="271BD75F" w14:textId="5EDA9F89" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389791" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A2 Caisse d’économie des employés de Domtar</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389791 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72222FB3" w14:textId="19C896A1" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="72222FB3" w14:textId="19C896A1" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389792" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>P152/A2/1 : Allocutions</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389792 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="248CDE37" w14:textId="709CB345" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="248CDE37" w14:textId="709CB345" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389793" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A2/2 : Correspondances</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389793 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B35A4F1" w14:textId="3EF53BE3" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="4B35A4F1" w14:textId="3EF53BE3" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389794" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/A2/3 : Finances</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389794 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64059DE5" w14:textId="722AEACF" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="64059DE5" w14:textId="722AEACF" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389795" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/A3 Organisations diverses</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389795 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46874D0E" w14:textId="56077853" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="46874D0E" w14:textId="56077853" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389796" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/A3/1 : Certificats</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389796 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FA3FD62" w14:textId="27486EE7" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="4FA3FD62" w14:textId="27486EE7" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389797" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/A3/2 : Cartes</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389797 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="613C76A3" w14:textId="7AEA5BCE" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="613C76A3" w14:textId="7AEA5BCE" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389798" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/B Livrets publicitaires</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389798 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67A0237A" w14:textId="73D406DB" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="67A0237A" w14:textId="73D406DB" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389799" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/B1 Brochures</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389799 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="057DFE7A" w14:textId="0E21CF38" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="057DFE7A" w14:textId="0E21CF38" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389800" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/B1/1 : Brochures d’institutions de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389800 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D984B29" w14:textId="37B0756E" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="4D984B29" w14:textId="37B0756E" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389801" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/B1/2 : Brochures d’institutions autres</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389801 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6688509D" w14:textId="74DE97FC" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="6688509D" w14:textId="74DE97FC" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389802" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/C Documents administratifs</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389802 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16898662" w14:textId="715CEBCF" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="16898662" w14:textId="715CEBCF" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389803" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/C1 Conseil de ville de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389803 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F50DEE" w14:textId="49D05504" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="34F50DEE" w14:textId="49D05504" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389804" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/C1/1 : Procès-verbaux</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389804 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3824435F" w14:textId="2E8AAAE6" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="3824435F" w14:textId="2E8AAAE6" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389805" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/D Presse</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389805 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62395A2B" w14:textId="345CDB1A" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="62395A2B" w14:textId="345CDB1A" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389806" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/D1 Journaux</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389806 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D450879" w14:textId="6C53C3B2" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="4D450879" w14:textId="6C53C3B2" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389807" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/D1/1 : Journaux</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389807 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C62F687" w14:textId="536C94E8" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="6C62F687" w14:textId="536C94E8" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389808" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/D2 Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389808 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B987A74" w14:textId="283548F5" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="2B987A74" w14:textId="283548F5" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389809" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P152/D2/1 : Cinquantenaire de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389809 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="139E6CB7" w14:textId="0ED8218E" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="139E6CB7" w14:textId="0ED8218E" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389810" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/D2/2 : Domtar</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389810 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FBD6147" w14:textId="0BF0BD69" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="3FBD6147" w14:textId="0BF0BD69" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389811" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/D2/3 : Famille</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389811 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F49AE7E" w14:textId="5E66147B" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="5F49AE7E" w14:textId="5E66147B" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389812" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389812 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28B7FF7A" w14:textId="49FF8BCC" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="28B7FF7A" w14:textId="49FF8BCC" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389813" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E1 Photographies de Domtar</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389813 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35D0ADC8" w14:textId="31B479DB" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="35D0ADC8" w14:textId="31B479DB" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389814" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E1/1 : Photographies de la Caisse d’économie de Domtar</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389814 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21A7AFEB" w14:textId="54C07CC8" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="21A7AFEB" w14:textId="54C07CC8" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389815" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E1/2 : Photographies des employés de l’usine Domtar</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389815 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3914912E" w14:textId="173909DF" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="3914912E" w14:textId="173909DF" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389816" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E1/3 : Photographies des chantiers</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389816 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65125E23" w14:textId="115CB1FC" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="65125E23" w14:textId="115CB1FC" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389817" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E2 Photographies d’institutions</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389817 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CB2490C" w14:textId="230953AC" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="0CB2490C" w14:textId="230953AC" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389818" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E2/1 : Institutions scolaires</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389818 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EA90D27" w14:textId="46DA7A02" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="2EA90D27" w14:textId="46DA7A02" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389819" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E2/2 : Activités du conseil de ville de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="266A6910" w14:textId="2980DFA1" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="266A6910" w14:textId="2980DFA1" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389820" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E3 Photographies d’activités diverses</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389820 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B4D40C2" w14:textId="290EFC3C" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="5B4D40C2" w14:textId="290EFC3C" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389821" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E3/1 : Do-Mi-Ski</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389821 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DBA4A4A" w14:textId="34B23290" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="3DBA4A4A" w14:textId="34B23290" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389822" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>P152/E3/2 : Festival Western</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389822 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EC0BD5E" w14:textId="0C978395" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="2EC0BD5E" w14:textId="0C978395" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389823" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/E3/3 : 50</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389823 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="332D99BD" w14:textId="4DD63382" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="332D99BD" w14:textId="4DD63382" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389824" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/F Documents audio</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389824 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="776FB249" w14:textId="22731599" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="776FB249" w14:textId="22731599" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389825" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/F1 Bandes audio du cinquantenaire de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389825 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1317976E" w14:textId="3A7E0235" w:rsidR="0057385E" w:rsidRDefault="008015F1">
+    <w:p w14:paraId="1317976E" w14:textId="3A7E0235" w:rsidR="0057385E" w:rsidRDefault="0057385E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455389826" w:history="1">
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>P152/F1/1 : 50</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E" w:rsidRPr="008A484E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="008A484E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455389826 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0057385E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0057385E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="0057385E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D936B95" w14:textId="3E3B19A9" w:rsidR="006B6017" w:rsidRDefault="008D6728" w:rsidP="00CF0817">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006B6017">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="344B3BE1" w14:textId="651D1A78" w:rsidR="006B6017" w:rsidRDefault="006B6017" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc455389784"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="0" w:name="_Toc455389784"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>P152/A</w:t>
       </w:r>
       <w:r w:rsidR="00744E64">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Implication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00744E64">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F70F87B" w14:textId="77777777" w:rsidR="006B6017" w:rsidRPr="006B6017" w:rsidRDefault="006B6017" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04204E0B" w14:textId="77777777" w:rsidR="00744E64" w:rsidRPr="00623A41" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc455389785"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc455389785"/>
       <w:r w:rsidRPr="00623A41">
         <w:t>P152/A1 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00623A41">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00623A41">
         <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6C55DB47" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="665EBDA2" w14:textId="57777C65" w:rsidR="00744E64" w:rsidRPr="00C419A4" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc455389786"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc455389786"/>
       <w:r w:rsidRPr="00C419A4">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P152/A1/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C419A4">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008D6728">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C419A4">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Allocutions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="49D54C09" w14:textId="77777777" w:rsidR="00C419A4" w:rsidRDefault="00C419A4" w:rsidP="00744E64">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDA1A15" w14:textId="52EBAE62" w:rsidR="00744E64" w:rsidRPr="006124FA" w:rsidRDefault="00C419A4" w:rsidP="00744E64">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P152/A1/1,1</w:t>
       </w:r>
     </w:p>
@@ -4540,61 +5367,61 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DA7A8B" w14:textId="32227327" w:rsidR="004C5E50" w:rsidRPr="00C419A4" w:rsidRDefault="004C5E50" w:rsidP="00744E64">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1977-26 pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C533ED2" w14:textId="77777777" w:rsidR="00C419A4" w:rsidRDefault="00C419A4" w:rsidP="006124FA"/>
     <w:p w14:paraId="5B9DCE2F" w14:textId="48B45D98" w:rsidR="00744E64" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc455389787"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc455389787"/>
       <w:r w:rsidRPr="00623A41">
         <w:t>P152/A1/2</w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00623A41">
         <w:t>Correspondances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="530018AF" w14:textId="1F8FAA08" w:rsidR="004C5E50" w:rsidRDefault="004C5E50" w:rsidP="004C5E50"/>
     <w:p w14:paraId="657AA8FB" w14:textId="4539B26B" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/A1/2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517E9DDE" w14:textId="4360325E" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -4698,61 +5525,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B46D63E" w14:textId="245E1F19" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trois pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5948BEB3" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="4FFBD536" w14:textId="2B78898A" w:rsidR="00744E64" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc455389788"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc455389788"/>
       <w:r>
         <w:t>P152/A1/3</w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Pionniers de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="475980E0" w14:textId="0A88CC64" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D15D3E6" w14:textId="64109E2D" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/A1/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C90FD83" w14:textId="77E1D486" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
@@ -4789,61 +5616,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F79490" w14:textId="47BC2E9C" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinq pages </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CE810C" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="4173FE4B" w14:textId="16F3AD17" w:rsidR="00744E64" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc455389789"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc455389789"/>
       <w:r>
         <w:t>P152/A1/4</w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Musique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4BB3FA22" w14:textId="04357A19" w:rsidR="004C5E50" w:rsidRDefault="004C5E50" w:rsidP="004C5E50"/>
     <w:p w14:paraId="1299BC3E" w14:textId="1F6689E8" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/A1/4,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC5575B" w14:textId="658581D8" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -4888,61 +5715,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33555AAD" w14:textId="073F4437" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Une page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCD2998" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="349A4039" w14:textId="7F93BBCC" w:rsidR="00744E64" w:rsidRDefault="00744E64" w:rsidP="00744E64">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc455389790"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc455389790"/>
       <w:r>
         <w:t>P152/A1/5</w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Invitations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="6D5F0D02" w14:textId="7CB7634B" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="22692D8F" w14:textId="353FB183" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/A1/5,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6789B83E" w14:textId="37A2D554" w:rsidR="004C5E50" w:rsidRPr="007E0464" w:rsidRDefault="004C5E50" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -4994,124 +5821,123 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCA6E23" w14:textId="77777777" w:rsidR="006124FA" w:rsidRPr="007E0464" w:rsidRDefault="006124FA" w:rsidP="004C5E50">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C8B5BA" w14:textId="34EC6EAF" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc455389791"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc455389791"/>
       <w:r>
         <w:t>P152/A2 Caisse d’économie des employés de Domtar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5771E6C1" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C"/>
     <w:p w14:paraId="39F056AB" w14:textId="6F83EE2C" w:rsidR="00713B5C" w:rsidRPr="006124FA" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc455389792"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc455389792"/>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P152/A2/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="008D6728">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008D6728">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Allocutions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="15AFF6BC" w14:textId="1A288692" w:rsidR="006A6B4B" w:rsidRPr="006124FA" w:rsidRDefault="006A6B4B" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBF3FBF" w14:textId="0E337CE7" w:rsidR="006A6B4B" w:rsidRPr="006124FA" w:rsidRDefault="006A6B4B" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P152/A2/1.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684B5599" w14:textId="454C9FF3" w:rsidR="006A6B4B" w:rsidRPr="007E0464" w:rsidRDefault="006A6B4B" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Allocution de M. Jean-René Moreau, président de la caisse d’économie de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domtar</w:t>
       </w:r>
@@ -5143,114 +5969,98 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0,2</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394484BD" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="5439BD81" w14:textId="0577E3A0" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc455389793"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc455389793"/>
       <w:r>
         <w:t>P152/A2/2</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Correspondances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="75574591" w14:textId="77777777" w:rsidR="006A6B4B" w:rsidRPr="007E0464" w:rsidRDefault="006A6B4B" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10723CD7" w14:textId="5F2DA672" w:rsidR="006A6B4B" w:rsidRPr="007E0464" w:rsidRDefault="006A6B4B" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/A2/2,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BA568B" w14:textId="6941688F" w:rsidR="006A6B4B" w:rsidRPr="007E0464" w:rsidRDefault="005062D4" w:rsidP="006A6B4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lettre de rétablissement par W.K. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, directeur </w:t>
+        <w:t xml:space="preserve">Lettre de rétablissement par W.K. Hastey, directeur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domtar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Newsprint</w:t>
       </w:r>
@@ -5451,61 +6261,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>22 juillet 1988</w:t>
       </w:r>
       <w:r w:rsidR="001042FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A508F17" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006124FA"/>
     <w:p w14:paraId="4627E078" w14:textId="0C586AC5" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc455389794"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc455389794"/>
       <w:r>
         <w:t>P152/A2/3</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Finances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F0ABE4" w14:textId="77777777" w:rsidR="00182E57" w:rsidRDefault="00182E57" w:rsidP="00182E57"/>
     <w:p w14:paraId="305345D0" w14:textId="0FF49B26" w:rsidR="00182E57" w:rsidRPr="007E0464" w:rsidRDefault="00182E57" w:rsidP="00182E57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/A2/3,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D86D212" w14:textId="3C7DBDF2" w:rsidR="00744E64" w:rsidRPr="007E0464" w:rsidRDefault="00182E57" w:rsidP="00182E57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5536,84 +6346,84 @@
     </w:p>
     <w:p w14:paraId="4DB57A26" w14:textId="7D315071" w:rsidR="00744E64" w:rsidRDefault="00744E64" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E801A6" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A58505" w14:textId="3FA8E712" w:rsidR="006B6017" w:rsidRPr="006B6017" w:rsidRDefault="006B6017" w:rsidP="006124FA">
       <w:pPr>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc455389795"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc455389795"/>
       <w:r w:rsidRPr="006B6017">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/A3 Organisations diverses</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="40D6CE71" w14:textId="1CD49FF2" w:rsidR="006B6017" w:rsidRDefault="006B6017" w:rsidP="006B6017">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2408BC1D" w14:textId="20709C66" w:rsidR="006B6017" w:rsidRPr="006B6017" w:rsidRDefault="006B6017" w:rsidP="006124FA">
+      <w:pPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc455389796"/>
+      <w:r w:rsidRPr="006B6017">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/A3/1 : Certificats</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="78AD39BC" w14:textId="63245BA4" w:rsidR="006B6017" w:rsidRDefault="006B6017" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04DC8A48" w14:textId="5974D968" w:rsidR="006B6017" w:rsidRPr="006B6017" w:rsidRDefault="006B6017" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6017">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/A3/1.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C54D9C" w14:textId="778B40DD" w:rsidR="006B6017" w:rsidRPr="006B6017" w:rsidRDefault="006B6017" w:rsidP="006B6017">
       <w:pPr>
@@ -5904,59 +6714,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="002F6F2F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de Dolbeau. L’un a été remis par la Chambre de Commerce du secteur de Dolbeau et l’autre a été remis par le Groupe sportif Rivière-aux-Rats </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F6F2F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Un </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">troisième certificat remis par la Société d’horticulture de Dolbeau-Mistassini </w:t>
+        <w:t xml:space="preserve"> Un troisième certificat remis par la Société d’horticulture de Dolbeau-Mistassini </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> félicite M. Moreau pour les décorations florales des Fêtes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A576D2" w14:textId="0097E727" w:rsidR="002F6F2F" w:rsidRDefault="002F6F2F" w:rsidP="002F6F2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -6684,59 +7486,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DE48AB" w14:textId="5A4FE47E" w:rsidR="00463D41" w:rsidRDefault="00463D41" w:rsidP="000B00F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F69553" w14:textId="50AB17A6" w:rsidR="00463D41" w:rsidRPr="00463D41" w:rsidRDefault="00463D41" w:rsidP="006124FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc455389797"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc455389797"/>
       <w:r w:rsidRPr="00463D41">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/A3/2 : Cartes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="4EB729F9" w14:textId="0C422F3B" w:rsidR="00463D41" w:rsidRDefault="00463D41" w:rsidP="000B00F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621AA088" w14:textId="288C7AD4" w:rsidR="00463D41" w:rsidRDefault="00463D41" w:rsidP="000B00F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/A3/2,1 </w:t>
       </w:r>
     </w:p>
@@ -6776,97 +7578,97 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. – [1960]. – 0,1 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D45845" w14:textId="7807DC84" w:rsidR="00590E29" w:rsidRDefault="00590E29" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A3A744" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6666F9C4" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="002D25DD" w:rsidRDefault="00713B5C" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc455389798"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc455389798"/>
       <w:r w:rsidRPr="002D25DD">
         <w:t xml:space="preserve">P152/B </w:t>
       </w:r>
       <w:r>
         <w:t>Livrets publicitaires</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="6D93A436" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1788B8E9" w14:textId="0BDE6349" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc455389799"/>
+      <w:r>
+        <w:t>P152/B1 Brochures</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="6D93A436" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+    <w:p w14:paraId="3B428B96" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:r>
         <w:tab/>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="3B428B96" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="732A7AEA" w14:textId="6A8119BE" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc455389800"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc455389800"/>
       <w:r>
         <w:t>P152/B1/1</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Brochures d’institutions de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="23CEBCE6" w14:textId="77777777" w:rsidR="00651B2F" w:rsidRDefault="00651B2F" w:rsidP="00651B2F"/>
     <w:p w14:paraId="26C227DC" w14:textId="1C69D9A1" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/B1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F157322" w14:textId="56ECA653" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -6911,51 +7713,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">0,2 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEAAC82" w14:textId="4F09D7FF" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236B57D8" w14:textId="4FCADE7F" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P152/B1/1,2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B02E8C" w14:textId="06E4C35E" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -6965,61 +7766,61 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de la Caisse Populaire de Dolbeau : Bilan annuel 1977 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E4FC59" w14:textId="41474819" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">0,1 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152EE47D" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C"/>
     <w:p w14:paraId="3FBA4CA8" w14:textId="773C51AD" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc455389801"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc455389801"/>
       <w:r>
         <w:t>P152/B1/2</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Brochures d’institutions autres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="691BA75D" w14:textId="5C7432F3" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C"/>
     <w:p w14:paraId="2BD9F502" w14:textId="77777777" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/B1/2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143B847F" w14:textId="1432275F" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -7066,94 +7867,94 @@
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397B9772" w14:textId="704242AA" w:rsidR="00651B2F" w:rsidRPr="007E0464" w:rsidRDefault="00651B2F" w:rsidP="00651B2F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">0,2 cm  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D36E6A" w14:textId="3A933902" w:rsidR="00651B2F" w:rsidRDefault="00651B2F" w:rsidP="00713B5C"/>
     <w:p w14:paraId="3CFEC337" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00713B5C"/>
     <w:p w14:paraId="64F08EEC" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="00FD6250" w:rsidRDefault="00713B5C" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc455389802"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc455389802"/>
       <w:r w:rsidRPr="003147E9">
         <w:t>P152/C Documents administratifs</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="55CEA0C9" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA7E266" w14:textId="2AAD4F79" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc455389803"/>
+      <w:r>
+        <w:t>P152/C1 Conseil de ville de Dolbeau</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="55CEA0C9" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B2E8F74" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A56E1E" w14:textId="5ACBEDE5" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc455389804"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc455389804"/>
       <w:r>
         <w:t>P152/C1/1</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Procès-verbaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="4F7E79E5" w14:textId="67CF1047" w:rsidR="00713B5C" w:rsidRPr="007E0464" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB05B1F" w14:textId="15B55233" w:rsidR="00BF1D52" w:rsidRPr="007E0464" w:rsidRDefault="00BF1D52" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/C1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681F26A6" w14:textId="25767D46" w:rsidR="00BF1D52" w:rsidRPr="007E0464" w:rsidRDefault="00BF1D52" w:rsidP="00713B5C">
@@ -7227,87 +8028,87 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED84B85" w14:textId="07A25975" w:rsidR="00BF1D52" w:rsidRPr="007E0464" w:rsidRDefault="00BF1D52" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6 pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4E8CEE" w14:textId="3748D35C" w:rsidR="00BF1D52" w:rsidRDefault="00BF1D52" w:rsidP="00713B5C"/>
     <w:p w14:paraId="7FE1514D" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00713B5C"/>
     <w:p w14:paraId="42172FEA" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="00CF0817" w:rsidRDefault="00713B5C" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc455389805"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc455389805"/>
       <w:r w:rsidRPr="003147E9">
         <w:t>P152/D Presse</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="7472878F" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E96092A" w14:textId="37F852AC" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc455389806"/>
+      <w:r>
+        <w:t>P152/D1 Journaux</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="4C886394" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C"/>
     <w:p w14:paraId="2CEA4BFA" w14:textId="45A13906" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc455389807"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc455389807"/>
       <w:r>
         <w:t>P152/D1/1</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Journaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3AE2AC" w14:textId="77777777" w:rsidR="001E4BA1" w:rsidRPr="001E4BA1" w:rsidRDefault="001E4BA1" w:rsidP="001E4BA1"/>
     <w:p w14:paraId="397D3E91" w14:textId="3895E7FC" w:rsidR="00713B5C" w:rsidRPr="007E0464" w:rsidRDefault="00CF5114" w:rsidP="00CF5114">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/D1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F177E6" w14:textId="56C4409E" w:rsidR="00CF5114" w:rsidRPr="007E0464" w:rsidRDefault="00CF5114" w:rsidP="00CF5114">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7597,76 +8398,76 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00CF5114" w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 0,2</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8A75EF" w14:textId="16C5F951" w:rsidR="00CF5114" w:rsidRDefault="00CF5114" w:rsidP="00CF5114"/>
     <w:p w14:paraId="43FA5BB6" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00CF5114"/>
     <w:p w14:paraId="337186BE" w14:textId="69068084" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc455389808"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc455389808"/>
       <w:r>
         <w:t>P152/D2 Coupures de presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="692CF188" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="708"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="254B0775" w14:textId="6328FBB5" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc455389809"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc455389809"/>
       <w:r>
         <w:t>P152/D2/1</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:t>Cinquantenaire de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="709DF16C" w14:textId="3B027CB9" w:rsidR="00CF5114" w:rsidRDefault="00CF5114" w:rsidP="00CF5114"/>
     <w:p w14:paraId="69778AF7" w14:textId="64EDAED5" w:rsidR="00CF5114" w:rsidRPr="007E0464" w:rsidRDefault="003D5E30" w:rsidP="00CF5114">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/D2/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D59203C" w14:textId="6DAB6B0C" w:rsidR="003D5E30" w:rsidRPr="007E0464" w:rsidRDefault="003D5E30" w:rsidP="00CF5114">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
@@ -7718,51 +8519,50 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P152/D2/1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D5C5F2" w14:textId="6D9E70F1" w:rsidR="003D5E30" w:rsidRPr="007E0464" w:rsidRDefault="003D5E30" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>« 50</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de Dolbeau », </w:t>
       </w:r>
       <w:r w:rsidR="001042FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
@@ -8216,462 +9016,426 @@
         <w:t>. -1</w:t>
       </w:r>
       <w:r w:rsidR="001042FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24626D9C" w14:textId="77777777" w:rsidR="003D5E30" w:rsidRPr="00713B5C" w:rsidRDefault="003D5E30" w:rsidP="00713B5C"/>
     <w:p w14:paraId="4A69E493" w14:textId="76167688" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc455389810"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc455389810"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0817">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2/2</w:t>
       </w:r>
       <w:r w:rsidR="008761F2">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF0817">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Domtar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="20443A50" w14:textId="77777777" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00F0713A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFAEA22" w14:textId="7C1DDA14" w:rsidR="00F0713A" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00F0713A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/D2/2,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BFB15F" w14:textId="3B416FAF" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00F0713A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>« Plus de 30 ans sur service de sécurité</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> industrielle », Le Point, [5 aoû</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t 1981</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. -1</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08378973" w14:textId="77777777" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00F0713A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698D3A39" w14:textId="77DDCF45" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/D2/2,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5307635E" w14:textId="4AF41F47" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Jean-René Moreau démissionne de la caisse Tra-Do Mi », Le Point, </w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>22 septembre 1978</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59402C35" w14:textId="77777777" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66806E69" w14:textId="7CB224F1" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/D2/2,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C5F9F0" w14:textId="1225312B" w:rsidR="00713B5C" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Bienvenue aux caisses de la ligue qui ont joint les rangs de la Fédération », Caisse d’économie, </w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mars 1969</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FCC8E5" w14:textId="77777777" w:rsidR="00E50EEE" w:rsidRDefault="00E50EEE" w:rsidP="006124FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B72C9C5" w14:textId="72525C20" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Jptype3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc455389811"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/D2/3</w:t>
+      </w:r>
+      <w:r w:rsidR="008761F2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Famille</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:proofErr w:type="spellEnd"/>
-[...307 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="59A687DC" w14:textId="78D9941E" w:rsidR="00E50EEE" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E142E6C" w14:textId="7A291E8A" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/D2/3,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16857D7C" w14:textId="504EE8D1" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">« Claudine </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> de show en rappel », Le Point. 1</w:t>
+        <w:t>« Claudine Coulombe joue dans l’Osti de show en rappel », Le Point. 1</w:t>
       </w:r>
       <w:r w:rsidR="001042FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2232C3" w14:textId="769A580B" w:rsidR="00E50EEE" w:rsidRPr="007E0464" w:rsidRDefault="00E50EEE" w:rsidP="00E50EEE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -8727,119 +9491,119 @@
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB379C2" w14:textId="4F50B3AA" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="660958CC" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4952F698" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="004A64AB" w:rsidRDefault="00713B5C" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc455389812"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc455389812"/>
       <w:r w:rsidRPr="004A64AB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/E Photographies</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="7067047A" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECB0D5F" w14:textId="307E17E2" w:rsidR="00713B5C" w:rsidRPr="00E20385" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc455389813"/>
+      <w:r w:rsidRPr="00E20385">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1 Photographies de Domtar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="7067047A" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc455389813"/>
+    <w:p w14:paraId="5DE7D54A" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECCBB6C" w14:textId="12A6F9CF" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Jptype3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc455389814"/>
       <w:r w:rsidRPr="00E20385">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>P152/E1 Photographies de Domtar</w:t>
+        <w:t>P152/E1/1</w:t>
+      </w:r>
+      <w:r w:rsidR="008761F2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20385">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographies de la Caisse d’économie de Domtar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="5DE7D54A" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="182D9DA5" w14:textId="3519924E" w:rsidR="00BB3BAC" w:rsidRDefault="00BB3BAC" w:rsidP="00BB3BAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="310E78AD" w14:textId="5A35F7EB" w:rsidR="00BB3BAC" w:rsidRPr="007E0464" w:rsidRDefault="00BB3BAC" w:rsidP="00BB3BAC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/E1/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B726FE6" w14:textId="77777777" w:rsidR="001042FB" w:rsidRDefault="00AC610C" w:rsidP="00BB3BAC">
@@ -8892,51 +9656,50 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00AC610C" w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49401D54" w14:textId="0FA93B51" w:rsidR="001042FB" w:rsidRDefault="00AC610C" w:rsidP="00BB3BAC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vivianne Huard, secrétaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DE9671" w14:textId="2416E6BD" w:rsidR="001042FB" w:rsidRDefault="00AC610C" w:rsidP="00BB3BAC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">12,8 X 10,2 cm, </w:t>
       </w:r>
       <w:r w:rsidR="00E938AD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -9699,82 +10462,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DFDD01" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F3EE3C5" w14:textId="13E48857" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc455389815"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc455389815"/>
       <w:r w:rsidRPr="00E20385">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/E1/2</w:t>
       </w:r>
       <w:r w:rsidR="008761F2">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20385">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Photographies de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s employés de</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20385">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’usine Domtar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="207A9466" w14:textId="68934F90" w:rsidR="00E70B05" w:rsidRDefault="00E70B05" w:rsidP="00E70B05">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7660354E" w14:textId="09231907" w:rsidR="00E70B05" w:rsidRPr="007E0464" w:rsidRDefault="00E70B05" w:rsidP="00E70B05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -9836,69 +10599,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">1ère rangée : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Arlond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wood, Ruth Everett, Show Leclerc, Jean-René Moreau, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Vaillancourt.</w:t>
+        <w:t xml:space="preserve"> Wood, Ruth Everett, Show Leclerc, Jean-René Moreau, Roney Vaillancourt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD0D157" w14:textId="13585151" w:rsidR="00A42448" w:rsidRPr="007E0464" w:rsidRDefault="00A42448" w:rsidP="00E70B05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -10500,5646 +11245,5408 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ère</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rangée : Robert </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> rangée : Robert Drybud, Gilles Ouellet, Louis Baribeau, Lucien Moreau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5CE4A" w14:textId="5A7B8E0A" w:rsidR="00702229" w:rsidRPr="007E0464" w:rsidRDefault="00702229" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ième</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rangée : </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4637" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Camille Lupien, Peter Muirhead, M. Potvin, Rud Broderick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51050E6B" w14:textId="62358BD6" w:rsidR="002C4637" w:rsidRPr="007E0464" w:rsidRDefault="002C4637" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ième</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rangée : Laurence Adams, Jean-René Moreau, Dane Bread, Jean-Louis Brodeur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5F38F7" w14:textId="77777777" w:rsidR="001042FB" w:rsidRDefault="002C4637" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 </w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 20,2 cm, couleur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B426D6E" w14:textId="3C2324E5" w:rsidR="002C4637" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA77BA7" w14:textId="77777777" w:rsidR="00702229" w:rsidRDefault="00702229" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AE5834" w14:textId="77777777" w:rsidR="00E70B05" w:rsidRDefault="00E70B05" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB4C5A0" w14:textId="6DAFDC83" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Jptype3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc455389816"/>
+      <w:r w:rsidRPr="00E20385">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6728">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20385">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographies des chantiers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="717D32F6" w14:textId="77777777" w:rsidR="0069209F" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1A45F7" w14:textId="6DCABF69" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC13FE8" w14:textId="337B184C" w:rsidR="00E938AD" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Cami</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>on de bois en forêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A404BF3" w14:textId="11441AB5" w:rsidR="00E938AD" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D127FFF" w14:textId="17FC2368" w:rsidR="001042FB" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9,6 x 7,1 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB08AAA" w14:textId="4AD6C728" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riginale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49982E05" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D7482C" w14:textId="3C63ED05" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B2F81A" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camion en forêt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ainsi que deux hommes</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3A57C1" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D8ABC0" w14:textId="42AACB7D" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6,7 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431D9564" w14:textId="0B67B007" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2666CB37" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5359E603" w14:textId="2AEEF592" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B3581B" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camion de bois en forêt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499A7922" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A40C20" w14:textId="0A77EEFF" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x 11 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B7CB8" w14:textId="7E05C810" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riginale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BC6353" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C548DC" w14:textId="284B246B" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4EE63" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, dépôt n.9. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD1EFC4" w14:textId="5B7E76EB" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453C818D" w14:textId="5E7CDD9B" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77402CC0" w14:textId="452F7C4B" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59209A72" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF319EC" w14:textId="663E2108" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A1D29F" w14:textId="3EAE4796" w:rsidR="00E938AD" w:rsidRDefault="00E938AD" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Creek Plate, dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0146C5" w14:textId="42DB06D4" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F04EBD3" w14:textId="14EDC5C1" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 9 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF74AC6" w14:textId="4BF591C5" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BF3BFD" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40985E77" w14:textId="25A8F5AB" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3A7549" w14:textId="1AA60897" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FB4648" w14:textId="21C70C95" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C3F406" w14:textId="112081B4" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3875690A" w14:textId="77777777" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F93FD7" w14:textId="505791F9" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F39F670" w14:textId="6DAE2438" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4D48FD" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2E15F1" w14:textId="4AEDA7DB" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0CBC0E" w14:textId="684FB8E7" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A56C6D5" w14:textId="6AB18EC4" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E85CFA" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35685E7B" w14:textId="0787FE91" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152D70D3" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C76E34" w14:textId="4B04E0B6" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DB8659" w14:textId="37702B4E" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBDECC9" w14:textId="77777777" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472B9DED" w14:textId="0CD07108" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4409B411" w14:textId="0018FD8C" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E609827" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EF1DDB" w14:textId="06F84AF7" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70590378" w14:textId="65F1F8B1" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E6F32E" w14:textId="77777777" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783AA823" w14:textId="10BEFC22" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036A5E37" w14:textId="48C7BD05" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A3CD63" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek Plate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC6082D" w14:textId="03D97680" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0035086D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54349910" w14:textId="5161CBCD" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 9 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0D841" w14:textId="77777777" w:rsidR="0035086D" w:rsidRPr="007E0464" w:rsidRDefault="0035086D" w:rsidP="0035086D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B168EDC" w14:textId="3F4E85FC" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFE6234" w14:textId="1F308681" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06C788" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Démantèlement des dalles de l’usine sur le bord de la rivière Mistassini </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B41E07D" w14:textId="0138D9C3" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>197-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D767D64" w14:textId="616704A8" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="006124FA" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean-René Moreau, troisième à</w:t>
+      </w:r>
+      <w:r w:rsidR="00D503C6" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patiner à droite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105B4683" w14:textId="3BB941B0" w:rsidR="00D503C6" w:rsidRPr="007E0464" w:rsidRDefault="00D503C6" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> couleur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C95A6A" w14:textId="0FC673C3" w:rsidR="00D503C6" w:rsidRPr="007E0464" w:rsidRDefault="00D503C6" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C285124" w14:textId="77777777" w:rsidR="00D503C6" w:rsidRPr="007E0464" w:rsidRDefault="00D503C6" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCF2305" w14:textId="753ACF1C" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ACA480" w14:textId="47970E33" w:rsidR="00E938AD" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Destruction de la c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>age du moulin à la Creak Plate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AA40D1" w14:textId="6855ABCC" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94FCF" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1977</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C01E8BF" w14:textId="154FAD2F" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476660DF" w14:textId="11ECA23C" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E881BFF" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDBBE40" w14:textId="4111441E" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C11B0E" w14:textId="31131837" w:rsidR="00C94FCF" w:rsidRDefault="00C94FCF" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Destruction de la c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>age du moulin à la Creak Plate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4494C268" w14:textId="69C37BCE" w:rsidR="00E938AD" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1977</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7037B2C9" w14:textId="6184F8E8" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D2CCE5" w14:textId="77777777" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9CBD3C" w14:textId="4AEFDBB0" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F681F9" w14:textId="5BD7845C" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F35486" w14:textId="32CA10ED" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Destruction de la cage du moulin à </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la Creak Plate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dépôt n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD" w:rsidRPr="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ADB664" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="00E938AD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1977</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFE3DC5" w14:textId="17B628C9" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="00C94FCF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5554119F" w14:textId="26746420" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211779D9" w14:textId="273F79A4" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786B89FA" w14:textId="18A8C2C3" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0C42EC" w14:textId="033D562E" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>M. Jean-René Moreau devant la cage du moulin détruite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B53951A" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="00E938AD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1977</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FD510" w14:textId="0AEAC323" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3FF84E" w14:textId="463112AF" w:rsidR="00C94FCF" w:rsidRPr="007E0464" w:rsidRDefault="00C94FCF" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10695915" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAE241F" w14:textId="2400360A" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31913DCA" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouverture d’un chemin dans la forêt avec des machines, Serge, Jean-René Moreau, Alain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546C8ECD" w14:textId="2FADA4F7" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B70C2" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avril</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BBC" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1978</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BBC" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E74B28" w14:textId="1609E44F" w:rsidR="00E46BBC" w:rsidRPr="007E0464" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,6</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, couleur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBBB44E" w14:textId="6793821F" w:rsidR="00E46BBC" w:rsidRPr="007E0464" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2ACE6C" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1272386F" w14:textId="7472C830" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523D63F2" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Drybud</w:t>
+        <w:t>Charroyage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Gilles Ouellet, Louis </w:t>
-[...34 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> ch</w:t>
+      </w:r>
+      <w:r w:rsidR="001042FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ez Ludger bouchard en camion, l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hiver. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5FA39D" w14:textId="6A9787B0" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BBC" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46BBC" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1AE34C" w14:textId="50BB8CB9" w:rsidR="00E46BBC" w:rsidRPr="007E0464" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 7</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FBB72C" w14:textId="0B0A95B7" w:rsidR="00E46BBC" w:rsidRPr="007E0464" w:rsidRDefault="00E46BBC" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D53E5F7" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBB6617" w14:textId="60BB736F" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B977F68" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creek de la coche de St-Lawrence corp., machinerie et transport du bois par les hommes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BDA43C" w14:textId="202376F6" w:rsidR="007B683D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6572A22F" w14:textId="4B6EDA37" w:rsidR="007B683D" w:rsidRPr="007E0464" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 7</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7CC490" w14:textId="53A6CEC2" w:rsidR="007B683D" w:rsidRPr="007E0464" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4909FCD0" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4404B123" w14:textId="61939735" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D593EF" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Deux jeunes hommes dans les chantiers en h</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>iver. Jean-René Moreau, 18 ans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8859A6" w14:textId="1D6FECA1" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1947</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4D43B4" w14:textId="48048870" w:rsidR="007B683D" w:rsidRPr="007E0464" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 7</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6789C749" w14:textId="64E5B4B7" w:rsidR="007B683D" w:rsidRPr="007E0464" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1C4ABC" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC177E7" w14:textId="4B6FF27B" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1407462D" w14:textId="77C70F3F" w:rsidR="00E938AD" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hommes au dépôt 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Rivière-aux-Foins</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A3D5B0" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRPr="007B70C2" w:rsidRDefault="00E938AD" w:rsidP="00E938AD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joseph Imbeault, Joseph Moreau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6777FBDD" w14:textId="223048D5" w:rsidR="0069209F" w:rsidRPr="007B70C2" w:rsidRDefault="001042FB" w:rsidP="00E938AD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D" w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1934</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4761FA05" w14:textId="1AFBF171" w:rsidR="007B683D" w:rsidRPr="007B70C2" w:rsidRDefault="007B683D" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA" w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x 17,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA" w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5949AE6D" w14:textId="11D03E08" w:rsidR="00E938AD" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4946A06B" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F17F5A7" w14:textId="518066A5" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756102CF" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="00C91D83" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jean-René Moreau </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>14 ans</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la Chute Euchariste avait fait sauter des pierres à la dynamite avec son père, secteur Do-Mi-Ski. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B2D75" w14:textId="2C5FE1AA" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91D83" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1943</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91D83" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F14F92C" w14:textId="37C7E4A1" w:rsidR="00C91D83" w:rsidRPr="007E0464" w:rsidRDefault="00C91D83" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>18,5 cm x</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15323912" w14:textId="7716537E" w:rsidR="00C91D83" w:rsidRPr="007E0464" w:rsidRDefault="00C91D83" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2AD56E" w14:textId="77777777" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9C5F71" w14:textId="637466EF" w:rsidR="0069209F" w:rsidRPr="007E0464" w:rsidRDefault="0069209F" w:rsidP="0069209F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E1/3,22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E64277" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="00C91D83" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hommes de chantiers de la rivière aux Rats </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271F2513" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="001042FB" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91D83" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1931</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91D83" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AA7D96" w14:textId="5013EAAF" w:rsidR="00713B5C" w:rsidRPr="007E0464" w:rsidRDefault="00C91D83" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le plus haut sur le dessus du bois : Joseph Moreau, en bas : Honoré Guitard </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20165EBA" w14:textId="6DAB580D" w:rsidR="00C91D83" w:rsidRPr="007E0464" w:rsidRDefault="00C91D83" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>19,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 14,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB5599" w14:textId="36224E13" w:rsidR="00C91D83" w:rsidRPr="007E0464" w:rsidRDefault="00C91D83" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CBF459" w14:textId="4794B126" w:rsidR="0069209F" w:rsidRDefault="0069209F" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5CDD37" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240E426D" w14:textId="37F31647" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc455389817"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2 Photographies d’institutions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="3A60DD65" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52170505" w14:textId="74D2C1F5" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Jptype3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc455389818"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/1</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institutions scolaires</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="19AA5E4A" w14:textId="49C3F3C3" w:rsidR="0002743D" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6B5D33" w14:textId="6986AB3F" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P152/E2/1,1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0424D5A7" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groupe d’élèves </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E648CF1" w14:textId="5C3BFB4E" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0002743D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1938</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0002743D" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4913D073" w14:textId="68023AC3" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>12,4</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F49E5A8" w14:textId="7D555497" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction glacée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9B1326" w14:textId="149F672C" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4245BC74" w14:textId="64AAE8F7" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/1,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E84BF78" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déménagement de l’école anglaise en 1975. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB834B5" w14:textId="4AB77F6E" w:rsidR="0002743D" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean-René Moreau : responsable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA08A1B" w14:textId="4CAE02E4" w:rsidR="00E938AD" w:rsidRPr="007E0464" w:rsidRDefault="00E938AD" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1975]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D0EF1B" w14:textId="4DACCD5F" w:rsidR="0002743D" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24,3</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 20,2</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295879FB" w14:textId="5355820A" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="0002743D" w:rsidP="0002743D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DB4E59" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58287E36" w14:textId="3AA0354D" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Jptype3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc455389819"/>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activités du conseil de ville de Dolbeau</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="21806690" w14:textId="6D8BE9F6" w:rsidR="00610E35" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9B844B" w14:textId="00CC9F8F" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B831D22" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jean-René Moreau, candidat au siège #6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8117B1" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="001042FB" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00610E35" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1973</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00610E35" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADFD231" w14:textId="5E7A28EE" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 5,1</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCA3222" w14:textId="161DC0B7" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Original</w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A299B8" w14:textId="77777777" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272E2CB" w14:textId="75C78768" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0147AC14" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remise bouton de manchettes à Ruth Everett pas la ville de Dolbeau, Jean-René Moreau représentant le maire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663E8EF" w14:textId="40A7D29D" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1973</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AB738D" w14:textId="6C70BA2E" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>27,3</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 12,2</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630F70CA" w14:textId="08BFB084" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3547F197" w14:textId="77777777" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4E483F" w14:textId="7BA2F2C2" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BD65AD" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Souper au Juvénat de Dolbeau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1191DE20" w14:textId="13369D7E" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B504BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Janvier</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1974</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633D3BF" w14:textId="2B2DA76E" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à gauche : Edmond Laprise, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>ième</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rangée : </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="002C4637" w:rsidRPr="007E0464">
+        <w:t xml:space="preserve"> à gauche : Jean-René Moreau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117CE72D" w14:textId="0E32D4B6" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>12,7</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...94 lines deleted...]
-      <w:r w:rsidRPr="007E0464">
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 8,9</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762A5554" w14:textId="565E9751" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Originale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA77BA7" w14:textId="77777777" w:rsidR="00702229" w:rsidRDefault="00702229" w:rsidP="00713B5C">
-[...13 lines deleted...]
-    <w:p w14:paraId="1AB4C5A0" w14:textId="6DAFDC83" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+    <w:p w14:paraId="05DFD486" w14:textId="77777777" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F22ECA" w14:textId="379EE7EA" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600FC6B0" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assermentation du conseil de ville. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4800574D" w14:textId="10A9E055" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1973</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0733" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD53B09" w14:textId="12A7842A" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gauche à droite : Philippe Moreau, Jean-René Moreau, Jean-Claude Gauthier, Marcel Tardif, Armand Vézina, Camille Lupien, Laurent Gosselin, Vilmont Boudreault. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F860970" w14:textId="4383B9EE" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24,5</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm x 19,5 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A1248" w14:textId="44D01730" w:rsidR="002F0733" w:rsidRPr="007E0464" w:rsidRDefault="002F0733" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0C2294" w14:textId="77777777" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CDFD74" w14:textId="64CB8722" w:rsidR="00610E35" w:rsidRPr="007E0464" w:rsidRDefault="00610E35" w:rsidP="00610E35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E2/2,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B98BC7A" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="006A5A67" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tournoi pour Michel Goulet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19C8E7" w14:textId="129AE6E6" w:rsidR="006A5A67" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A67" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1977</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A67" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4756D1D5" w14:textId="7723BE38" w:rsidR="006A5A67" w:rsidRPr="007E0464" w:rsidRDefault="006A5A67" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>25,2</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cm x 20,3</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E938AD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>noir et blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B94383" w14:textId="5465A404" w:rsidR="006A5A67" w:rsidRPr="007E0464" w:rsidRDefault="006A5A67" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03096F44" w14:textId="50EE491A" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60773838" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247EBEF3" w14:textId="54ACC4DF" w:rsidR="00713B5C" w:rsidRPr="000157BB" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc455389820"/>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/E3 Photographies d’activités diverses</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="68DF3502" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000157BB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D70483F" w14:textId="1532900C" w:rsidR="00713B5C" w:rsidRPr="007B70C2" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...84 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc455389821"/>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P152/E3/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006124FA" w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B70C2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do-Mi-Ski</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="7A770A2B" w14:textId="538661A7" w:rsidR="006A5A67" w:rsidRPr="007B70C2" w:rsidRDefault="006A5A67" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655D15CA" w14:textId="62968E65" w:rsidR="006A5A67" w:rsidRPr="006124FA" w:rsidRDefault="006A5A67" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>P152/E3/1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006124FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0ABF1E" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRDefault="006A5A67" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouverture du centre de ski “Do-Mi-Ski” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5179B364" w14:textId="7056D3DD" w:rsidR="006A5A67" w:rsidRPr="007E0464" w:rsidRDefault="001042FB" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
-[...11 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="006A5A67" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31 janvier 1976</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="0069209F" w:rsidRPr="007E0464">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="006A5A67" w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D127FFF" w14:textId="17FC2368" w:rsidR="001042FB" w:rsidRDefault="0069209F" w:rsidP="0069209F">
-[...3158 lines deleted...]
-    <w:p w14:paraId="69A3D5B0" w14:textId="77777777" w:rsidR="00E938AD" w:rsidRPr="007B70C2" w:rsidRDefault="00E938AD" w:rsidP="00E938AD">
+    <w:p w14:paraId="2FCCD700" w14:textId="5BC29E4E" w:rsidR="006A5A67" w:rsidRDefault="006A5A67" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0464">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À gauche : Jean-René Moreau, directeur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544004C8" w14:textId="06F3A2C5" w:rsidR="0057385E" w:rsidRDefault="0057385E" w:rsidP="006A5A67">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12 cm x 8,1 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB80D46" w14:textId="70CECDA5" w:rsidR="0057385E" w:rsidRPr="007B70C2" w:rsidRDefault="0057385E" w:rsidP="006A5A67">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B70C2">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B70C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Imbeault</w:t>
+        <w:t>Originale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007B70C2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="7DBC1CF1" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRPr="007B70C2" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Joseph Moreau </w:t>
-[...506 lines deleted...]
-    <w:p w14:paraId="52170505" w14:textId="74D2C1F5" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479055CE" w14:textId="4409D3BA" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...1379 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E0464">
-[...130 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc455389822"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc455389822"/>
       <w:r w:rsidRPr="00713B5C">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P152/E3/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00713B5C">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00713B5C">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Festival Western</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="6D436EBD" w14:textId="3A14EF4C" w:rsidR="00271811" w:rsidRDefault="00271811" w:rsidP="00271811">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502D0163" w14:textId="244B1C8A" w:rsidR="00271811" w:rsidRPr="006124FA" w:rsidRDefault="00271811" w:rsidP="00271811">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P152/E3/2.1</w:t>
       </w:r>
@@ -16260,83 +16767,83 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DF7DF0" w14:textId="77777777" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07388D2A" w14:textId="1260FAAB" w:rsidR="00713B5C" w:rsidRPr="00E20385" w:rsidRDefault="00713B5C" w:rsidP="00713B5C">
       <w:pPr>
         <w:pStyle w:val="Jptype3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc455389823"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc455389823"/>
       <w:r w:rsidRPr="002D0D2A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/E3/3</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="002D0D2A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="002D0D2A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002D0D2A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="2559FB9C" w14:textId="057E5672" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AC70F5B" w14:textId="10487BC5" w:rsidR="00271811" w:rsidRPr="007E0464" w:rsidRDefault="00271811" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P152/E3/3,1 </w:t>
       </w:r>
     </w:p>
@@ -16574,51 +17081,50 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00271811" w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8BB340" w14:textId="7978C03E" w:rsidR="00271811" w:rsidRPr="007E0464" w:rsidRDefault="00271811" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8,8</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0464">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>cm x 8,7</w:t>
       </w:r>
       <w:r w:rsidR="006124FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16807,123 +17313,123 @@
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CFDB71" w14:textId="5487DB92" w:rsidR="00713B5C" w:rsidRDefault="00713B5C" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFF430E" w14:textId="77777777" w:rsidR="006124FA" w:rsidRDefault="006124FA" w:rsidP="006B6017">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D9F784" w14:textId="62BDC12A" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="006124FA">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc455389824"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc455389824"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/F Documents audio</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="24A841A6" w14:textId="7143F0B5" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="008079EC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D025602" w14:textId="0E28016E" w:rsidR="008079EC" w:rsidRPr="008079EC" w:rsidRDefault="008079EC" w:rsidP="008D6728">
+      <w:pPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc455389825"/>
+      <w:r w:rsidRPr="008079EC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P152/F1 Bandes audio du cinquantenaire de Dolbeau</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="24A841A6" w14:textId="7143F0B5" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="008079EC">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2FCB9847" w14:textId="77777777" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="008079EC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DAA8889" w14:textId="57C418DE" w:rsidR="008079EC" w:rsidRPr="008079EC" w:rsidRDefault="008079EC" w:rsidP="008D6728">
       <w:pPr>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc455389826"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc455389826"/>
       <w:r w:rsidRPr="008079EC">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/F1/1 : 50</w:t>
       </w:r>
       <w:r w:rsidRPr="008079EC">
         <w:rPr>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008079EC">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="56764BC2" w14:textId="50978E88" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="008079EC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6143D06B" w14:textId="74088612" w:rsidR="008079EC" w:rsidRDefault="008079EC" w:rsidP="008079EC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P152/F1/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060C6085" w14:textId="611B33B9" w:rsidR="008079EC" w:rsidRDefault="0022167D" w:rsidP="008079EC">
       <w:pPr>
@@ -16976,61 +17482,52 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Domtar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057385E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">M. </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>M. Baribeau</w:t>
+      </w:r>
       <w:r w:rsidR="0057385E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B979FB4" w14:textId="322ECEDA" w:rsidR="0022167D" w:rsidRDefault="0022167D" w:rsidP="0022167D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17164,131 +17661,131 @@
         <w:t>Support : cassette TDK D90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F27989" w14:textId="77777777" w:rsidR="0022167D" w:rsidRPr="0022167D" w:rsidRDefault="0022167D" w:rsidP="0022167D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0022167D" w:rsidRPr="0022167D" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D7AB415" w14:textId="77777777" w:rsidR="008015F1" w:rsidRDefault="008015F1" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3EEB94E1" w14:textId="77777777" w:rsidR="008015F1" w:rsidRDefault="008015F1" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="001042FB" w:rsidRDefault="001042FB">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
@@ -17322,51 +17819,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="3030ED06" w:rsidR="001042FB" w:rsidRPr="009D2B71" w:rsidRDefault="001042FB" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -17406,70 +17903,70 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="001042FB" w:rsidRDefault="001042FB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7AFEA7AF" w14:textId="77777777" w:rsidR="008015F1" w:rsidRDefault="008015F1" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="737EE1AE" w14:textId="77777777" w:rsidR="008015F1" w:rsidRDefault="008015F1" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="140E150A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2505A72"/>
     <w:lvl w:ilvl="0" w:tplc="0E820A6E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17986,77 +18483,78 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2068870192">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1840458497">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="655109353">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="173764020">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="473765399">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000157BB"/>
     <w:rsid w:val="0002743D"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000348CE"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="00073F97"/>
@@ -18155,157 +18653,159 @@
     <w:rsid w:val="008D6728"/>
     <w:rsid w:val="008F60D5"/>
     <w:rsid w:val="009152FA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00994D06"/>
     <w:rsid w:val="009B0E0F"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D00FB"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A10F09"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A37E6B"/>
     <w:rsid w:val="00A42448"/>
     <w:rsid w:val="00A439C2"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AC610C"/>
+    <w:rsid w:val="00B1198B"/>
     <w:rsid w:val="00B428A0"/>
     <w:rsid w:val="00B44311"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B504BB"/>
     <w:rsid w:val="00B81424"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB3BAC"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE6EAA"/>
     <w:rsid w:val="00BF1D52"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C32E80"/>
     <w:rsid w:val="00C419A4"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C81785"/>
     <w:rsid w:val="00C91D83"/>
     <w:rsid w:val="00C94FCF"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF0817"/>
     <w:rsid w:val="00CF5114"/>
     <w:rsid w:val="00D02C39"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D503C6"/>
     <w:rsid w:val="00D71C3A"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00DF61CC"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E20385"/>
+    <w:rsid w:val="00E447A8"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E46BBC"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E50EEE"/>
     <w:rsid w:val="00E70B05"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E938AD"/>
     <w:rsid w:val="00EB3377"/>
     <w:rsid w:val="00EC502D"/>
     <w:rsid w:val="00EE27EA"/>
     <w:rsid w:val="00F0713A"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FD6250"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18637,50 +19137,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00744E64"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -19181,66 +19682,66 @@
     <w:rsid w:val="008D6728"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D6728"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D6728"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19532,70 +20033,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFE7EFE6-4D60-48EA-8607-86D41CE897D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>16446</Characters>
+  <Pages>1</Pages>
+  <Words>3154</Words>
+  <Characters>17352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19398</CharactersWithSpaces>
+  <CharactersWithSpaces>20466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>