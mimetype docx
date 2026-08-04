--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29343CF7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="000D253E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>CHVD Poste de radio local</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5413A286" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000D253E">
         <w:t>66</w:t>
       </w:r>
@@ -270,84 +270,83 @@
       </w:r>
       <w:r w:rsidR="00CA14A5">
         <w:t>, et Sébastien Villeneuve, stagiaire de L’Arrimage, de février à juin 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555FE332" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9BE45B" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2994662E" w14:textId="77777777" w:rsidR="009C4EFF" w:rsidRPr="00A674F8" w:rsidRDefault="009C4EFF" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D20B480" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB95869" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc526432526" w:history="1">
         <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432526 \h </w:instrText>
         </w:r>
@@ -358,1596 +357,1535 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00953818">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="238179AE" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="238179AE" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432527" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A Documents administratifs</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432527 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3925D144" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="3925D144" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432528" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A1 Constitution</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432528 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AD9FB5C" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="7AD9FB5C" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432529" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A1/1 : Présentation</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432529 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="178CFA93" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="178CFA93" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432530" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A1/1.1 : Logos</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432530 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1675A083" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="1675A083" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432531" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A2 Événements</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432531 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="399B8387" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="399B8387" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432532" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A2/1 : Journaux</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432532 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E11A5E4" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="1E11A5E4" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432533" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/A2/1.1 : Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432533 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2615D91F" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="2615D91F" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432534" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432534 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F374411" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="2F374411" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432535" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432535 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="763B16CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="763B16CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432536" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/B1/1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432536 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53E642AF" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="53E642AF" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432537" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/B1/2 : Bureaux</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432537 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="439924CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="439924CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432538" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/B1/3 : Événements</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432538 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="652544D4" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="652544D4" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432539" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432539 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61CE64FC" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="61CE64FC" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432540" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C1 Enregistrements sonores</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432540 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46050DEF" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="46050DEF" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432541" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C1/1 : Musique</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432541 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AF4635D" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="4AF4635D" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432542" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C1/1.1 : Disques 45 tours</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432542 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C94C2F3" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="1C94C2F3" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432543" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C1/2 : Émissions radiophoniques</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432543 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1207A7CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="0026012C">
+    <w:p w14:paraId="1207A7CA" w14:textId="77777777" w:rsidR="00953818" w:rsidRDefault="00953818">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc526432544" w:history="1">
-        <w:r w:rsidR="00953818" w:rsidRPr="00F1202F">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00F1202F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P66/C1/2.1 : Entrevues</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc526432544 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00953818">
-[...5 lines deleted...]
-        <w:r w:rsidR="00953818">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00953818">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4ABCBD1C" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AFB503" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc526432526"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="00C005C4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A9E33A" w14:textId="1F21E9D4" w:rsidR="00931389" w:rsidRDefault="000D253E" w:rsidP="00923766">
+    <w:p w14:paraId="61A9E33A" w14:textId="20B7DE01" w:rsidR="00931389" w:rsidRDefault="000D253E" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P66 Fonds CHVD Poste de radio local</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
-        <w:t xml:space="preserve"> –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B34D3">
-[...15 lines deleted...]
-        <w:t>20</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2F15">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C2F15">
+        <w:t>1967-2018</w:t>
       </w:r>
       <w:r w:rsidR="006B34D3">
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00502E01">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="001E313A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>847 entrevues : 105 heures 51 minutes 25 secondes d’enregistrements sonores.</w:t>
+        <w:t>847 entrevues : 105 heures 51 minutes 25 secondes d’enregistrements sonores</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2F15">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 13 coupures de presse numérisées- 34 photographies numérisées </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7F1CA9" w14:textId="77777777" w:rsidR="00502E01" w:rsidRPr="00A674F8" w:rsidRDefault="00502E01" w:rsidP="00923766"/>
     <w:p w14:paraId="207B569D" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B688FF" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="13B26ED0" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">C’est en 1967 que Jean-Marie </w:t>
+        <w:t xml:space="preserve">C’est en 1967 que Jean-Marie Duchaine, photographe, et 3 actionnaires, dont le notaire Georges Villeneuve, fondent Radio Maria-Chapdelaine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Duchaine</w:t>
+        <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, photographe, et 3 actionnaires, dont le notaire Georges Villeneuve, fondent Radio Maria-Chapdelaine </w:t>
+        <w:t xml:space="preserve"> et une station radiophonique locale au nom de CHVD entrant en ondes sur la fréquence AM 1230. Après le décès de M. Duchaine en 1971, la station est reprise par son épouse Carmen Tremblay. Le 12 octobre 1973, après qu’un incendie ait détruit le poste de transmission en juillet, on autorise CHVD à augmenter sa puissance d’émission le jour de 1 000 watts à 10 000 watts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51E2AD" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4371DAC4" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En 1977, Mme Duchaine conclut une transaction avec le groupe d’actionnaires Les Placements Claude St-Arnault </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et une station radiophonique locale au nom de CHVD entrant en ondes sur la fréquence AM 1230. Après le décès de M. </w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> reprend la station de Dolbeau en 1981, mais elle revend ses parts en 1984 dû à la crise économique et aux problèmes avec son unité syndicale. Radio CHVD </w:t>
+        <w:t xml:space="preserve"> qui fait l’acquisition de CJMD Chibougamau, de CFED Chapais et de CHVD Dolbeau. Mme Duchaine reprend la station de Dolbeau en 1981, mais elle revend ses parts en 1984 dû à la crise économique et aux problèmes avec son unité syndicale. Radio CHVD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, représenté par les hommes d’affaires André Tremblay et Rosaire Leclerc, se porte donc acquéreur de CHVD Dolbeau le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2E43">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -2023,268 +1961,445 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le 16 octobre 2001, le CRTC rend publique la décision de transformer CHVD-AM à la bande FM avec une puissance rayonnée de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01C0C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">50 000 watts </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">transmise </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01C0C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">à partir d’une tour du Coteau Marcil à </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">à partir d’une tour du Coteau Marcil à Albanel. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F01C0C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ette conversion vers la bande FM, jumelée à celle de CHRL-AM Roberval, représente un investissement de près de 1,5 millions de dollars. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594BBD2B" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A5065C" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">En novembre 2004, M. Rosaire Leclerc et André Tremblay vendent leurs actions à Radio Nord Communications, renommée RNC MEDIA en 2007, tandis que M. Marc-André Lévesque conserve ses parts et demeure ainsi le seul actionnaire de l’entreprise en région. En 2008, RNC MEDIA crée le groupe Planète Radio regroupant ses stations d’Alma, de Chibougamau, de Roberval et de Dolbeau-Mistassini. CHVD-FM Emotion rock prend alors le nom de Planète Radio 100,3 et diffuse un contenu 100 % local. En 2017, Planète 100,3 fête 50 ans de diffusion. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="696DBFF9" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="00BA1025">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1EE016" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRPr="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C2F15">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1 C.H.V.D. signifiait au départ : C pour Canada, H pour Hélène, une fille de Jean-Marie Duchaine, V pour Georges Villeneuve, l'un des quatre actionnaires, et D pour Jean-Marie Duchaine, un autre actionnaire de la station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D87732D" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRPr="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC3B6E0" w14:textId="405A4E41" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C2F15">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2 Rosaire Leclerc revend toutes ses actions (50 %) au groupe Radio Nord Communications et Marc-André Lévesque vend la moitié de ses actions au groupe également, demeurant actionnaire minoritaire avec 25 % des parts de l'entreprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB63E46" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5AF1C99E" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
     <w:p w14:paraId="08D09635" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451F20A2" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5633B53A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00DE0A04" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Le fonds a été créé le 30 avril 1997. Il contenait essentiellement des disques de musique 45 tours. Le fonds a fait l’objet d’une nouvelle entente</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F4E">
         <w:t xml:space="preserve"> au printemps 2017, à l’occasion d’une collaboration de la radio Planète 100,3 à titre de commanditaire pour l’exposition </w:t>
       </w:r>
       <w:r w:rsidR="00AA6F4E" w:rsidRPr="00AA6F4E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Regard sur les archives </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Regard sur les archives dolmissoises</w:t>
+      </w:r>
       <w:r w:rsidR="00AA6F4E">
         <w:t xml:space="preserve"> de la Société d’histoire ayant eu lieu à la Salle de spectacles de Dolbeau-Mistassini le 15 octobre 2017. Le personnel de la Société d’histoire se présente à la station pour récupérer une copie des entrevues réalisées </w:t>
       </w:r>
       <w:r>
         <w:t>sur une base mensuelle pour agrémenter le fonds</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F4E">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BC4BC3" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB33B94" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19015809" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="639B1EBE" w14:textId="77777777" w:rsidR="001153BB" w:rsidRPr="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
+    <w:p w14:paraId="639B1EBE" w14:textId="77777777" w:rsidR="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00DE0A04">
         <w:t xml:space="preserve">de disques 45 tours de chansons anglophones et francophones. Ceux-ci ont appartenu au poste de radio. Il est également composé </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AA6F4E">
         <w:t>coupures de presse et de photographies numérisées, de même que des logos de la station CHVD depuis le début de son existence et des entrevues réalisées de mai 2017</w:t>
       </w:r>
       <w:r w:rsidR="00DE0A04">
         <w:t xml:space="preserve"> à aujourd’hui</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F4E">
         <w:t xml:space="preserve">. Le fonds est continuellement mis à jour. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2A6A337E" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRPr="001153BB" w:rsidRDefault="008C2F15" w:rsidP="001153BB"/>
     <w:p w14:paraId="50F7582F" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
-    <w:p w14:paraId="3BFED1E6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="160FE514" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="00B46FC4" w:rsidP="008C2F15">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C741B1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="31D9D366" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A010D64" w14:textId="7AD3FE90" w:rsidR="008C2F15" w:rsidRPr="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256B9490" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:r>
+        <w:t>Date du traitement partiel : 4 octobre 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2F2CFC" w14:textId="77777777" w:rsidR="008C2F15" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) : Le fonds est partiellement traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C741B1" w14:textId="4BDD7CC3" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="008C2F15" w:rsidP="008C2F15">
+      <w:r>
+        <w:t>Entrevues indexées par Guillaume Prévost, stagiaire, en 2016-2017, par Clara Boutin, étudiante, en mai 2018, par Steeve Cantin, directeur général, et par Sébastien Villeneuve de février à juin 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CA4E5D" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="5A2D247E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DDE665" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="2BDC6465" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410436E8" w14:textId="77777777" w:rsidR="00E75886" w:rsidRDefault="00E75886" w:rsidP="00923766"/>
+    <w:p w14:paraId="55CBDA95" w14:textId="2A4CCBFE" w:rsidR="00A65306" w:rsidRPr="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>raitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6465FE05" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306"/>
+    <w:p w14:paraId="088D6032" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B01E61" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298A3C44" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6EC7C5" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306"/>
+    <w:p w14:paraId="5345799F" w14:textId="2B57A4DA" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD55282" w14:textId="77777777" w:rsidR="00A65306" w:rsidRPr="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3EF646" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>anglais</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="615675CE" w14:textId="43559B85" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00923766">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>français</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="095CD633" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00923766"/>
     <w:p w14:paraId="59BB2F4E" w14:textId="77777777" w:rsidR="00E75886" w:rsidRPr="00E75886" w:rsidRDefault="00E75886" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75886">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fonds complémentaires : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D12B90B" w14:textId="77777777" w:rsidR="00E75886" w:rsidRDefault="00E75886" w:rsidP="00923766"/>
     <w:p w14:paraId="5251E8E9" w14:textId="77777777" w:rsidR="00E75886" w:rsidRPr="00A674F8" w:rsidRDefault="00E75886" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Des photographies de CHVD ont été repérées dans les fonds suivants : P03 Fonds Jeux du Québec 1985, P21 Fonds Georges Villeneuve, P118 Fonds Philippe Simard et P239 Fonds Journal Le Point. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B610DAF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="56A2DB6C" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306"/>
+    <w:p w14:paraId="44C74D08" w14:textId="6ABB3FDB" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D2A03B" w14:textId="77777777" w:rsidR="00A65306" w:rsidRPr="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE308BE" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD33CE3" w14:textId="77777777" w:rsidR="00A65306" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C29847C" w14:textId="6ED39E76" w:rsidR="00B25321" w:rsidRDefault="00A65306" w:rsidP="00A65306">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C65417F" w14:textId="77777777" w:rsidR="00A65306" w:rsidRPr="00A674F8" w:rsidRDefault="00A65306" w:rsidP="00923766"/>
     <w:p w14:paraId="4FCC5D44" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc526432527"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P66</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6E22D9D5" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00516BD6" w:rsidP="00BA1025">
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [1967-200</w:t>
       </w:r>
       <w:r w:rsidR="00E75886">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2414,51 +2529,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6966FE2B" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00AD6DED" w:rsidP="00550588">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F319954" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00550588">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc526432529"/>
             <w:r>
               <w:t>P66</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AD6DED">
               <w:t>Présentation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="1CD3FFF6" w14:textId="77777777" w:rsidR="00AD6DED" w:rsidRDefault="00516BD6" w:rsidP="00AD6DED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2747,51 +2861,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B3117F" w14:textId="77777777" w:rsidR="00AD6DED" w:rsidRPr="00A674F8" w:rsidRDefault="00AD6DED" w:rsidP="00550588">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BB3290E" w14:textId="77777777" w:rsidR="00AD6DED" w:rsidRDefault="00AD6DED" w:rsidP="00550588">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc526432532"/>
             <w:r>
               <w:t>P66</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Journaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="733AB17C" w14:textId="77777777" w:rsidR="00516BD6" w:rsidRDefault="00516BD6" w:rsidP="00516BD6">
@@ -2818,65 +2931,51 @@
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="0771C316" w14:textId="77777777" w:rsidR="00AD6DED" w:rsidRDefault="00AD6DED" w:rsidP="00550588">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [197-?]. – 1</w:t>
             </w:r>
             <w:r w:rsidR="00F214F7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> coupures de presse : numérisées, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> coupures de presse : numérisées, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., format JPEG. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3255C7C9" w14:textId="77777777" w:rsidR="00516BD6" w:rsidRDefault="00516BD6" w:rsidP="00550588">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2924,51 +3023,50 @@
       <w:r>
         <w:t>P66</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="53B0210E" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00BA1025" w:rsidP="00BA1025"/>
     <w:p w14:paraId="26F1067B" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00BA1025" w:rsidP="00BA1025"/>
     <w:p w14:paraId="079261D9" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc526432535"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P66</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00CD7F11">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00CD7F11">
         <w:t>Photographies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="15C0680C" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00516BD6" w:rsidP="00BA1025">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -3068,252 +3166,201 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12AC50B4" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00A674F8" w:rsidRDefault="00516BD6" w:rsidP="00550588">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77A0D1B1" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00550588">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc526432536"/>
             <w:r>
               <w:t>P66</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AD6DED">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F214F7">
               <w:t>Portraits</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="6F997E5D" w14:textId="77777777" w:rsidR="00094EFD" w:rsidRDefault="00094EFD" w:rsidP="00094EFD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [1967-2017]. – 18 photographies : numérisées, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– [1967-2017]. – 18 photographies : numérisées, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., format JPEG. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E91BAC8" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7"/>
           <w:p w14:paraId="67B77461" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Annie-Claude Brisson</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F89278" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Annie-Claude Dumais et Serge Laprise</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7217C847" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
-              <w:t xml:space="preserve">Annie-Claude Dumais, Serge Laprise et Louis </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Annie-Claude Dumais, Serge Laprise et Louis Darackian</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="156B3EF6" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Annie-Claude Dumais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E5B1DE3" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Bénédict Armstrong</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="189661FD" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Caroll Guay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C39D630" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Claude Bergeron</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31DAE0E1" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>François Rousseau et Sabrina Tremblay [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2010]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34F1F1BA" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>François Rousseau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40D34C2E" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Bergeron, Jean-François Desbiens et Serge Laprise</w:t>
+            <w:r>
+              <w:t>Jano Bergeron, Jean-François Desbiens et Serge Laprise</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051E51DD" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Boulianne</w:t>
+            <w:r>
+              <w:t>Katrine Boulianne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="773733E5" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
-              <w:t xml:space="preserve">Louis </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Louis Darackian</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1BCEC344" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Marc-André Lévesque, Claudine Lemelin et Chantale Langlais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6625D0E8" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Marc-André Gagnon</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53CC3FE1" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Marc-André Lévesque et Claudine Lemelin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DBB6E48" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Maxime Simard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A82AE4C" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Mélodie Lapointe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02659A44" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
-              <w:t xml:space="preserve">Rosaire Leclerc, Carmen </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et André Tremblay</w:t>
+              <w:t>Rosaire Leclerc, Carmen Duchaine et André Tremblay</w:t>
             </w:r>
             <w:r w:rsidR="00E75886">
-              <w:t xml:space="preserve"> [30 avril 1984] (revente des parts de Carmen </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> à Rosaire Leclerc et André Tremblay)</w:t>
+              <w:t xml:space="preserve"> [30 avril 1984] (revente des parts de Carmen Duchaine à Rosaire Leclerc et André Tremblay)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EDBD189" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7"/>
           <w:p w14:paraId="22023C68" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc526432537"/>
             <w:r>
               <w:t>P66/B1/2 : Bureaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="4AD41EC6" w14:textId="77777777" w:rsidR="00094EFD" w:rsidRDefault="00094EFD" w:rsidP="00094EFD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [2007-2017]. – </w:t>
             </w:r>
@@ -3399,51 +3446,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6763EA42" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7"/>
           <w:p w14:paraId="7F1ECE93" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Auto Marc [2007]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE7CD1E" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Cabaret du succès</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B4F181" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Fête des mères [2007]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A1DA7F" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
               <w:t>Opération essence (2 photos)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4824E9" w14:textId="77777777" w:rsidR="00F214F7" w:rsidRDefault="00F214F7" w:rsidP="00F214F7">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Promotion 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F214F7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire </w:t>
             </w:r>
             <w:r w:rsidR="00E75886">
               <w:t xml:space="preserve">de l’épicerie Metro D. Boutin, tirage animé par CHVD </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E75886">
               <w:t>Emotion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E75886">
               <w:t xml:space="preserve"> Rock</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2007]</w:t>
             </w:r>
@@ -3572,51 +3618,50 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAD32C8" w14:textId="77777777" w:rsidR="00EA6169" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6169" w:rsidP="000D253E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(3 boîtes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2181EF76" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00561EAD" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc526432541"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000D253E">
               <w:t>66</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00BA1025">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00BA1025">
               <w:t>Musique</w:t>
             </w:r>
@@ -3710,51 +3755,50 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> One Drive de la SHGMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47DB6758" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc526432543"/>
             <w:r>
               <w:t>P66</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00CD7F11">
               <w:t>C1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Émissions radiophoniques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="471875DB" w14:textId="1F875CD2" w:rsidR="00BA1025" w:rsidRDefault="00440C2A" w:rsidP="00BA1025">
             <w:pPr>
@@ -4132,51 +4176,50 @@
               <w:t xml:space="preserve"> au 28 février 2018 – 19 entrevues : </w:t>
             </w:r>
             <w:r w:rsidR="00BF27E4">
               <w:t>1 heure 15 minutes 46 secondes d’enregistrements sonores.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E6D74D" w14:textId="77777777" w:rsidR="00BF27E4" w:rsidRDefault="00B93D0C" w:rsidP="00440C2A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Voir le document </w:t>
             </w:r>
             <w:r w:rsidRPr="00440C2A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Index P66 Fonds CHVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10DEA75A" w14:textId="77777777" w:rsidR="00B93D0C" w:rsidRDefault="00B93D0C" w:rsidP="00440C2A"/>
           <w:p w14:paraId="48C6DD45" w14:textId="77777777" w:rsidR="00BF27E4" w:rsidRDefault="00BF27E4" w:rsidP="00440C2A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Entrevues du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF27E4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 29 mars 2018 – 32 entrevues : </w:t>
             </w:r>
             <w:r w:rsidR="00463830">
               <w:t>3 heures 44 minutes 7 secondes d’enregistrements sonores.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1023750A" w14:textId="77777777" w:rsidR="00463830" w:rsidRDefault="00B93D0C" w:rsidP="00440C2A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Voir le document </w:t>
             </w:r>
             <w:r w:rsidRPr="00440C2A">
@@ -4517,51 +4560,50 @@
               <w:t>Index P66 Fonds CHVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0F04AD" w14:textId="77777777" w:rsidR="00CA14A5" w:rsidRDefault="00CA14A5" w:rsidP="00CA14A5"/>
           <w:p w14:paraId="0A335225" w14:textId="77777777" w:rsidR="00CA14A5" w:rsidRDefault="00CA14A5" w:rsidP="00CA14A5">
             <w:r>
               <w:t>Entrevues du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="002447E0">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 28 février 2019 – 27 entrevues : 3 heures 15 minutes 46 secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE2FB21" w14:textId="77777777" w:rsidR="00456D0F" w:rsidRDefault="00456D0F" w:rsidP="00456D0F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Voir le document </w:t>
             </w:r>
             <w:r w:rsidRPr="00440C2A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Index P66 Fonds CHVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C908D7" w14:textId="77777777" w:rsidR="00CA14A5" w:rsidRDefault="00CA14A5" w:rsidP="00CA14A5"/>
           <w:p w14:paraId="3664F0A7" w14:textId="5F7C9981" w:rsidR="00BE66F4" w:rsidRDefault="00BE66F4" w:rsidP="00BE66F4">
             <w:r>
               <w:t>Entrevues du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="002447E0">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 31 mars 2019 – 38 entrevues : 4 heures 34 minutes 48</w:t>
             </w:r>
             <w:r w:rsidR="000F77AE">
               <w:t> </w:t>
@@ -4871,66 +4913,60 @@
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 31 janvier 2020 – 10 entrevues : 58 minutes 37 secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB07DB8" w14:textId="77777777" w:rsidR="00A75FBF" w:rsidRPr="00E81E7F" w:rsidRDefault="00A75FBF" w:rsidP="00A75FBF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F77AE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non indexées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D6C9903" w14:textId="77777777" w:rsidR="00A75FBF" w:rsidRDefault="00A75FBF" w:rsidP="00440C2A"/>
           <w:p w14:paraId="5EBA2D9B" w14:textId="58C0ACB2" w:rsidR="001E313A" w:rsidRDefault="001E313A" w:rsidP="001E313A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Entrevues du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="002447E0">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> au 29</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> février 2020 – 23 entrevues : 2 heures 36 minutes 46 secondes d’enregistrements sonores. </w:t>
+              <w:t xml:space="preserve"> au 29 février 2020 – 23 entrevues : 2 heures 36 minutes 46 secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="277487C0" w14:textId="77777777" w:rsidR="001E313A" w:rsidRPr="00E81E7F" w:rsidRDefault="001E313A" w:rsidP="001E313A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F77AE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non indexées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7180F4" w14:textId="1B19AF79" w:rsidR="000C6B42" w:rsidRDefault="000C6B42" w:rsidP="00440C2A"/>
           <w:p w14:paraId="1854BBF4" w14:textId="08610AFA" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00440C2A">
             <w:r w:rsidRPr="00412ACB">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">[Manque mars 2020 à </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB" w:rsidRPr="00412ACB">
               <w:rPr>
@@ -4946,59 +4982,57 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1B70FDBA" w14:textId="77777777" w:rsidR="005A2CF9" w:rsidRPr="00440C2A" w:rsidRDefault="005A2CF9" w:rsidP="00440C2A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD57E6" w:rsidRPr="00A674F8" w14:paraId="53C19C2C" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="711875D7" w14:textId="5490BDF2" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="000D253E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Année 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44499409" w14:textId="2C491303" w:rsidR="00471744" w:rsidRDefault="00471744" w:rsidP="00471744">
             <w:r>
               <w:t xml:space="preserve">Entrevues du </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB">
               <w:t xml:space="preserve">13 janvier </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">au </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB">
               <w:t>10 mars</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 2021 – </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB">
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> entrevues : </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB">
               <w:t>50</w:t>
@@ -5007,268 +5041,207 @@
               <w:t xml:space="preserve"> minutes </w:t>
             </w:r>
             <w:r w:rsidR="00412ACB">
               <w:t>01</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C100B3" w14:textId="77777777" w:rsidR="00471744" w:rsidRDefault="00471744" w:rsidP="00471744">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F77AE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non indexées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DA16918" w14:textId="77777777" w:rsidR="00471744" w:rsidRDefault="00471744" w:rsidP="00FD57E6"/>
           <w:p w14:paraId="4591168E" w14:textId="27219016" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:r>
-              <w:t xml:space="preserve">Entrevues du </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> secondes d’enregistrements sonores. </w:t>
+              <w:t xml:space="preserve">Entrevues du 15 mars au 21 juin 2021 – 58 entrevues : 6 heures 42 minutes 40 secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A1B25DE" w14:textId="4AA28EF2" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F77AE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non indexées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5952A55E" w14:textId="529EDD9D" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C105F70" w14:textId="7B6E868F" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:r>
-              <w:t xml:space="preserve">Entrevues du </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> secondes d’enregistrements sonores. </w:t>
+              <w:t xml:space="preserve">Entrevues du 26 juillet au 28 octobre 2021 – 47 entrevues : 6 heures 33 minutes 45 secondes d’enregistrements sonores. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B2A2F6B" w14:textId="77777777" w:rsidR="00FD57E6" w:rsidRPr="00E81E7F" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F77AE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Non indexées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33A8C167" w14:textId="77777777" w:rsidR="00FD57E6" w:rsidRPr="00E81E7F" w:rsidRDefault="00FD57E6" w:rsidP="00FD57E6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="526DA78D" w14:textId="77777777" w:rsidR="00FD57E6" w:rsidRDefault="00FD57E6" w:rsidP="00BA1025">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C92D6B0" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="684304E3" w14:textId="77777777" w:rsidR="00BA1025" w:rsidRPr="00BA1025" w:rsidRDefault="00BA1025" w:rsidP="00BA1025"/>
     <w:p w14:paraId="6E1F6855" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FCAF393" w14:textId="77777777" w:rsidR="0026012C" w:rsidRDefault="0026012C" w:rsidP="00923766">
+    <w:p w14:paraId="01E5185A" w14:textId="77777777" w:rsidR="00B14A4A" w:rsidRDefault="00B14A4A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BF06F51" w14:textId="77777777" w:rsidR="0026012C" w:rsidRDefault="0026012C" w:rsidP="00923766">
+    <w:p w14:paraId="602EBC0F" w14:textId="77777777" w:rsidR="00B14A4A" w:rsidRDefault="00B14A4A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73F3DA5D" w14:textId="77777777" w:rsidR="00550588" w:rsidRDefault="00550588" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718778C5" wp14:editId="75310650">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5360,70 +5333,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006060F1" w:rsidRPr="006060F1">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="283782C4" w14:textId="77777777" w:rsidR="00550588" w:rsidRDefault="00550588" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D83AC39" w14:textId="77777777" w:rsidR="0026012C" w:rsidRDefault="0026012C" w:rsidP="00923766">
+    <w:p w14:paraId="30286698" w14:textId="77777777" w:rsidR="00B14A4A" w:rsidRDefault="00B14A4A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63BBA7F0" w14:textId="77777777" w:rsidR="0026012C" w:rsidRDefault="0026012C" w:rsidP="00923766">
+    <w:p w14:paraId="7AE766E8" w14:textId="77777777" w:rsidR="00B14A4A" w:rsidRDefault="00B14A4A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B47E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90CA2F68"/>
     <w:lvl w:ilvl="0" w:tplc="4EA8E340">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5719,72 +5692,73 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1270970940">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2018342061">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1782411486">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00036B74"/>
     <w:rsid w:val="0004581D"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
@@ -5863,81 +5837,85 @@
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="006060F1"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="006442B9"/>
     <w:rsid w:val="00654D00"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B2A92"/>
     <w:rsid w:val="006B34D3"/>
     <w:rsid w:val="006E4E64"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0075152F"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0077294F"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008506CF"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B022E"/>
+    <w:rsid w:val="008C2F15"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="009031C6"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
+    <w:rsid w:val="0093414F"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00953818"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009A6B01"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C4EFF"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A155D4"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
+    <w:rsid w:val="00A65306"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A75FBF"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AA6F4E"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AD103D"/>
     <w:rsid w:val="00AD6DED"/>
     <w:rsid w:val="00B148D8"/>
+    <w:rsid w:val="00B14A4A"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B31CAC"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B93D0C"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA1025"/>
     <w:rsid w:val="00BB1C10"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD7BE7"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE66F4"/>
     <w:rsid w:val="00BF27E4"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
@@ -5989,75 +5967,75 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD57E6"/>
     <w:rsid w:val="00FE0676"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="5748A596"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6389,50 +6367,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -6898,91 +6877,91 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CD7F11"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7330,72 +7309,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAFA00D-96C1-4A36-9DF7-5099CBEBC392}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>12216</Characters>
+  <Pages>1</Pages>
+  <Words>2368</Words>
+  <Characters>13029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14408</CharactersWithSpaces>
+  <CharactersWithSpaces>15367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>