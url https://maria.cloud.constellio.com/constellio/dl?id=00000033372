--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,6152 +1,6722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE327D" w:rsidRDefault="00BE327D" w:rsidP="003938AA">
+    <w:p w14:paraId="76CEBB18" w14:textId="77777777" w:rsidR="00BE327D" w:rsidRDefault="00BE327D" w:rsidP="003938AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE327D" w:rsidRDefault="00BE327D" w:rsidP="003938AA">
+    <w:p w14:paraId="73EC9016" w14:textId="77777777" w:rsidR="00BE327D" w:rsidRDefault="00BE327D" w:rsidP="003938AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="5560A363" w14:textId="000C8437" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds 63: Roméo Dessureault</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7768EF7E" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="0FB8AF82" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="3B31D615" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="01EEC4E4" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="40040976" w14:textId="772FB41F" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE0FDC">
-[...7 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="003938AA" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Société d`Histoire et de Généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EBDB45" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE0FDC">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Maria-Chapdelaine Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="7447CA05" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="011E07A6" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="78181915" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="4F873A28" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="11CEFBC2" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="4C9CF22E" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE0FDC">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Répertoire numérique simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="3C03AB19" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="73C7B67F" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="4FB10CDD" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="56475552" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="09A11F3B" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="0537D841" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE0FDC">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rédigé par:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="4A6FE378" w14:textId="4D887491" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRPr="00BE0FDC" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Mélissa Gauthier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417652BA" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="73508521" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="731041D7" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="51BAC2E0" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="04D2E944" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2A4B79AC" w14:textId="06ECCCE6" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Août 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C877628" w14:textId="77777777" w:rsidR="00E77727" w:rsidRPr="0009454A" w:rsidRDefault="00E77727" w:rsidP="00662774">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CC989F" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B07FF87" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA"/>
+    <w:p w14:paraId="3CE2A9DF" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA"/>
+    <w:p w14:paraId="353349BA" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...28 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B415B5">
+        </w:rPr>
+        <w:t>PRÉSENTATION DU FONDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA04070" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD4B054" w14:textId="7185496F" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="00662774">
+      <w:r w:rsidRPr="0009454A">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00947F89">
+      <w:r w:rsidR="00947F89" w:rsidRPr="0009454A">
         <w:t>63 Roméo Dessureault – 1922</w:t>
       </w:r>
-      <w:r w:rsidR="00432854">
+      <w:r w:rsidR="00432854" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">-2006.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00432854">
+      <w:r w:rsidR="00432854" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- 2 cm de documents textuels.  </w:t>
       </w:r>
-      <w:r w:rsidR="000E7FD3">
+      <w:r w:rsidR="000E7FD3" w:rsidRPr="0009454A">
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="001161B3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001161B3" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E7FD3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E7FD3" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">57 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D2129F">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> photographies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00947F89" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E7FD3">
-[...10 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:r w:rsidR="000E7FD3" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> – 3 cartes postales – 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E7FD3" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">images  </w:t>
+      </w:r>
+      <w:r w:rsidR="00947F89" w:rsidRPr="0009454A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00947F89" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 1 cadre ;   21,2 cm x 27,6 cm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t>3 photographies (reproductions n&amp;b) [194</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t>-]-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t>1944.</w:t>
+      </w:r>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t>ajout</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 2015) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037D3D5E" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="76A7F11F" w14:textId="71726B0E" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Historique :  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+        <w:t>Historique </w:t>
+      </w:r>
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DA3863" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10D91" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="05B1E6D7" w14:textId="77777777" w:rsidR="00D10D91" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Roméo Dessureault est né le 25 septembre 1904 à St-Stanislas, anciennement </w:t>
       </w:r>
-      <w:r w:rsidR="00D10D91">
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le compté Champlain.   Il est le fils de Gustave et d’Antoin</w:t>
       </w:r>
-      <w:r w:rsidR="003D0CA6">
+      <w:r w:rsidR="003D0CA6" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ette Tremblay.   Il est l’ainé </w:t>
       </w:r>
-      <w:r w:rsidR="00D10D91">
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d’une famille de dix enfants.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10D91" w:rsidRDefault="00D10D91" w:rsidP="003938AA">
+    <w:p w14:paraId="14F1746A" w14:textId="77777777" w:rsidR="00D10D91" w:rsidRPr="0009454A" w:rsidRDefault="00D10D91" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10D91" w:rsidRDefault="00374645" w:rsidP="003938AA">
+    <w:p w14:paraId="0E0BC3BA" w14:textId="77777777" w:rsidR="00D10D91" w:rsidRPr="0009454A" w:rsidRDefault="00374645" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dès l’année 1921,  Monsieur </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003938AA" w:rsidRPr="003938AA">
+        <w:t xml:space="preserve">Dès l’année </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dessureault arrive à Dolbeau pour acheter un terrain. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D10D91">
+        <w:t>1921,  Monsieur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dans la même période,  il travaille à l’Alcan durant deux ans.   Ensuite,  il occupe un emploi dans la nouvelle usine à Dolbeau.   Puis,  il ouvre une épicerie en 1927. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D10D91" w:rsidRDefault="00D10D91" w:rsidP="003938AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003938AA" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dessureault arrive à Dolbeau pour acheter un terrain. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dans la même </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>période,  il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travaille à l’Alcan durant deux ans.   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensuite,  il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occupe un emploi dans la nouvelle usine à Dolbeau.   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Puis,  il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D10D91" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ouvre une épicerie en 1927. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74607967" w14:textId="77777777" w:rsidR="00D10D91" w:rsidRPr="0009454A" w:rsidRDefault="00D10D91" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003104B5" w:rsidP="003938AA">
+    <w:p w14:paraId="341E6585" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003104B5" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le 1 octobre 1930,   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003938AA" w:rsidRPr="003938AA">
+        <w:t xml:space="preserve">Le 1 octobre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>il se marie à Ant</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">1930,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003938AA" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">oinette Tremblay de St-Fulgence.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6B23">
+        <w:t>il se marie à Ant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00374645">
+        <w:t xml:space="preserve">oinette Tremblay de St-Fulgence.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B23" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ils auront 13 enfants.  Puis,  il décède </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6B23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00374645" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">19 mai 2009,  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00374645">
+        <w:t xml:space="preserve">Ils auront 13 enfants.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00374645" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6B23">
+        <w:t>Puis,  il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00374645" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> décède </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B23" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19 mai </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E6B23" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00374645" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E6B23" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">à l’âge de 105 ans.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="0D2977F6" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="00D218FE" w:rsidRDefault="003938AA">
-[...6 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA">
+    <w:p w14:paraId="0AEBC747" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12489708" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA">
+    <w:p w14:paraId="05D6D624" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="1DE1DA74" w14:textId="1B62331E" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce fonds a fait l’objet d’un don par M. Gilles Dessureault le 8 juillet 2009. Un autre ajout a été effectué l’année suivante. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+      <w:r w:rsidR="00662774" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En 2015, 3 photographies familiales des années 1940 ont été reproduites sur papier et ajoutées au fonds. La qualité est médiocre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C865088" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="47CC5AAE" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Portée et contenu :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRPr="000A37D3" w:rsidRDefault="003938AA" w:rsidP="003938AA"/>
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="05BFA6FF" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA"/>
+    <w:p w14:paraId="247639B0" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ce fonds se compose surtout de photographies de familles, dont plusieurs sont très anciennes, ainsi que des certificats d’hommage à M. Dessureault pour son 100</w:t>
       </w:r>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="003938AA">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de naissance. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+    <w:p w14:paraId="668FDF7D" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48045612" w14:textId="3B32528F" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRPr="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D93F447" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6966D64A" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traité par : Mélissa Gauthier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2937C859" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date du traitement : août 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387DB459" w14:textId="5C0DD4A6" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DE9F50" w14:textId="46DC1C71" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="003938AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A8229F" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B44EC1A" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E228015" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">Aucune restriction ne s’applique.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9868E9" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774"/>
+    <w:p w14:paraId="2CDF661D" w14:textId="7F0A8579" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD9A08F" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774"/>
+    <w:p w14:paraId="115D1FDC" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFDB730" w14:textId="3C9BECAD" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD222DC" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="003938AA" w:rsidP="003938AA"/>
+    <w:p w14:paraId="58D7F98E" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708DA1D0" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
-      <w:r>
+    <w:p w14:paraId="0485919E" w14:textId="77777777" w:rsidR="00662774" w:rsidRPr="0009454A" w:rsidRDefault="00662774" w:rsidP="00662774">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Titre basé sur le contenu du fonds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80132">
+    <w:p w14:paraId="628623A9" w14:textId="77777777" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="00662774"/>
+    <w:p w14:paraId="282E6565" w14:textId="77777777" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="00662774"/>
+    <w:p w14:paraId="4064F21A" w14:textId="5DC1A0A9" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="00662774">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164F5FDD" w14:textId="77777777" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="00662774"/>
+    <w:p w14:paraId="04290334" w14:textId="77777777" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="0009454A">
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346C92AC" w14:textId="77777777" w:rsidR="0009454A" w:rsidRPr="0009454A" w:rsidRDefault="0009454A" w:rsidP="0009454A">
+      <w:r w:rsidRPr="0009454A">
+        <w:t>R04 E07 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE45359" w14:textId="77777777" w:rsidR="00A5632C" w:rsidRPr="0009454A" w:rsidRDefault="00A5632C"/>
+    <w:p w14:paraId="7B5E579E" w14:textId="77777777" w:rsidR="003938AA" w:rsidRPr="0009454A" w:rsidRDefault="00E44C45">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003938AA" w:rsidRDefault="003938AA" w:rsidP="003938AA">
+        <w:t xml:space="preserve">Classement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5443E1" w14:textId="77777777" w:rsidR="00E44C45" w:rsidRPr="0009454A" w:rsidRDefault="00E44C45">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="54BCF5C4" w14:textId="77777777" w:rsidR="00600B36" w:rsidRPr="0009454A" w:rsidRDefault="00600B36">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Série A </w:t>
       </w:r>
-      <w:r w:rsidR="00E32DF3">
+      <w:r w:rsidR="00E32DF3" w:rsidRPr="0009454A">
         <w:t>: Roméo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> Dessureault</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00600B36" w:rsidRDefault="00600B36"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="702D30C0" w14:textId="77777777" w:rsidR="00600B36" w:rsidRPr="0009454A" w:rsidRDefault="00600B36"/>
+    <w:p w14:paraId="10B419B5" w14:textId="77777777" w:rsidR="00E44C45" w:rsidRPr="0009454A" w:rsidRDefault="00E32DF3">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Sous-série </w:t>
       </w:r>
-      <w:r w:rsidR="00600B36">
+      <w:r w:rsidR="00600B36" w:rsidRPr="0009454A">
         <w:t>A1 :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC243C">
+      <w:r w:rsidR="00DC243C" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00600B36">
+      <w:r w:rsidR="00600B36" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Anniversaire  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F73E4" w:rsidRDefault="001F73E4"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="684AF437" w14:textId="77777777" w:rsidR="001F73E4" w:rsidRPr="0009454A" w:rsidRDefault="001F73E4"/>
+    <w:p w14:paraId="1E87DC6A" w14:textId="77777777" w:rsidR="00E44C45" w:rsidRPr="0009454A" w:rsidRDefault="0025442B">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Série B </w:t>
       </w:r>
-      <w:r w:rsidR="000B625E">
+      <w:r w:rsidR="000B625E" w:rsidRPr="0009454A">
         <w:t>: Formation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B625E" w:rsidRDefault="000B625E"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5D1FA0B4" w14:textId="77777777" w:rsidR="000B625E" w:rsidRPr="0009454A" w:rsidRDefault="000B625E"/>
+    <w:p w14:paraId="2164FD33" w14:textId="77777777" w:rsidR="000B625E" w:rsidRPr="0009454A" w:rsidRDefault="000B625E">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Série C :   Mariage </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00140701" w:rsidRDefault="00140701"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3A523EE8" w14:textId="77777777" w:rsidR="00140701" w:rsidRPr="0009454A" w:rsidRDefault="00140701"/>
+    <w:p w14:paraId="004418A9" w14:textId="77777777" w:rsidR="00A5632C" w:rsidRPr="0009454A" w:rsidRDefault="00140701">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Série D</w:t>
       </w:r>
-      <w:r w:rsidR="001161B3">
+      <w:r w:rsidR="001161B3" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> : Emploi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001161B3" w:rsidRDefault="001161B3"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F72BEB8" w14:textId="77777777" w:rsidR="001161B3" w:rsidRPr="0009454A" w:rsidRDefault="001161B3"/>
+    <w:p w14:paraId="000B82F3" w14:textId="77777777" w:rsidR="003F1466" w:rsidRPr="0009454A" w:rsidRDefault="001161B3">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Série E</w:t>
       </w:r>
-      <w:r w:rsidR="003F1466">
+      <w:r w:rsidR="003F1466" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> :   Religion </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F1466" w:rsidRDefault="003F1466"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54AB4791" w14:textId="77777777" w:rsidR="003F1466" w:rsidRPr="0009454A" w:rsidRDefault="003F1466"/>
+    <w:p w14:paraId="49E574B8" w14:textId="77777777" w:rsidR="003F1466" w:rsidRPr="0009454A" w:rsidRDefault="00645D97">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Série F :    </w:t>
       </w:r>
-      <w:r w:rsidR="003F1466">
+      <w:r w:rsidR="003F1466" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Généalogie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00140701" w:rsidRDefault="00140701"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="02BBA5AB" w14:textId="77777777" w:rsidR="00140701" w:rsidRPr="0009454A" w:rsidRDefault="00140701"/>
+    <w:p w14:paraId="73CF3708" w14:textId="77777777" w:rsidR="00645D97" w:rsidRPr="0009454A" w:rsidRDefault="00645D97">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Série G :   Photographies </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C356E5" w:rsidRDefault="00C356E5"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="008E4070" w:rsidRDefault="00C356E5" w:rsidP="00C356E5">
+    <w:p w14:paraId="6F7F2AA9" w14:textId="77777777" w:rsidR="00C356E5" w:rsidRPr="0009454A" w:rsidRDefault="00C356E5"/>
+    <w:p w14:paraId="7FCEFBEE" w14:textId="77777777" w:rsidR="00AA4A83" w:rsidRPr="0009454A" w:rsidRDefault="00AA4A83" w:rsidP="00C356E5"/>
+    <w:p w14:paraId="42A3D4DE" w14:textId="77777777" w:rsidR="008E4070" w:rsidRPr="0009454A" w:rsidRDefault="00C356E5" w:rsidP="00C356E5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/A </w:t>
       </w:r>
-      <w:r w:rsidR="00E32DF3">
+      <w:r w:rsidR="00E32DF3" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">: ROMÉO DESSURAULT </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4070" w:rsidRDefault="008E4070"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="222A28C9" w14:textId="77777777" w:rsidR="008E4070" w:rsidRPr="0009454A" w:rsidRDefault="008E4070"/>
+    <w:p w14:paraId="466B5C38" w14:textId="77777777" w:rsidR="00E32DF3" w:rsidRPr="0009454A" w:rsidRDefault="00E32DF3" w:rsidP="00600B36">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Roméo Dessureault.   </w:t>
       </w:r>
-      <w:r w:rsidR="00425994">
+      <w:r w:rsidR="00425994" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">1930.  </w:t>
       </w:r>
-      <w:r w:rsidR="00425994">
+      <w:r w:rsidR="00425994" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">0,1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>cm  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> document textuel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBDA8D6" w14:textId="77777777" w:rsidR="00E32DF3" w:rsidRPr="0009454A" w:rsidRDefault="00E32DF3" w:rsidP="00600B36"/>
+    <w:p w14:paraId="4A02E113" w14:textId="77777777" w:rsidR="00E32DF3" w:rsidRPr="0009454A" w:rsidRDefault="00E32DF3" w:rsidP="00E32DF3">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> La série porte sur l’entrée </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>dans  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> monde des chrétiens.   Elle comprend un extrait du registre des baptêmes.    Roméo a été </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>baptisé  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 26 septembre 1904.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B816CBE" w14:textId="77777777" w:rsidR="00E32DF3" w:rsidRPr="0009454A" w:rsidRDefault="00E32DF3" w:rsidP="00600B36"/>
+    <w:p w14:paraId="5F35A2DE" w14:textId="77777777" w:rsidR="000745FD" w:rsidRPr="0009454A" w:rsidRDefault="000745FD" w:rsidP="00600B36"/>
+    <w:p w14:paraId="27B60394" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="000745FD" w:rsidP="00600B36">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">P63/A1 : </w:t>
       </w:r>
-      <w:r w:rsidR="000464C4">
+      <w:r w:rsidR="000464C4" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">ANNIVERSAIRE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464C4" w:rsidRDefault="000464C4" w:rsidP="00600B36"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0CB411F2" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00600B36"/>
+    <w:p w14:paraId="732127D5" w14:textId="77777777" w:rsidR="007E79CD" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00600B36">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Anniversaire.  </w:t>
       </w:r>
-      <w:r w:rsidR="00425994">
+      <w:r w:rsidR="00425994" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- 1994.  </w:t>
       </w:r>
-      <w:r w:rsidR="008775C5">
+      <w:r w:rsidR="008775C5" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00425994">
+      <w:r w:rsidR="00425994" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00281358">
+      <w:r w:rsidR="00281358" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">0,4 </w:t>
       </w:r>
-      <w:r w:rsidR="00425994">
+      <w:r w:rsidR="00425994" w:rsidRPr="0009454A">
         <w:t>cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000464C4" w:rsidRDefault="000464C4" w:rsidP="00690A95">
+    <w:p w14:paraId="5A021C0D" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00690A95" w:rsidRPr="009B0372" w:rsidRDefault="00DC243C" w:rsidP="00FB276B">
+    <w:p w14:paraId="1DFAFA5D" w14:textId="77777777" w:rsidR="00690A95" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C" w:rsidP="00FB276B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>La sous-série porte sur une date se rapportant à u</w:t>
       </w:r>
-      <w:r w:rsidR="00577A74">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">n événement bien particulier, celui de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t>son quatre-vingt-dix anniversaire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Elle comprend </w:t>
       </w:r>
-      <w:r w:rsidR="00690A95">
+      <w:r w:rsidR="00690A95" w:rsidRPr="0009454A">
         <w:t>quatre</w:t>
       </w:r>
-      <w:r w:rsidR="00577A74">
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> lettres.    La première a été émise par le gouverneur général </w:t>
       </w:r>
-      <w:r w:rsidR="00690A95">
-[...2 lines deleted...]
-      <w:r w:rsidR="00690A95" w:rsidRPr="00690A95">
+      <w:r w:rsidR="00690A95" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00690A95" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">Canada,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00690A95" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Ramon </w:t>
+      </w:r>
+      <w:r w:rsidR="00690A95" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">John </w:t>
       </w:r>
-      <w:r w:rsidR="001F1DD2" w:rsidRPr="00690A95">
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hnatshyn</w:t>
       </w:r>
-      <w:r w:rsidR="00577A74">
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">.    La deuxième a été produite par </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00577A74">
+        <w:t xml:space="preserve">.    La deuxième a été produite </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F1DD2">
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le Premier ministre du Canada,   Jean Chrétien.   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00577A74">
+        <w:t>Le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La troisième </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B0372">
+        <w:t xml:space="preserve"> Premier ministre du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">a été rédigée </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F1DD2">
+        <w:t xml:space="preserve">Canada,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E0563">
+        <w:t xml:space="preserve">Jean Chrétien.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>par la communauté chrétienne de Sainte-Thérése</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B0372">
+        <w:t xml:space="preserve">La troisième </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">.   Puis la </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004426B9">
+        <w:t xml:space="preserve">a été </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">quatrième </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4A83">
+        <w:t xml:space="preserve">rédigée </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1DD2" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">a été </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B0372">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0563" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>envoyée</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4A83">
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E0563" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par le député de Roberval et leader parlementaire de l’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00577A74">
+        <w:t xml:space="preserve"> la communauté chrétienne de Sainte-Thérése</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opposition officielle,  Michel </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4A83">
+        <w:t xml:space="preserve">.   Puis la </w:t>
+      </w:r>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauthier.  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">quatrième </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4A83" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">a été </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>envoyée</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4A83" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>P63/A1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4214">
+        <w:t xml:space="preserve"> par le député de Roberval et leader parlementaire de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>/1 : CENTIÈME</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000464C4">
+        <w:t xml:space="preserve">Opposition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:t>officielle,  Michel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4A83" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centième. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA1A61">
+        <w:t xml:space="preserve">Gauthier.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40637AE1" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436DF350" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="00EC646E" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">– 2004. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA1A61">
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008775C5">
+        <w:t>P63/A1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4214" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">-  0,7 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF1A9B">
+        <w:t>/1 : CENTIÈME</w:t>
+      </w:r>
+      <w:r w:rsidR="000464C4" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">cm de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008775C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1C1B47" w14:textId="77777777" w:rsidR="007109CB" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">documents textuels.   – 1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007109CB">
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">photographie en couleur ;  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">Centième. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A61" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">12,4 cm x 19,7 cm.  </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">– 2004. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A61" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008775C5" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La sous-sous-série </w:t>
-[...106 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">-  0,7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1A9B" w:rsidRPr="0009454A">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">cm de </w:t>
+      </w:r>
+      <w:r w:rsidR="008775C5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents textuels.   – 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="007109CB" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">photographie en couleur ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4F5D1F" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="007109CB" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12,4 cm x 19,7 cm.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B41826" w14:textId="77777777" w:rsidR="000464C4" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700F31E2" w14:textId="77777777" w:rsidR="004426B9" w:rsidRPr="0009454A" w:rsidRDefault="000464C4" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">La sous-sous-série </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00505412">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">porte sur une date se rapportant à un </w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">événement bien particulier.   Il s’agit du 100 anniversaire de Roméo Dessureault.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0662" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">Elle contient trois lettres.   La première a été rédigée par le député </w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t>Roberval</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t>,  Michel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Gauthier.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">La deuxième a été produite par la Gouverneure générale du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00577A74" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">Canada,  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t>Adrienne</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Clackson.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
+        <w:t>Elle contient</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">également </w:t>
+      </w:r>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> message personnalisé provenant du premier </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
+        <w:t>ministre,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3ACC" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t>Jean</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B0372" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Charest.   </w:t>
+      </w:r>
+      <w:r w:rsidR="004426B9" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F9A144" w14:textId="77777777" w:rsidR="00B36982" w:rsidRPr="0009454A" w:rsidRDefault="00B36982" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AC726A" w14:textId="77777777" w:rsidR="00CA4214" w:rsidRPr="0009454A" w:rsidRDefault="00B36982" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">Elle contient aussi une carte personnalisée provenant de la Reine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Élisabeth  ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> que sa photographie.   Elle a été prise sur la colline parlementaire pendant la fête du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Canada,  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 1 juillet 1997.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AE15A3" w14:textId="77777777" w:rsidR="00FB276B" w:rsidRPr="0009454A" w:rsidRDefault="00FB276B" w:rsidP="00FB276B"/>
+    <w:p w14:paraId="4B80F2D8" w14:textId="77777777" w:rsidR="00D23578" w:rsidRPr="0009454A" w:rsidRDefault="00AD3ACC" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">On peut également retrouver dans cette sous-sous-série </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36982" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">un certificat d’hommage émis par la ville Dolbeau-Mistassini.   Il fut remis à Roméo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B36982" w:rsidRPr="0009454A">
+        <w:t>Dessureault,  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B36982" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 10 octobre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B36982" w:rsidRPr="0009454A">
+        <w:t>2004,  à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B36982" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> l’Auberge La Dil</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23578" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">igence.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF12023" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396AA61F" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="00CA4214" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>P63/A1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C44" w:rsidRPr="0009454A">
+        <w:t>/2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004C47F9" w:rsidRPr="0009454A">
+        <w:t>: CENT-UN ANS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73D112" w14:textId="77777777" w:rsidR="00DA1C44" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Cent-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>un ans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002F463A" w:rsidRPr="0009454A">
+        <w:t>2006  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F463A" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 1 cadre ;   21,2 cm x 27,6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00505412" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">cm.   4 photographies en couleur ;   10,1 cm x 15 cm </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00505412" w:rsidRPr="0009454A">
+        <w:t>et  21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00505412" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">,5 cm x 28 cm.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35288944" w14:textId="77777777" w:rsidR="003254C8" w:rsidRPr="0009454A" w:rsidRDefault="003254C8" w:rsidP="00690A95">
+      <w:pPr>
+        <w:spacing w:line="432" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F26B47E" w14:textId="77777777" w:rsidR="00DA1C44" w:rsidRPr="0009454A" w:rsidRDefault="003254C8" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sous-sous-série </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">porte sur une date se rapportant à un événement bien particulier.   Il s’agit du 101 anniversaire de Roméo Dessureault.    Elle contient un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>cadre  rendant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> hommage à Roméo Dessureault pour sa grande </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>implication  ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> que son dévouement à l’Ordre des Chevaliers de Colomb. </w:t>
+      </w:r>
+      <w:r w:rsidR="00505412" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> Elle contient aussi quatre photographies en couleur.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F463A" w:rsidRDefault="002F463A" w:rsidP="00FB276B"/>
-    <w:p w:rsidR="002F463A" w:rsidRDefault="002F463A" w:rsidP="00690A95">
+    <w:p w14:paraId="3AE727DB" w14:textId="77777777" w:rsidR="002F463A" w:rsidRPr="0009454A" w:rsidRDefault="002F463A" w:rsidP="00FB276B"/>
+    <w:p w14:paraId="50F0CD8E" w14:textId="77777777" w:rsidR="002F463A" w:rsidRPr="0009454A" w:rsidRDefault="002F463A" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B0BC9" w:rsidRDefault="00044D6F" w:rsidP="004972F4">
+    <w:p w14:paraId="410AA7FD" w14:textId="77777777" w:rsidR="002B0BC9" w:rsidRPr="0009454A" w:rsidRDefault="00044D6F" w:rsidP="004972F4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/B </w:t>
       </w:r>
-      <w:r w:rsidR="002B0BC9">
+      <w:r w:rsidR="002B0BC9" w:rsidRPr="0009454A">
         <w:t>: FORMATION</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005273E7" w:rsidRDefault="005273E7" w:rsidP="00690A95">
+    <w:p w14:paraId="50DB61DC" w14:textId="77777777" w:rsidR="005273E7" w:rsidRPr="0009454A" w:rsidRDefault="005273E7" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD135B" w:rsidRDefault="00EF1A9B" w:rsidP="00690A95">
+    <w:p w14:paraId="0B4623AB" w14:textId="77777777" w:rsidR="00CD135B" w:rsidRPr="0009454A" w:rsidRDefault="00EF1A9B" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>Formation.  – 1922.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD135B">
+      <w:r w:rsidR="00CD135B" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00074142">
+      <w:r w:rsidR="00074142" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00CD135B">
+      <w:r w:rsidR="00CD135B" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">0,2 cm de documents </w:t>
       </w:r>
-      <w:r w:rsidR="005273E7">
+      <w:r w:rsidR="005273E7" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">textuels.   – 2 cartes postales (noir et blanc) </w:t>
       </w:r>
-      <w:r w:rsidR="00CD135B">
+      <w:r w:rsidR="00CD135B" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005273E7" w:rsidRDefault="005273E7" w:rsidP="00690A95">
+    <w:p w14:paraId="1CD31C6F" w14:textId="77777777" w:rsidR="005273E7" w:rsidRPr="0009454A" w:rsidRDefault="005273E7" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA4214" w:rsidRDefault="00EF1A9B" w:rsidP="004C47F9">
-      <w:r>
+    <w:p w14:paraId="69F68279" w14:textId="77777777" w:rsidR="00CA4214" w:rsidRPr="0009454A" w:rsidRDefault="00EF1A9B" w:rsidP="004C47F9">
+      <w:r w:rsidRPr="0009454A">
         <w:t>La série porte sur les études académiques.     Elle comprend une attestation certifiant que Roméo Dessureault</w:t>
       </w:r>
-      <w:r w:rsidR="0092587E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0092587E">
+      <w:r w:rsidR="0092587E" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> a complété avec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0092587E" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">succès  </w:t>
+      </w:r>
+      <w:r w:rsidR="00956E92" w:rsidRPr="0009454A">
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00956E92" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00956E92" w:rsidRPr="0009454A">
+        <w:t>années  au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00956E92" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Collège Commercial situé à Victoriaville.   </w:t>
+      </w:r>
+      <w:r w:rsidR="0092587E" w:rsidRPr="0009454A">
         <w:t>Elle comprend aussi un diplôme</w:t>
       </w:r>
-      <w:r w:rsidR="003D18A1">
+      <w:r w:rsidR="003D18A1" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> décerné à monsieur Dessureault pour avoir complété un cours complet en Dactylographi</w:t>
       </w:r>
-      <w:r w:rsidR="00956E92">
+      <w:r w:rsidR="00956E92" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">e à la même institution. </w:t>
       </w:r>
-      <w:r w:rsidR="004E275F">
+      <w:r w:rsidR="004E275F" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00512F42">
+      <w:r w:rsidR="00512F42" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> Deux cartes postales en noir et blanc viennent compléter cette série.   </w:t>
       </w:r>
-      <w:r w:rsidR="004E275F">
+      <w:r w:rsidR="004E275F" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C47F9" w:rsidRDefault="004C47F9" w:rsidP="004C47F9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00956E92" w:rsidRDefault="002B0BC9" w:rsidP="002B0BC9">
+    <w:p w14:paraId="30F845FB" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9" w:rsidP="004C47F9"/>
+    <w:p w14:paraId="3FA188D9" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9" w:rsidP="004C47F9"/>
+    <w:p w14:paraId="330BBE6E" w14:textId="77777777" w:rsidR="00956E92" w:rsidRPr="0009454A" w:rsidRDefault="002B0BC9" w:rsidP="002B0BC9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B0BC9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00074142">
+      <w:r w:rsidRPr="0009454A">
+        <w:t>P63/C </w:t>
+      </w:r>
+      <w:r w:rsidR="00074142" w:rsidRPr="0009454A">
         <w:t>: PUBLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="000745FD">
+      <w:r w:rsidR="000745FD" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
-      <w:r w:rsidR="00074142">
+      <w:r w:rsidR="00074142" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">ES BANCS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B36982" w:rsidRDefault="00B36982" w:rsidP="00690A95">
+    <w:p w14:paraId="64955461" w14:textId="77777777" w:rsidR="00B36982" w:rsidRPr="0009454A" w:rsidRDefault="00B36982" w:rsidP="00690A95">
       <w:pPr>
         <w:spacing w:line="432" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000745FD" w:rsidRDefault="00074142" w:rsidP="00FB276B">
-      <w:r>
+    <w:p w14:paraId="4FD305F2" w14:textId="77777777" w:rsidR="000745FD" w:rsidRPr="0009454A" w:rsidRDefault="00074142" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Publication des bancs.   - [1929] – 0,1 cm de document textuel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00074142" w:rsidRDefault="00074142" w:rsidP="00FB276B"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6D9806A7" w14:textId="77777777" w:rsidR="00074142" w:rsidRPr="0009454A" w:rsidRDefault="00074142" w:rsidP="00FB276B"/>
+    <w:p w14:paraId="7C442A87" w14:textId="77777777" w:rsidR="001F6889" w:rsidRPr="0009454A" w:rsidRDefault="00074142" w:rsidP="00FB276B">
+      <w:r w:rsidRPr="0009454A">
         <w:t>La série porte sur la procédure permettant de rendre publique l’annonce d’un mariage entre un homme et une femme.   Elle contient une copie de la publ</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4214">
+      <w:r w:rsidR="00CA4214" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">ication du mariage entre Roméo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>et Antoinette Trembaly.  Le futur mariage aura lieu</w:t>
       </w:r>
-      <w:r w:rsidR="00FB276B">
-[...5 lines deleted...]
-    <w:p w:rsidR="00B9328A" w:rsidRDefault="001161B3" w:rsidP="00B640B3">
+      <w:r w:rsidR="00FB276B" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB276B" w:rsidRPr="0009454A">
+        <w:t>mercredi,  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB276B" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 1 octobre 1930. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E20729B" w14:textId="77777777" w:rsidR="00505412" w:rsidRPr="0009454A" w:rsidRDefault="00505412" w:rsidP="00FB276B"/>
+    <w:p w14:paraId="1DD97E00" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9" w:rsidP="00600B36"/>
+    <w:p w14:paraId="3BC389BC" w14:textId="77777777" w:rsidR="00B9328A" w:rsidRPr="0009454A" w:rsidRDefault="001161B3" w:rsidP="00B640B3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/D</w:t>
       </w:r>
-      <w:r w:rsidR="00B640B3">
+      <w:r w:rsidR="00B640B3" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> :   EMPLOI </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9328A" w:rsidRDefault="00B9328A" w:rsidP="00600B36"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5787D2ED" w14:textId="77777777" w:rsidR="00B9328A" w:rsidRPr="0009454A" w:rsidRDefault="00B9328A" w:rsidP="00600B36"/>
+    <w:p w14:paraId="10B3C1F1" w14:textId="77777777" w:rsidR="00B640B3" w:rsidRPr="0009454A" w:rsidRDefault="00B640B3">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Emploi.   1945.  0,1 cm de document textuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B640B3" w:rsidRDefault="00B640B3"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5B23E6FB" w14:textId="77777777" w:rsidR="00B640B3" w:rsidRPr="0009454A" w:rsidRDefault="00B640B3"/>
+    <w:p w14:paraId="0B612060" w14:textId="77777777" w:rsidR="00567E6A" w:rsidRPr="0009454A" w:rsidRDefault="00B640B3">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">La série porte sur la rémunération du travail.   La série contient une photocopie d’un extrait des minutes de la 347 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B640B3">
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00912062">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">assemblée du conseil de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>ville  tenue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>Dolbeau,  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 23 février 1945.   Plusieurs échevins étaient </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>présents  dont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> Roméo Dessureault.  Ils prirent la décision de faire reconstruire l’église qui datait de 1927.  Cette église n’était plus conforme à la réalité d’aujourd’hui</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912062" w:rsidRDefault="00912062"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00213FC8" w:rsidRDefault="00E14787" w:rsidP="00213FC8">
+    <w:p w14:paraId="2823B9A6" w14:textId="77777777" w:rsidR="00912062" w:rsidRPr="0009454A" w:rsidRDefault="00912062"/>
+    <w:p w14:paraId="7D95E6AC" w14:textId="77777777" w:rsidR="00567E6A" w:rsidRPr="0009454A" w:rsidRDefault="00567E6A"/>
+    <w:p w14:paraId="7ABF5EB9" w14:textId="77777777" w:rsidR="00C7785E" w:rsidRPr="0009454A" w:rsidRDefault="00C7785E"/>
+    <w:p w14:paraId="1AA1E45B" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00E14787" w:rsidP="00213FC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>P63/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7785E" w:rsidRPr="0009454A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C7785E" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> RELIGION.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC2485B" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8"/>
+    <w:p w14:paraId="6B5EA7F8" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">Religion.   1994.   0,1 cm de document textuel.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00732BD2" w:rsidRDefault="00732BD2"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00D037E3">
+    <w:p w14:paraId="295EB7ED" w14:textId="77777777" w:rsidR="00732BD2" w:rsidRPr="0009454A" w:rsidRDefault="00732BD2"/>
+    <w:p w14:paraId="31C2C90E" w14:textId="77777777" w:rsidR="00DB0BAC" w:rsidRPr="0009454A" w:rsidRDefault="00C7785E">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">La série porte sur une organisation de bienfaisance catholique.  Elle comprend un certificat de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t>reconnai</w:t>
+      </w:r>
+      <w:r w:rsidR="00213FC8" w:rsidRPr="0009454A">
+        <w:t>ssance  soulignant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00213FC8" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> les 56 années de loyaux services rendus par Roméo Dessureault envers les Chevaliers de Colomb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D037E3" w:rsidRPr="0009454A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213FC8" w:rsidRDefault="00213FC8"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007B786C" w:rsidRDefault="007B786C" w:rsidP="00732BD2">
+    <w:p w14:paraId="18A7DC47" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8"/>
+    <w:p w14:paraId="7ABA607D" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="5B148D4D" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00732BD2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">P63/F : WESTERN </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B786C" w:rsidRDefault="007B786C"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E7DA069" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="747FA306" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Western.   -1977-</w:t>
       </w:r>
-      <w:r w:rsidR="004C075B">
+      <w:r w:rsidR="004C075B" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">1978.  </w:t>
       </w:r>
-      <w:r w:rsidR="00732BD2">
+      <w:r w:rsidR="00732BD2" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00060F6A">
+      <w:r w:rsidR="00060F6A" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00732BD2">
+      <w:r w:rsidR="00732BD2" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">33 photographies en couleur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C075B" w:rsidRDefault="004C075B"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F9E16F0" w14:textId="77777777" w:rsidR="004C075B" w:rsidRPr="0009454A" w:rsidRDefault="004C075B"/>
+    <w:p w14:paraId="4EE2D578" w14:textId="77777777" w:rsidR="00732BD2" w:rsidRPr="0009454A" w:rsidRDefault="004C075B">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidR="00732BD2">
-[...5 lines deleted...]
-      <w:r w:rsidR="00652565">
+      <w:r w:rsidR="00732BD2" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">série porte sur un festival bien connu à Dolbeau.  La série contient plusieurs photographies se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00732BD2" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">rapportant  </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2C86" w:rsidRPr="0009454A">
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E2C86" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> fameux festival western.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00652565" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">  Elles ont été prises par Roméo pendant les années 1977 et 1978. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00732BD2" w:rsidRDefault="00732BD2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00213FC8" w:rsidRDefault="007B786C" w:rsidP="00213FC8">
+    <w:p w14:paraId="6F244617" w14:textId="77777777" w:rsidR="00732BD2" w:rsidRPr="0009454A" w:rsidRDefault="00732BD2"/>
+    <w:p w14:paraId="5DA1D6F7" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="24C0B040" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00213FC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/G</w:t>
       </w:r>
-      <w:r w:rsidR="00213FC8">
+      <w:r w:rsidR="00213FC8" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> :   GÉANALOGIE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC243C" w:rsidRDefault="00DC243C"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F365E05" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C"/>
+    <w:p w14:paraId="33C1A655" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00DB0BAC">
+      <w:r w:rsidRPr="0009454A">
         <w:t>Généalogie</w:t>
       </w:r>
-      <w:r w:rsidR="00213FC8">
+      <w:r w:rsidR="00213FC8" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> [1980 </w:t>
       </w:r>
-      <w:r w:rsidR="00225603">
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
         <w:t>?]</w:t>
       </w:r>
-      <w:r w:rsidR="00C95974">
+      <w:r w:rsidR="00C95974" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225603">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BB1122">
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">1991 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1122" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225603">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BB1122">
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1122" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">0,3 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">cm de documents textuels. </w:t>
       </w:r>
-      <w:r w:rsidR="00225603">
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> – 1 photographie en noir et blanc ;    10,1 cm x 14,9 cm.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213FC8" w:rsidRDefault="00213FC8"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00F45EDA">
+    <w:p w14:paraId="2716CD6B" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8"/>
+    <w:p w14:paraId="30D340BD" w14:textId="77777777" w:rsidR="00BB1122" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8">
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">La série porte sur l’élaboration d’un arbre généalogique.  La série </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">contient </w:t>
+      </w:r>
+      <w:r w:rsidR="00D037E3" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> une</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D037E3" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D037E3" w:rsidRPr="0009454A">
+        <w:t>copie  d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D037E3" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> extrait </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1122" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">du registre des baptêmes d’Antoinette Tremblay.  Elle a été </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB1122" w:rsidRPr="0009454A">
+        <w:t>baptisée  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB1122" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> 25 avril 1910.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00225603" w:rsidRDefault="00225603"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33675559" w14:textId="77777777" w:rsidR="00225603" w:rsidRPr="0009454A" w:rsidRDefault="00225603"/>
+    <w:p w14:paraId="1E420423" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="00BB1122">
+      <w:r w:rsidRPr="0009454A">
         <w:t xml:space="preserve">La série </w:t>
       </w:r>
-      <w:r w:rsidR="00225603">
-[...2 lines deleted...]
-      <w:r w:rsidR="00213FC8">
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve">contient aussi une photographie en noir et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t>blanc  montrant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00225603" w:rsidRPr="0009454A">
+        <w:t xml:space="preserve"> les sept piliers de la famille Dessureault.   Elle contient également </w:t>
+      </w:r>
+      <w:r w:rsidR="00213FC8" w:rsidRPr="0009454A">
         <w:t>deux feuilles écrites à l’ordinateur se rapportant à la descendance de Roméo Dessureault.   O</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>n y trouve 13 générations</w:t>
       </w:r>
-      <w:r w:rsidR="007B786C">
+      <w:r w:rsidR="007B786C" w:rsidRPr="0009454A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B786C" w:rsidRDefault="007B786C"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="009B57AA" w:rsidRDefault="007B786C" w:rsidP="009B57AA">
+    <w:p w14:paraId="65A56D28" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="16598B73" w14:textId="77777777" w:rsidR="00732BD2" w:rsidRPr="0009454A" w:rsidRDefault="00732BD2"/>
+    <w:p w14:paraId="04476E2F" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89"/>
+    <w:p w14:paraId="435AA56A" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89"/>
+    <w:p w14:paraId="0788B106" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89"/>
+    <w:p w14:paraId="21FBDAAB" w14:textId="77777777" w:rsidR="00732BD2" w:rsidRPr="0009454A" w:rsidRDefault="00732BD2"/>
+    <w:p w14:paraId="5600A165" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="713C8045" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="3911DC71" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="7D429AD0" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="7F3A0D80" w14:textId="77777777" w:rsidR="005D2688" w:rsidRPr="0009454A" w:rsidRDefault="005D2688"/>
+    <w:p w14:paraId="7124F616" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="32019D4F" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="02FCA829" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C"/>
+    <w:p w14:paraId="31CBD2CF" w14:textId="77777777" w:rsidR="009B57AA" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="009B57AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/H :</w:t>
       </w:r>
-      <w:r w:rsidR="00770480">
+      <w:r w:rsidR="00770480" w:rsidRPr="0009454A">
         <w:t xml:space="preserve"> DOCUMENTS ICONOGRAPHIQUES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213FC8" w:rsidRDefault="00213FC8"/>
-    <w:p w:rsidR="009B57AA" w:rsidRDefault="009B57AA" w:rsidP="009B57AA">
+    <w:p w14:paraId="73632597" w14:textId="77777777" w:rsidR="00213FC8" w:rsidRPr="0009454A" w:rsidRDefault="00213FC8"/>
+    <w:p w14:paraId="3DA61342" w14:textId="77777777" w:rsidR="009B57AA" w:rsidRPr="0009454A" w:rsidRDefault="009B57AA" w:rsidP="009B57AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B57AA" w:rsidRDefault="00770480" w:rsidP="009B57AA">
+    <w:p w14:paraId="273D9921" w14:textId="77777777" w:rsidR="009B57AA" w:rsidRPr="0009454A" w:rsidRDefault="00770480" w:rsidP="009B57AA">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents iconographiques.  </w:t>
       </w:r>
-      <w:r w:rsidR="0089559D">
+      <w:r w:rsidR="0089559D" w:rsidRPr="0009454A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">-1922-2011.     – 57 photographies.  – 3 cartes postales.  – 10 images. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770480" w:rsidRDefault="00770480" w:rsidP="009B57AA">
+    <w:p w14:paraId="01284BC7" w14:textId="77777777" w:rsidR="00770480" w:rsidRPr="0009454A" w:rsidRDefault="00770480" w:rsidP="009B57AA">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00770480" w:rsidRDefault="00770480" w:rsidP="009B57AA">
+    <w:p w14:paraId="01EFBB08" w14:textId="77777777" w:rsidR="00770480" w:rsidRPr="0009454A" w:rsidRDefault="00770480" w:rsidP="009B57AA">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">La série se compose essentiellement de photographies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC243C" w:rsidRDefault="00DC243C"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="64E6DC0D" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C"/>
+    <w:p w14:paraId="0794C244" w14:textId="77777777" w:rsidR="00770480" w:rsidRPr="0009454A" w:rsidRDefault="007B786C">
+      <w:r w:rsidRPr="0009454A">
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00770480">
+      <w:r w:rsidR="00770480" w:rsidRPr="0009454A">
         <w:t xml:space="preserve">1 : PHOTOGRAPHIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770480" w:rsidRDefault="00770480"/>
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="70ED6645" w14:textId="77777777" w:rsidR="00770480" w:rsidRPr="0009454A" w:rsidRDefault="00770480"/>
+    <w:p w14:paraId="5E794E6A" w14:textId="77777777" w:rsidR="003E3322" w:rsidRPr="0009454A" w:rsidRDefault="00E67554" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P63</w:t>
       </w:r>
-      <w:r w:rsidR="007B786C">
+      <w:r w:rsidR="007B786C" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>/H</w:t>
       </w:r>
-      <w:r w:rsidR="003E3322" w:rsidRPr="003E3322">
+      <w:r w:rsidR="003E3322" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1/1   Bâtiments et lieux</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67554" w:rsidRDefault="00E67554" w:rsidP="003E3322">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6EC22154" w14:textId="77777777" w:rsidR="00E67554" w:rsidRPr="0009454A" w:rsidRDefault="00E67554" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28859824" w14:textId="77777777" w:rsidR="00E67554" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00E67554" w:rsidRPr="00E67554">
+      <w:r w:rsidR="00E67554" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1/1,1.1</w:t>
       </w:r>
-      <w:r w:rsidR="00E67554" w:rsidRPr="00E67554">
+      <w:r w:rsidR="00E67554" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67554" w:rsidRDefault="00E67554" w:rsidP="003E3322">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="282A6409" w14:textId="77777777" w:rsidR="00E67554" w:rsidRPr="0009454A" w:rsidRDefault="00E67554" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Boulevard Walberg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67554" w:rsidRDefault="00E67554" w:rsidP="003E3322">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7D4C87A1" w14:textId="77777777" w:rsidR="00E67554" w:rsidRPr="0009454A" w:rsidRDefault="00E67554" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67554" w:rsidRDefault="000D70DD" w:rsidP="003E3322">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BFC2DEF" w14:textId="77777777" w:rsidR="00E67554" w:rsidRPr="0009454A" w:rsidRDefault="000D70DD" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">15,9 cm x 25,7 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D70DD" w:rsidRDefault="000D70DD" w:rsidP="003E3322">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="147B332C" w14:textId="77777777" w:rsidR="000D70DD" w:rsidRPr="0009454A" w:rsidRDefault="000D70DD" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reproduction </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="003E3322">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5566D083" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="003E3322">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645A0DE6" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00F725C1" w:rsidRPr="00F725C1">
+      <w:r w:rsidR="00F725C1" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1/1,1.2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6DD4285D" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Maison de Roméo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F1D62A1" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1963</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="255DBB97" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">9 cm x 12,7 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="17F26880" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="499FA568" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C995562" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00F725C1" w:rsidRPr="00F725C1">
+      <w:r w:rsidR="00F725C1" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1/1,1.3</w:t>
       </w:r>
-      <w:r w:rsidR="00F725C1" w:rsidRPr="00F725C1">
+      <w:r w:rsidR="00F725C1" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00883A76" w:rsidP="00F725C1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="716D58D4" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Magasin de </w:t>
       </w:r>
-      <w:r w:rsidR="00F725C1">
+      <w:r w:rsidR="00F725C1" w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Roméo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0AF5C11E" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1963</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="10FE585E" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">9 cm x 12,7 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F725C1" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0890D808" w14:textId="77777777" w:rsidR="00F725C1" w:rsidRPr="0009454A" w:rsidRDefault="00F725C1" w:rsidP="00F725C1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000567FC" w:rsidRDefault="000567FC">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="37BC6221" w14:textId="77777777" w:rsidR="000567FC" w:rsidRPr="0009454A" w:rsidRDefault="000567FC">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510D60CE" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P63/H1/1,1.4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883A76" w:rsidRDefault="00883A76" w:rsidP="00883A76">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0947B05B" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Magasin de Roméo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883A76" w:rsidRDefault="00883A76" w:rsidP="00883A76">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E454DA8" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1972</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883A76" w:rsidRDefault="00883A76" w:rsidP="00883A76">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="63C0DB27" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8,3 cm x 12,4 cm </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883A76" w:rsidRDefault="00883A76" w:rsidP="00883A76">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="78A45F0D" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Originale  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00883A76" w:rsidRDefault="00883A76">
-[...21 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="54DF678A" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1993EFAD" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="00D218FE">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/ /H</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A76" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/1,1.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5E91D1" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="00D218FE">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chantier de pins </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560CF430" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="00D218FE">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[18-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A00B98B" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00784C63" w:rsidP="00D218FE">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">14,3 cm x 22,2 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DAD6C0" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="00D218FE">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6D41A5" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607C0BC4" w14:textId="77777777" w:rsidR="00CF6727" w:rsidRPr="0009454A" w:rsidRDefault="00CF6727" w:rsidP="001839E7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DC3A38" w14:textId="77777777" w:rsidR="00CF6727" w:rsidRPr="0009454A" w:rsidRDefault="00CF6727" w:rsidP="001839E7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B22BEB" w14:textId="77777777" w:rsidR="00CF6727" w:rsidRPr="0009454A" w:rsidRDefault="00CF6727" w:rsidP="001839E7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764BAB56" w14:textId="77777777" w:rsidR="00CF6727" w:rsidRPr="0009454A" w:rsidRDefault="00CF6727" w:rsidP="001839E7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF901B2" w14:textId="77777777" w:rsidR="001839E7" w:rsidRPr="0009454A" w:rsidRDefault="001839E7" w:rsidP="001839E7">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A76" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/1,1.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC2E275" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Six hommes se tenant droits debout devant un chantier particulier.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35765F59" w14:textId="77777777" w:rsidR="00510855" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="00510855">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[18-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19349FB1" w14:textId="77777777" w:rsidR="00510855" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="00510855">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">12,8 cm x 16,6 cm.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DF1249" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89" w:rsidP="00510855">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CD2ADA" w14:textId="77777777" w:rsidR="00510855" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F1A6BD" w14:textId="77777777" w:rsidR="00510855" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48968DAE" w14:textId="77777777" w:rsidR="00510855" w:rsidRPr="0009454A" w:rsidRDefault="00510855" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C63110" w14:textId="77777777" w:rsidR="006A1C08" w:rsidRPr="0009454A" w:rsidRDefault="006A1C08" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A76" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/1,1.7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18551F63" w14:textId="77777777" w:rsidR="006A1C08" w:rsidRPr="0009454A" w:rsidRDefault="006A1C08" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lieu non identifié</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A1D403" w14:textId="77777777" w:rsidR="006A1C08" w:rsidRPr="0009454A" w:rsidRDefault="00A51B26" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1950-1960]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F2FAA" w14:textId="77777777" w:rsidR="00A51B26" w:rsidRPr="0009454A" w:rsidRDefault="00A51B26" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 cm x 11,4 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE4458E" w14:textId="77777777" w:rsidR="00A51B26" w:rsidRPr="0009454A" w:rsidRDefault="00A51B26" w:rsidP="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4D2649" w14:textId="77777777" w:rsidR="006A1C08" w:rsidRPr="0009454A" w:rsidRDefault="006A1C08">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC2A639" w14:textId="77777777" w:rsidR="00770480" w:rsidRPr="0009454A" w:rsidRDefault="007B786C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00770480" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00770480" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15506" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Famille Wilfrid Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6F9B2A" w14:textId="77777777" w:rsidR="00F45EDA" w:rsidRPr="0009454A" w:rsidRDefault="00F45EDA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A09EE1" w14:textId="77777777" w:rsidR="00D93429" w:rsidRPr="0009454A" w:rsidRDefault="00DF325F">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H1/2,1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FC0B0E" w14:textId="77777777" w:rsidR="00F45EDA" w:rsidRPr="0009454A" w:rsidRDefault="006E6B23">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adolphia </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vida</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (deuxième épouse de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucien,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>fils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D93429" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de Wilfrid) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4118E3" w14:textId="77777777" w:rsidR="00D93429" w:rsidRPr="0009454A" w:rsidRDefault="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[19-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B649F86" w14:textId="77777777" w:rsidR="00E91882" w:rsidRPr="0009454A" w:rsidRDefault="00E91882">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12,3 cm x 17,9 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E489019" w14:textId="77777777" w:rsidR="006416FD" w:rsidRPr="0009454A" w:rsidRDefault="006416FD">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CD06AB" w14:textId="77777777" w:rsidR="00D93429" w:rsidRPr="0009454A" w:rsidRDefault="00D93429">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1485A411" w14:textId="77777777" w:rsidR="00911634" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00D666F5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00911634" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,1.2 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F3E0C3" w14:textId="77777777" w:rsidR="00850362" w:rsidRPr="0009454A" w:rsidRDefault="00850362" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580288B5" w14:textId="77777777" w:rsidR="00850362" w:rsidRPr="0009454A" w:rsidRDefault="00850362" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744368DC" w14:textId="77777777" w:rsidR="00850362" w:rsidRPr="0009454A" w:rsidRDefault="00850362" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591AA958" w14:textId="77777777" w:rsidR="00850362" w:rsidRPr="0009454A" w:rsidRDefault="00850362" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDF84AF" w14:textId="77777777" w:rsidR="00F03B53" w:rsidRPr="0009454A" w:rsidRDefault="00F03B53" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[19-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF2271C" w14:textId="77777777" w:rsidR="0048203B" w:rsidRPr="0009454A" w:rsidRDefault="0048203B" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 cm x 13,9 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D328A0" w14:textId="77777777" w:rsidR="0048203B" w:rsidRPr="0009454A" w:rsidRDefault="0048203B" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA5897" w14:textId="77777777" w:rsidR="0048203B" w:rsidRPr="0009454A" w:rsidRDefault="0048203B" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB58A39" w14:textId="77777777" w:rsidR="0048203B" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2707" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">,1.3 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12847FBB" w14:textId="77777777" w:rsidR="00AC2707" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gustave Dessureault tenant son cheval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0024E64E" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A3E8BF" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="00F03B53" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">16,6 cm x 25,7 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0524B9E3" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFBFACD" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D1734D" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134108F2" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2 </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4587" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,1.4</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4587" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4100F9B1" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adéline Cloutier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03B53" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4486" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: épouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03B53" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gustave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D77C39B" w14:textId="77777777" w:rsidR="00F03B53" w:rsidRPr="0009454A" w:rsidRDefault="00F03B53" w:rsidP="00F03B53">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[19-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5697F603" w14:textId="77777777" w:rsidR="00AC2707" w:rsidRPr="0009454A" w:rsidRDefault="00C8740B" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8,6 cm </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>x  13</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">,4 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC5AFBA" w14:textId="77777777" w:rsidR="008C4587" w:rsidRPr="0009454A" w:rsidRDefault="008C4587" w:rsidP="00911634">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reproduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F335DC" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D65F0BF" w14:textId="77777777" w:rsidR="007B786C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD18F3A" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00912062" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1AED" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:    Famille Gustave Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1470749F" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3936B55B" w14:textId="77777777" w:rsidR="00417ACD" w:rsidRPr="0009454A" w:rsidRDefault="00417ACD" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63H1/3,1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D82361" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roméo </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1AED" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans sa carriole </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D1E002" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1922</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668B872A" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11, 4 cm x 15, 9 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CD5052" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8F0926" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665EA27C" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="00CC1AED" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578C6B47" w14:textId="77777777" w:rsidR="00CC1AED" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E560E" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/3,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1AED" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FC62C7" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Roméo  devant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son magasin (épicerie) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6639EC" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1929</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C8CD1A" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7,8 cm x 9,8 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43714B64" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C661936" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="00CC1AED">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E21D50" w14:textId="77777777" w:rsidR="00D93429" w:rsidRPr="0009454A" w:rsidRDefault="00037660">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">P63/H1/3,3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348B40BB" w14:textId="77777777" w:rsidR="00FA1507" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portait de Roméo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3F2863" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1950-1960]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFD51BA" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3" w:rsidP="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4,3 cm x 5,6 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43353EC3" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB591C8" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA6A8C9" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="007B786C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00037660" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/3,4 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E560E" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A5D5B2" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roméo tenant dans ses mains deux poissons </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25041416" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288364BD" w14:textId="77777777" w:rsidR="00FA1507" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">10,1 cm x 15 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BC6AD8" w14:textId="77777777" w:rsidR="006B23A3" w:rsidRPr="0009454A" w:rsidRDefault="006B23A3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5BC58B" w14:textId="77777777" w:rsidR="000C6D75" w:rsidRPr="0009454A" w:rsidRDefault="000C6D75" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B666F9" w14:textId="77777777" w:rsidR="00912062" w:rsidRPr="0009454A" w:rsidRDefault="00912062" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D993380" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:    Famille Roméo Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2959958F" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCB63B1" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007E664C" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC67D9" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trois filles couchées dans l’herbe ainsi qu’un jeune homme debout derrières elles.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E8D50F" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5642897F" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16,4 cm x 25,6 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A1C04D" w14:textId="77777777" w:rsidR="00F30348" w:rsidRPr="0009454A" w:rsidRDefault="00F30348" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455B2AC8" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55850835" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gauche à droite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B98B304" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C189185" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Jeanne Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359378E7" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2. Gilberte Dessureault</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75920ABC" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>3. Rachel Dessureault</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB2BFCF" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  Paul Périgny </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A756F99" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7646FCBF" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5B261F" w14:textId="77777777" w:rsidR="0031635D" w:rsidRPr="0009454A" w:rsidRDefault="0031635D" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD23B1E" w14:textId="77777777" w:rsidR="00912062" w:rsidRPr="0009454A" w:rsidRDefault="00912062" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>63/H1/5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Diverses familles </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F32CF27" w14:textId="77777777" w:rsidR="001B1F09" w:rsidRPr="0009454A" w:rsidRDefault="001B1F09" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4202AF" w14:textId="77777777" w:rsidR="000B357C" w:rsidRPr="0009454A" w:rsidRDefault="000B357C" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>63/H1/5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E664C" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6D9C42" w14:textId="77777777" w:rsidR="000B357C" w:rsidRPr="0009454A" w:rsidRDefault="000B357C" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membres divers de la famille Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E108204" w14:textId="77777777" w:rsidR="000B357C" w:rsidRPr="0009454A" w:rsidRDefault="000B357C" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[18-]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D218FE" w:rsidRDefault="00784C63" w:rsidP="00D218FE">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6A58BEF9" w14:textId="77777777" w:rsidR="000B357C" w:rsidRPr="0009454A" w:rsidRDefault="000B357C" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5,8 cm x 8,6 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A34965" w14:textId="77777777" w:rsidR="004F05C6" w:rsidRPr="0009454A" w:rsidRDefault="004F05C6" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384399F5" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147625EC" w14:textId="77777777" w:rsidR="00947F89" w:rsidRPr="0009454A" w:rsidRDefault="00947F89" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13998104" w14:textId="77777777" w:rsidR="00417ACD" w:rsidRPr="0009454A" w:rsidRDefault="00417ACD" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F7255D" w14:textId="77777777" w:rsidR="001B1F09" w:rsidRPr="0009454A" w:rsidRDefault="001B1F09" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00417ACD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E664C" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E610905" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA3F36A" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deux hommes naviguant dans un canot de bois sur une rivière quelconque.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBDF7E1" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DB72CA" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16,2 cm x 25,3 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACF998F" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5942C542" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71966BA9" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AD27CF" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Gauche  à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> droite :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DCFBF4" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BA8B9E" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1F09" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Roméo (fils d’Augu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stin et Geneviève Gauthier)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168B0D49" w14:textId="77777777" w:rsidR="00CA6671" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00460115">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B1F09" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Georges  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B1F09" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fils de Leger et Eutychianne Cossette) </w:t>
+      </w:r>
+      <w:r w:rsidR="00912062" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8957AC" w14:textId="77777777" w:rsidR="00460115" w:rsidRPr="0009454A" w:rsidRDefault="00460115" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F55D7F" w14:textId="77777777" w:rsidR="00912062" w:rsidRPr="0009454A" w:rsidRDefault="00912062" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1075EE" w14:textId="77777777" w:rsidR="00FA1507" w:rsidRPr="0009454A" w:rsidRDefault="007B786C" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="007E664C" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000567FC" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1507" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:    </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D75" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Fréquentations</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7BF5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (amicale ou amoureuse) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0488E610" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EE9994" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00912062" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00290794" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00290794" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>/6,1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3794" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00236275" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66868B38" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roméo et Antoinette devant le train du Canadian National </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5297D5FC" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1920-1930]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8FAF1" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6,3 cm x 10,7 cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBFB396" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00236275">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645958A2" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AA2235" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00290794" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/6,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF1F8C" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deux filles (Blanche Murphy et Angela </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lavoie)  et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un garçon (Jerry Murphy) accotés sur une charrette.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679A24F5" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1920-1930]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F88C8D0" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8C8610" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FFFDFC" w14:textId="77777777" w:rsidR="002A2C55" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="002A2C55">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3794" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/6,3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF9525" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="00545A1B" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roméo en compagnie de </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7BF5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa sœur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E7BF5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Berthe,  Jerry</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E7BF5" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Blanche Murphy dans une carriole </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC99C2A" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="000E7BF5" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1922</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A78A412" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="000E7BF5" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7,7 cm x 12,8 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513AEB7A" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="000E7BF5" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carte postale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C689636" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="000E7BF5" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33578F3A" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/6,4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411E7658" w14:textId="77777777" w:rsidR="00216CD2" w:rsidRPr="0009454A" w:rsidRDefault="00216CD2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Roméo et Antoinette Trembaly dans un champ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AED261" w14:textId="77777777" w:rsidR="00216CD2" w:rsidRPr="0009454A" w:rsidRDefault="00216CD2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1929</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C9A6DB" w14:textId="77777777" w:rsidR="00216CD2" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6,8 cm x 11,2 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541314AC" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0CE0B9" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38161C08" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/6,5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E3E71" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rom</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94595" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">éo et Antoinette accotés sur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">une automobile </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EE3F3B" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[2000]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFC8D87" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 cm x 26,5 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CE5EBD" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00236275" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reproduction </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D218FE" w:rsidRDefault="00D218FE" w:rsidP="006A1C08">
-[...42 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="66156BAC" w14:textId="77777777" w:rsidR="00DD4C07" w:rsidRPr="0009454A" w:rsidRDefault="00DD4C07" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED09ECB" w14:textId="77777777" w:rsidR="00CA6671" w:rsidRPr="0009454A" w:rsidRDefault="00CA6671" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0468AE83" w14:textId="77777777" w:rsidR="00D218FE" w:rsidRPr="0009454A" w:rsidRDefault="00D218FE" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFB861F" w14:textId="77777777" w:rsidR="00236275" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00883A76">
-[...91 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005D7326" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7326" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Chasse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52552562" w14:textId="77777777" w:rsidR="005D7326" w:rsidRPr="0009454A" w:rsidRDefault="005D7326" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2787FD71" w14:textId="77777777" w:rsidR="005D7326" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00883A76">
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/7,1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27128D8D" w14:textId="77777777" w:rsidR="005D7326" w:rsidRPr="0009454A" w:rsidRDefault="005D7326" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deux hommes tenant un bâton </w:t>
+      </w:r>
+      <w:r w:rsidR="00353A54" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sur lequel on retrouve 5 faisans.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCD283A" w14:textId="77777777" w:rsidR="005D7326" w:rsidRPr="0009454A" w:rsidRDefault="00353A54" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1930-1940]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128CEFEC" w14:textId="77777777" w:rsidR="00353A54" w:rsidRPr="0009454A" w:rsidRDefault="00353A54" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6,9 cm x 11,5 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DCE2B6" w14:textId="77777777" w:rsidR="00353A54" w:rsidRPr="0009454A" w:rsidRDefault="00353A54" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF23FE1" w14:textId="77777777" w:rsidR="00353A54" w:rsidRPr="0009454A" w:rsidRDefault="00353A54" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67895375" w14:textId="77777777" w:rsidR="00353A54" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/7,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA36E9" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A539C9A" w14:textId="77777777" w:rsidR="00CA36E9" w:rsidRPr="0009454A" w:rsidRDefault="00CA36E9" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roméo tenant un bâton sur son dos sur lequel on retrouve 5 faisans </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB8568" w14:textId="77777777" w:rsidR="00CA36E9" w:rsidRPr="0009454A" w:rsidRDefault="00CA36E9" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1930-1940]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1329A8DF" w14:textId="77777777" w:rsidR="00CA36E9" w:rsidRPr="0009454A" w:rsidRDefault="00CA36E9" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6,9 cm x 11,4 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40402E6E" w14:textId="77777777" w:rsidR="00CA36E9" w:rsidRPr="0009454A" w:rsidRDefault="00CA36E9" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Originale,  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">déchirée) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79420D5F" w14:textId="77777777" w:rsidR="000E7BF5" w:rsidRPr="0009454A" w:rsidRDefault="000E7BF5" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7607E66D" w14:textId="77777777" w:rsidR="000C6D75" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="0031635D" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/7,3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00066F90" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281FD99D" w14:textId="77777777" w:rsidR="00066F90" w:rsidRPr="0009454A" w:rsidRDefault="00066F90" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trois hommes en train de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>manger  dans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une forêt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EC12CE" w14:textId="77777777" w:rsidR="00066F90" w:rsidRPr="0009454A" w:rsidRDefault="00066F90" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[1935-1940]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439A6092" w14:textId="77777777" w:rsidR="00066F90" w:rsidRPr="0009454A" w:rsidRDefault="003A7C7B" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7,5 cm x 12,2 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1477A4EC" w14:textId="77777777" w:rsidR="003A7C7B" w:rsidRPr="0009454A" w:rsidRDefault="003A7C7B" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFEAA14" w14:textId="77777777" w:rsidR="0051354A" w:rsidRPr="0009454A" w:rsidRDefault="0051354A" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CFB1E2" w14:textId="77777777" w:rsidR="0051354A" w:rsidRPr="0009454A" w:rsidRDefault="0051354A" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE8052B" w14:textId="77777777" w:rsidR="00066F90" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="0051354A" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6252" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7269E" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0051354A" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Religion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521B02D5" w14:textId="77777777" w:rsidR="0051354A" w:rsidRPr="0009454A" w:rsidRDefault="0051354A" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714898C4" w14:textId="77777777" w:rsidR="000C6D75" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6252" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1/8,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09198CEB" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature officielle dans le registre pour la construction de l’église. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343FD4A2" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1945</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCD2CB6" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">20,2 cm x 25,3 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D38FE22" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7A4B26" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A1C0C1" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gauche à droite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6C7EAF" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4944DFDB" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. René Savary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724CBE0E" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Roméo Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052415B4" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Armand Vézina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54613C2F" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Jean-Baptiste Simard </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314EADD8" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.  Monseigneur Georges Melancon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326FF7FC" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  Paul Lacroix </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C894116" w14:textId="77777777" w:rsidR="00DE0682" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  Georges Ouellet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0892A7DC" w14:textId="77777777" w:rsidR="002E2228" w:rsidRPr="0009454A" w:rsidRDefault="00DE0682" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Roméo Grenier  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3E659B" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P63/H</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6252" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/8,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCCDE79" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Couvent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177FA8D8" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[1950-1960]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51B26" w:rsidRDefault="00A51B26" w:rsidP="006A1C08">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="177D14A1" w14:textId="77777777" w:rsidR="000E7FD3" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6,4 cm x 8,3 cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348D13C5" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A1C08" w:rsidRDefault="006A1C08">
-[...15 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="233C37A6" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582F8EEE" w14:textId="77777777" w:rsidR="004C075B" w:rsidRPr="0009454A" w:rsidRDefault="004C075B" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338B2012" w14:textId="77777777" w:rsidR="005B6252" w:rsidRPr="0009454A" w:rsidRDefault="00B54E72" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>P63/H</w:t>
       </w:r>
-      <w:r w:rsidR="00912062" w:rsidRPr="006A1C08">
-[...17 lines deleted...]
-      <w:r w:rsidR="00D93429" w:rsidRPr="006A1C08">
+      <w:r w:rsidR="00A7269E" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1/</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6252" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8,3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A23AF" w14:textId="77777777" w:rsidR="00627247" w:rsidRPr="0009454A" w:rsidRDefault="00627247" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une soirée 5 à 7 des Chevaliers de Colomb </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17E5E9" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDC06DE" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">12,6 cm x 18 cm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530049B7" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D18CDDE" w14:textId="77777777" w:rsidR="00272C1D" w:rsidRPr="0009454A" w:rsidRDefault="00272C1D" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E9610" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gauche à droite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEFCA8B" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1339EB19" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Nelson Gauthier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFCE531" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Roger </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F14ABE" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00E940BD" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Pauline Richard </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACD0882" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E940BD" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D20" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roger Desouveau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CC2085" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00086D20" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Gilles Desouveau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3008581F" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00482FA4" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00086D20" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lucie Richard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2973E1" w14:textId="77777777" w:rsidR="00482FA4" w:rsidRPr="0009454A" w:rsidRDefault="00351DC9" w:rsidP="00FA1507">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00086D20" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réginald Dessureault </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104F57AE" w14:textId="77777777" w:rsidR="008F1EB2" w:rsidRPr="0009454A" w:rsidRDefault="008F1EB2">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE378FD" w14:textId="77777777" w:rsidR="00351DC9" w:rsidRPr="0009454A" w:rsidRDefault="00351DC9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A56665" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00D333BB" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1/9</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7269E" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>:     Télévision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55D40E" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB51319" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00D333BB" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P63/H1/9</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6252" w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7269E" w:rsidRPr="0009454A">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00770480" w:rsidRPr="006A1C08">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D15506" w:rsidRPr="006A1C08">
+    </w:p>
+    <w:p w14:paraId="1FAA8338" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrevue télévisée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B78CCB7" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00141154" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[1950-1955]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14526C5D" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>17,8 cm x 26 cm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3913E435" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B26967A" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22679C44" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A67DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Gauche à droite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE29D4A" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB90FC0" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Roméo Grenier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399E19EF" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>2. Roméo Dessureault</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0155AFDC" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. François Tremblay </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4829B8" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Rosaire Martel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E75446D" w14:textId="77777777" w:rsidR="00883A76" w:rsidRPr="0009454A" w:rsidRDefault="00883A76" w:rsidP="00883A76">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>5. Camille Mineault</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CEBA9B" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD977D7" w14:textId="77777777" w:rsidR="00A67DFA" w:rsidRPr="0009454A" w:rsidRDefault="00A67DFA" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D93429" w:rsidRPr="006A1C08">
-[...26 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3DD76166" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC06E49" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13538D09" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075653B0" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D52A02" w14:textId="77777777" w:rsidR="00A7269E" w:rsidRPr="0009454A" w:rsidRDefault="00A7269E" w:rsidP="00A7269E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009454A">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB94281" w14:textId="77777777" w:rsidR="00351DC9" w:rsidRPr="0009454A" w:rsidRDefault="00351DC9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3739160C" w14:textId="77777777" w:rsidR="00351DC9" w:rsidRPr="0009454A" w:rsidRDefault="00351DC9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240F9344" w14:textId="77777777" w:rsidR="00351DC9" w:rsidRPr="0009454A" w:rsidRDefault="00351DC9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0491676E" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5939A4A0" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136D7AC6" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0BBFF0" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCF5B5D" w14:textId="77777777" w:rsidR="00DC243C" w:rsidRPr="0009454A" w:rsidRDefault="00DC243C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F0DE52" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238DB9F8" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F243231" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA64622" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DD795E" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6685DE18" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A61B7B" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57791294" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACA89E3" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2718A64E" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B0B3D5" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EFE6BE" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E73E450" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0A8A02" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325D4A5D" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFAB13E" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6E811A" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5B734D" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586314EE" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C26E4FF" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2BF21D" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF41687" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62112AA2" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479D70C7" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFC59A8" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55087A4A" w14:textId="77777777" w:rsidR="004C47F9" w:rsidRPr="0009454A" w:rsidRDefault="004C47F9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41485741" w14:textId="77777777" w:rsidR="00FB276B" w:rsidRPr="0009454A" w:rsidRDefault="00FB276B"/>
+    <w:p w14:paraId="0F482172" w14:textId="77777777" w:rsidR="002A4785" w:rsidRPr="0009454A" w:rsidRDefault="002A4785"/>
+    <w:p w14:paraId="5D37DB2B" w14:textId="77777777" w:rsidR="00B57E78" w:rsidRPr="0009454A" w:rsidRDefault="00B57E78">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3287 lines deleted...]
-    <w:p w:rsidR="00B57E78" w:rsidRDefault="00B57E78">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DFE8C6" w14:textId="77777777" w:rsidR="00B57E78" w:rsidRPr="0009454A" w:rsidRDefault="00B57E78">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57E78" w:rsidRPr="003938AA" w:rsidRDefault="00B57E78">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00B57E78" w:rsidRPr="003938AA" w:rsidSect="00E77727">
+    <w:sectPr w:rsidR="00B57E78" w:rsidRPr="0009454A" w:rsidSect="00E77727">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404B2F70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADDC4CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TITRE"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1140"/>
@@ -6248,77 +6818,84 @@
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1745833409">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003938AA"/>
     <w:rsid w:val="00037660"/>
     <w:rsid w:val="00044D6F"/>
     <w:rsid w:val="000464C4"/>
     <w:rsid w:val="000567FC"/>
     <w:rsid w:val="00060F6A"/>
     <w:rsid w:val="00066F90"/>
     <w:rsid w:val="00074142"/>
     <w:rsid w:val="000745FD"/>
     <w:rsid w:val="00086D20"/>
+    <w:rsid w:val="0009454A"/>
     <w:rsid w:val="000B357C"/>
     <w:rsid w:val="000B4C52"/>
     <w:rsid w:val="000B625E"/>
     <w:rsid w:val="000C6D75"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000E7BF5"/>
     <w:rsid w:val="000E7FD3"/>
     <w:rsid w:val="000F3C71"/>
     <w:rsid w:val="001161B3"/>
     <w:rsid w:val="00125358"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="00140701"/>
     <w:rsid w:val="00141154"/>
     <w:rsid w:val="00153481"/>
     <w:rsid w:val="00180DF0"/>
     <w:rsid w:val="001813AC"/>
     <w:rsid w:val="001839E7"/>
     <w:rsid w:val="001B1F09"/>
     <w:rsid w:val="001F1DD2"/>
     <w:rsid w:val="001F6889"/>
     <w:rsid w:val="001F73E4"/>
     <w:rsid w:val="00213FC8"/>
     <w:rsid w:val="00216CD2"/>
     <w:rsid w:val="00225603"/>
     <w:rsid w:val="00236275"/>
@@ -6364,67 +6941,69 @@
     <w:rsid w:val="004F05C6"/>
     <w:rsid w:val="00502335"/>
     <w:rsid w:val="00505412"/>
     <w:rsid w:val="00507526"/>
     <w:rsid w:val="00510855"/>
     <w:rsid w:val="00512F42"/>
     <w:rsid w:val="0051354A"/>
     <w:rsid w:val="005273E7"/>
     <w:rsid w:val="00545A1B"/>
     <w:rsid w:val="00554BAD"/>
     <w:rsid w:val="00555A30"/>
     <w:rsid w:val="00567E6A"/>
     <w:rsid w:val="00577A74"/>
     <w:rsid w:val="005A0C8B"/>
     <w:rsid w:val="005B6252"/>
     <w:rsid w:val="005C7A23"/>
     <w:rsid w:val="005D2688"/>
     <w:rsid w:val="005D304A"/>
     <w:rsid w:val="005D7326"/>
     <w:rsid w:val="00600B36"/>
     <w:rsid w:val="00627247"/>
     <w:rsid w:val="00630FE6"/>
     <w:rsid w:val="006416FD"/>
     <w:rsid w:val="00645D97"/>
     <w:rsid w:val="00652565"/>
+    <w:rsid w:val="00662774"/>
     <w:rsid w:val="00690A95"/>
     <w:rsid w:val="00690B2A"/>
     <w:rsid w:val="006A1C08"/>
     <w:rsid w:val="006B23A3"/>
     <w:rsid w:val="006E6B23"/>
     <w:rsid w:val="007030D2"/>
     <w:rsid w:val="007109CB"/>
     <w:rsid w:val="007129A0"/>
     <w:rsid w:val="00732BD2"/>
     <w:rsid w:val="00770480"/>
     <w:rsid w:val="00784C63"/>
     <w:rsid w:val="007B786C"/>
     <w:rsid w:val="007C27DD"/>
     <w:rsid w:val="007D1934"/>
     <w:rsid w:val="007E664C"/>
     <w:rsid w:val="007E79CD"/>
     <w:rsid w:val="007F1593"/>
+    <w:rsid w:val="008279F9"/>
     <w:rsid w:val="00850362"/>
     <w:rsid w:val="008674C1"/>
     <w:rsid w:val="008775C5"/>
     <w:rsid w:val="00883A76"/>
     <w:rsid w:val="0089559D"/>
     <w:rsid w:val="008A3794"/>
     <w:rsid w:val="008A4D8A"/>
     <w:rsid w:val="008C4587"/>
     <w:rsid w:val="008E0563"/>
     <w:rsid w:val="008E0662"/>
     <w:rsid w:val="008E2C86"/>
     <w:rsid w:val="008E4070"/>
     <w:rsid w:val="008F1EB2"/>
     <w:rsid w:val="00911634"/>
     <w:rsid w:val="00912062"/>
     <w:rsid w:val="0092587E"/>
     <w:rsid w:val="00936344"/>
     <w:rsid w:val="00947F89"/>
     <w:rsid w:val="00956E92"/>
     <w:rsid w:val="00962D09"/>
     <w:rsid w:val="00987346"/>
     <w:rsid w:val="0099587B"/>
     <w:rsid w:val="009B0372"/>
     <w:rsid w:val="009B57AA"/>
     <w:rsid w:val="00A51B26"/>
@@ -6505,74 +7084,75 @@
     <w:rsid w:val="00FA1507"/>
     <w:rsid w:val="00FB276B"/>
     <w:rsid w:val="00FF3A16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="55BBD283"/>
   <w15:docId w15:val="{8331E5CA-A112-493C-A2CD-D719CB81962B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6900,50 +7480,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003938AA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="003938AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -7050,51 +7635,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TITRE">
     <w:name w:val="TITRE"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009B57AA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:before="360" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1771967538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1017269309">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="375"/>
           <w:marBottom w:val="75"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7431,72 +8016,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>9255</Characters>
+  <Pages>1</Pages>
+  <Words>1741</Words>
+  <Characters>9580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SHGMRCM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10916</CharactersWithSpaces>
+  <CharactersWithSpaces>11299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isabelleshg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>