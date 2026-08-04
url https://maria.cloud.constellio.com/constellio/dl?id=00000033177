--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="0A6E1570" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Gérard-marie boivin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="45ED2F57" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t>140</w:t>
       </w:r>
@@ -263,205 +263,158 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="78921994" w:rsidR="00B46FC4" w:rsidRDefault="00F96CC1" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traité, traitement à réviser, certaines parties prétraitées seulement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6B6E2F" w14:textId="7D19F368" w:rsidR="00F96CC1" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...101 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Toc65576688" w:history="1">
+        <w:r w:rsidR="00F96CC1" w:rsidRPr="008E244D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc65576688 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00F96CC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="136F0134" w14:textId="7D2E3A8B" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576689" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576689 \h </w:instrText>
         </w:r>
@@ -491,51 +444,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="248DF2BF" w14:textId="27AE6FB5" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576690" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A1 Carrière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576690 \h </w:instrText>
         </w:r>
@@ -563,51 +516,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74A64E78" w14:textId="6280C934" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576691" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A1/1 : Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576691 \h </w:instrText>
         </w:r>
@@ -635,51 +588,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B1D3D91" w14:textId="09277EF7" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576692" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A1/2 : Entrevues</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576692 \h </w:instrText>
         </w:r>
@@ -707,51 +660,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BCFB3C7" w14:textId="21C12BBA" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576693" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A1/3 : Prix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576693 \h </w:instrText>
         </w:r>
@@ -781,51 +734,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A309371" w14:textId="7A76FA81" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576694" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A2 Famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576694 \h </w:instrText>
         </w:r>
@@ -853,51 +806,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="049507BB" w14:textId="376961C6" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576695" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A2/1 : Correspondance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576695 \h </w:instrText>
         </w:r>
@@ -925,51 +878,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="645654D1" w14:textId="7061A3C6" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576696" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A2/2 : Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576696 \h </w:instrText>
         </w:r>
@@ -997,51 +950,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F00C57E" w14:textId="518820D2" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576697" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/A2/3 : Décès</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576697 \h </w:instrText>
         </w:r>
@@ -1072,51 +1025,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BA55E5F" w14:textId="68A37FF0" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576698" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576698 \h </w:instrText>
         </w:r>
@@ -1146,51 +1099,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5222360E" w14:textId="7FCC770F" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576699" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576699 \h </w:instrText>
         </w:r>
@@ -1218,51 +1171,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0580A53C" w14:textId="704446FF" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576700" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/B1/1 : Portraits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576700 \h </w:instrText>
         </w:r>
@@ -1293,51 +1246,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="334FA2B9" w14:textId="3898E5AA" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576701" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576701 \h </w:instrText>
         </w:r>
@@ -1367,51 +1320,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11226854" w14:textId="5500A0F9" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576702" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576702 \h </w:instrText>
         </w:r>
@@ -1439,51 +1392,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70091F2D" w14:textId="44DAE6CC" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576703" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/C1/1 : Entrevues</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576703 \h </w:instrText>
         </w:r>
@@ -1513,51 +1466,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28FDF830" w14:textId="5DE39442" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576704" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576704 \h </w:instrText>
         </w:r>
@@ -1585,51 +1538,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32270036" w14:textId="6145F0E0" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576705" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/C2/1 : Émissions de télévision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576705 \h </w:instrText>
         </w:r>
@@ -1660,51 +1613,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D3FE8FE" w14:textId="0C4C5D77" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576706" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D Objets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576706 \h </w:instrText>
         </w:r>
@@ -1734,51 +1687,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37DA15CA" w14:textId="12E0B68F" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576707" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D1 Cartes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576707 \h </w:instrText>
         </w:r>
@@ -1806,51 +1759,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4482C518" w14:textId="4BD41A51" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576708" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D1/1 : Cartes de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576708 \h </w:instrText>
         </w:r>
@@ -1880,51 +1833,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CFF3F8" w14:textId="6F21386C" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576709" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D2 Plaques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576709 \h </w:instrText>
         </w:r>
@@ -1952,51 +1905,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FCF7186" w14:textId="3C7E133D" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576710" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D2/1 : Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576710 \h </w:instrText>
         </w:r>
@@ -2024,51 +1977,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4442E1E5" w14:textId="2A6278A6" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576711" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D2/2 : Implication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576711 \h </w:instrText>
         </w:r>
@@ -2096,51 +2049,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54E0DB37" w14:textId="23C610CE" w:rsidR="00F96CC1" w:rsidRDefault="00F96CC1">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65576712" w:history="1">
         <w:r w:rsidRPr="008E244D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P140/D2/3 : Prix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65576712 \h </w:instrText>
         </w:r>
@@ -2151,79 +2104,77 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5660490B" w14:textId="237F72FF" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc65576688"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc65576688"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="64A7D4B8" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="64A7D4B8" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t>140</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t>Gérard-Marie Boivin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t>197</w:t>
       </w:r>
       <w:r w:rsidR="00791835">
@@ -2235,97 +2186,175 @@
       <w:r w:rsidR="00791835">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00791835">
         <w:t>19,9</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t xml:space="preserve"> cm de documents textuels. </w:t>
       </w:r>
       <w:r w:rsidR="00791835">
         <w:t xml:space="preserve">– 2 photographies. – 120 minutes d’enregistrements sonores (estimation de 2 cassettes audio). – 33 minutes et 8 secondes d’images en mouvement (1 VHS). – 31 cartes. – 3 plaques. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="09DDB795" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
+    <w:p w14:paraId="27CD148D" w14:textId="4330A618" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Collation</w:t>
+      </w:r>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694EC285" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="019A1EEC" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t xml:space="preserve">Donation originale (remis vers 2003) [1976-1998]: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A0F1F8" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="096F6D59" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>0,011 mètre linéaire de documents textuels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C29B6E" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>60 minutes d'enregistrements sonores (1 cassette audio, temps estimé);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED18D9C" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>33 minutes et 8 secondes d'images en mouvement (1 cassette VHS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A703403" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5832762B" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts (remis en février 2021) [1970-1999] : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EC45B6" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5D3B14C8" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t xml:space="preserve">0,188 mètre linéaire de documents textuels; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E99294D" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>2 photographies (hors-formats);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D2575A" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>60 minutes d'enregistrements sonores (1 cassette audio, temps estimé);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646DCC25" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>3 plaques;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23001B82" w14:textId="633D86F9" w:rsidR="001C1B79" w:rsidRPr="00A674F8" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>31 cartes de presse.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w14:paraId="0E8C4D49" w14:textId="0133C167" w:rsidR="007F33D1" w:rsidRDefault="00DA7891" w:rsidP="00923766">
+    <w:p w14:paraId="226A0B58" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:r w:rsidRPr="00DA7891">
-        <w:t xml:space="preserve">Gérard-Marie Boivin est né le 25 novembre 1947 à Dolbeau. Il y a grandi avant d’aller étudier au Séminaire des Pères Capucins à </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Gérard-Marie Boivin est né le 25 novembre 1947 à Dolbeau. Il y a grandi avant d’aller étudier au Séminaire des Pères Capucins à Cap-Rouge. C’est à cet endroit qu’il fit ses débuts en télécommunications au journal à la radio de l’école. Il poursuivit dans cette voie en travaillant à la station de radio CHVD lorsqu’il revenait à Dolbeau, pendant les vacances d’été, de 1967 à 1969, période à laquelle il faisait des études en littérature à l’Université de Montréal. De fil en aiguille il en vint à entrer à Radio-Canada en 1971, où il a travaillé pendant la majeure partie de sa carrière. Il débuta comme reporter national à Montréal, puis il fut transféré à Ottawa pour couvrir les affaires parlementaires. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379DD922" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
+    <w:p w14:paraId="5095F5B4" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:r w:rsidRPr="00DA7891">
-        <w:t>Cap-Rouge</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">C’est en 1975 que sa carrière décolle vraiment lorsqu’il devient reporter international à Washington D.C. Il reviendra à Montréal 4 ans plus tard, pour prendre un poste d’animateur cette fois, au journal télévisé « Ce soir ». Il poursuivra dans cette voie, en animant le magazine hebdomadaire « Repère » de 1981 à 1983, puis reviendra à la radio jusqu’en 1989 avec l’émission « Il fait toujours beau quelque part ».  Il n’abandonna cependant pas la télévision et anima quelques émissions télévisées pour le réseau TVA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370DE470" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
+    <w:p w14:paraId="0E8C4D49" w14:textId="5941E909" w:rsidR="007F33D1" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:r w:rsidRPr="00DA7891">
-        <w:t>. C’est à cet endroit qu’il fit ses débuts en télécommunications au journal à la radio de l’école. Il poursuivit dans cette voie en travaillant à la station de radio CHVD lorsqu’il revenait à Dolbeau, pendant les vacances d’été, de 1967 à 1969, période à laquelle il faisait des études en littérature à l’Université de Montréal. De fil en aiguille il en vint à entrer à Radio-Canada en 1971, où il a travaillé pendant la majeure partie de sa carrière. Il débuta comme reporter national à Montréal, puis il fut transféré à Ottawa pour couvrir les affaires parlementaires. C’est en 1975 que sa carrière décolle vraiment lorsqu’il devient reporter international à Washington D.C. Il reviendra à Montréal 4 ans plus tard, pour prendre un poste d’animateur cette fois, au journal télévisé « Ce soir ». Il poursuivra dans cette voie, en animant le magazine hebdomadaire « Repère » de 1981 à 1983, puis reviendra à la radio jusqu’en 1989 avec l’émission « Il fait toujours beau quelque part ».  Il n’abandonna cependant pas la télévision et anima quelques émissions télévisées pour le réseau TVA. En 1990, il succéda à Claude Saucier comme animateur de « Téléservice » à Radio-Québec. Il quitta ce poste en 1993. Le climat de travail ne lui plaisait pas, en plus de quoi il était malade. C’est d’ailleurs cette maladie qui l’emporta en le 30 janvier 1996, à l’âge de 48 ans.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+        <w:t>En 1990, il succéda à Claude Saucier comme animateur de « Téléservice » à Radio-Québec. Il quitta ce poste en 1993. Le climat de travail ne lui plaisait pas, en plus de quoi il était malade. C’est d’ailleurs cette maladie qui l’emporta en le 30 janvier 1996, à l’âge de 48 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704440B3" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
+    <w:p w14:paraId="377D9FB2" w14:textId="04B8B230" w:rsidR="00AB6798" w:rsidRDefault="001C1B79" w:rsidP="00923766">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="0008410A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+          </w:rPr>
+          <w:t>https://ici.radio-canada.ca/nouvelle/1766262/gerard-marie-boivin-animateur-journaliste-biographie-archives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C7F91CB" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRPr="00A674F8" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="613C64FA" w14:textId="283F0E33" w:rsidR="00A467E1" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:r w:rsidRPr="00DA7891">
         <w:t>Ce fond</w:t>
       </w:r>
       <w:r w:rsidR="00A467E1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7891">
         <w:t xml:space="preserve"> a été donné à la Société d’histoire par un membre de sa famille il semblerait, quoique les informations en notre possession ne nous permettent pas de le dire avec certitude.</w:t>
       </w:r>
       <w:r>
@@ -2399,102 +2428,446 @@
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t xml:space="preserve">’articles de presse concernant le journaliste Gérard-Marie Boivin (sur sa carrière, son décès, des entrevues, etc.), quelques cartes de presse, des cartes postales, une lettre, quelques objets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="53427F5E" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="53427F5E" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00DA7891">
         <w:t xml:space="preserve">est prétraité. Les ajouts ne sont pas traités. </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6DCE7FCF" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Traité par : Mélanie Bouchard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2665C1D8" w14:textId="260A111A" w:rsidR="001C1B79" w:rsidRPr="00A674F8" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Date du traitement : 2003</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F0ACBF" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="00923766"/>
+    <w:p w14:paraId="5EC0D8CA" w14:textId="572D7D4E" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DE727E" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="2749B618" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DB8219" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1AC894" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158F1A94" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="378DCB41" w14:textId="201F4764" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4FA768" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="55BB4F42" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Titre basé sur le contenu du fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568A4451" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20329E29" w14:textId="6EC0C9BD" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8FFCEF" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5EE35C72" w14:textId="20B5EE9B" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Anglais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6997E268" w14:textId="5534AEBA" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Français</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E578AC" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="66760415" w14:textId="1C91638E" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BE09BF" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5887762A" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t xml:space="preserve">Boîtes 1 et 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCD0F9C" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>R04 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DCB228" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A1/1 à P140/A2/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AB843F" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A2/2 à P140/D2/3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFD24F3" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="6D7F63BA" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>Boîte grand format 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B21D486" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>R00 E01 T02 (Rangée des cadres)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE2FF8E" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/B1/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B208478" w14:textId="7E72D37B" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>1 photographie hors-format dans une grande enveloppe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A566BD" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="2A0E936B" w14:textId="0C3A3EC6" w:rsidR="001C1B79" w:rsidRPr="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Série</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1B79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D8AABE" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5A1B384D" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A Documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614BD6C9" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="357BBDAE" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A1 Carrière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67287BD3" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="17232FA9" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A1/1 : Coupures de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE83059" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="5593AAE3" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A1/2 : Entrevues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0F972A" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="7A26F1C8" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A1/3 : Prix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43168975" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="52A41476" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A2 Famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB1CD3A" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="6F1B2C85" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A2/1 : Correspondance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0087CD4D" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="74DBB47F" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A2/2 : Généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA86ED0" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="77AFFE8C" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/A2/3 : Décès</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C52AA9" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="68025B27" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/B Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6FC521" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="03EA544A" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/B1 Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB0516E" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="3A30CBCB" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/B1/1 : Portraits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06F49F" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="0EE37BB7" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/C Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480DCA03" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="540BA736" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/C1 Enregistrements sonores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1A9F74" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="3E640101" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/C1/1 : Entrevues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D87515E" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="6B4939FE" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/C2 Images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7342C3F9" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="63652DA7" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/C2/1 : Émissions de télévision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9545CC" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="68A36CB0" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D Objets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608D8403" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="300E4C65" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D1 Cartes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F958859" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="169C8704" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D1/1 : Cartes de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF45F46" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="72F7CA75" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D2 Plaques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271ED607" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="65059731" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D2/1 : Généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22862C09" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="10542B11" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D2/2 : Implication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0804DDD5" w14:textId="77777777" w:rsidR="001C1B79" w:rsidRDefault="001C1B79" w:rsidP="001C1B79"/>
+    <w:p w14:paraId="1FE0D7C6" w14:textId="3DBEDFC3" w:rsidR="001C1B79" w:rsidRPr="00A674F8" w:rsidRDefault="001C1B79" w:rsidP="001C1B79">
+      <w:r>
+        <w:t>P140/D2/3 : Prix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="06154ED9" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc65576689"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc65576689"/>
+      <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1D373AE6" w14:textId="4B9E12AF" w:rsidR="003E4444" w:rsidRPr="00371E2B" w:rsidRDefault="003E4444" w:rsidP="003E4444">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1976-1999</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
@@ -2648,61 +3021,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="632B9902" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc65576690"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc65576690"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Carrière</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2D316423" w14:textId="7D473DA6" w:rsidR="003E4444" w:rsidRPr="00371E2B" w:rsidRDefault="003E4444" w:rsidP="003E4444">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1976-1999</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
@@ -2780,68 +3153,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="6FE29586" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="192BA3CE" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00DA7891" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc65576691"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc65576691"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="6A75018E" w14:textId="65796EDC" w:rsidR="00DA7891" w:rsidRPr="00371E2B" w:rsidRDefault="00DA7891" w:rsidP="00DA7891">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
             <w:r w:rsidR="0068128B">
@@ -3054,73 +3426,72 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="065FD2AC" w14:textId="02FF9C49" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="074263BD" w14:textId="1A6EF62A" w:rsidR="00561EAD" w:rsidRDefault="00DA7891" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc65576692"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc65576692"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="003E4444">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Entrevues</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="18F8EDC7" w14:textId="755831D9" w:rsidR="0068128B" w:rsidRPr="00371E2B" w:rsidRDefault="0068128B" w:rsidP="0068128B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1988</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
@@ -3328,100 +3699,98 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001437C6" w:rsidRPr="00A674F8" w14:paraId="34D2E43D" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F42C22D" w14:textId="77777777" w:rsidR="00791835" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="586BEC08" w14:textId="6F201C86" w:rsidR="001437C6" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0483ABD8" w14:textId="7390DE05" w:rsidR="001437C6" w:rsidRDefault="001437C6" w:rsidP="001437C6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc65576693"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc65576693"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="003E4444">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00597909">
               <w:t>Prix</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="4A643690" w14:textId="0AFC4009" w:rsidR="001437C6" w:rsidRPr="00371E2B" w:rsidRDefault="001437C6" w:rsidP="001437C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00597909">
@@ -3636,105 +4005,93 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F4AD4CF" w14:textId="77777777" w:rsidR="001437C6" w:rsidRDefault="001437C6" w:rsidP="001437C6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="6928A145" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc65576694"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc65576694"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="003E4444">
         <w:t>Famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="1769C3FC" w:rsidR="00AB6798" w:rsidRDefault="00791835" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1976-1996</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>76-1996</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00371E2B">
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. – </w:t>
-[...11 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>2,2 cm</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de documents textuels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446EAEAC" w14:textId="77777777" w:rsidR="00791835" w:rsidRDefault="00791835" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -3855,84 +4212,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D2183A" w14:textId="5A1CC70F" w:rsidR="003E4444" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boîte </w:t>
-[...5 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AD2874B" w14:textId="30165789" w:rsidR="003E4444" w:rsidRPr="00B321DF" w:rsidRDefault="003E4444" w:rsidP="003E4444">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc65576695"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc65576695"/>
             <w:r>
               <w:t>P140/A2/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Correspondance</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="799D3830" w14:textId="77777777" w:rsidR="003E4444" w:rsidRPr="00371E2B" w:rsidRDefault="003E4444" w:rsidP="003E4444">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1976</w:t>
             </w:r>
             <w:r>
@@ -4145,76 +4495,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223FA8B5" w14:textId="676D358A" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="28ADDDB3" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00DA7891" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc65576696"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc65576696"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003E4444">
               <w:t>Généalogie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="0B6F2137" w14:textId="263AE319" w:rsidR="003E4444" w:rsidRPr="00371E2B" w:rsidRDefault="003E4444" w:rsidP="003E4444">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005A68AB">
@@ -4406,100 +4755,92 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827D08" w:rsidRPr="00A674F8" w14:paraId="3AE46F4A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0026BDC3" w14:textId="77777777" w:rsidR="00791835" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686289F3" w14:textId="4CFD15B8" w:rsidR="00827D08" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boîte </w:t>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C3C8122" w14:textId="2A8418C9" w:rsidR="00827D08" w:rsidRPr="00B321DF" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc65576697"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc65576697"/>
             <w:r>
               <w:t>P140/A2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Décès</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="2832C274" w14:textId="6A47062B" w:rsidR="00827D08" w:rsidRPr="00371E2B" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
@@ -4665,116 +5006,110 @@
               </w:rPr>
               <w:t xml:space="preserve">Boîte 2. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E28D09C" w14:textId="77777777" w:rsidR="00827D08" w:rsidRPr="00A674F8" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27531F4C" w14:textId="77777777" w:rsidR="00827D08" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="2755F694" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc65576698"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc65576698"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="37F99AB5" w:rsidR="00696AE2" w:rsidRDefault="00791835" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>99-]</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2 photographies</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">2 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB0F328" w14:textId="77777777" w:rsidR="00791835" w:rsidRDefault="00791835" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -4826,111 +5161,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Texte22"/>
+      <w:bookmarkStart w:id="11" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0A0CDF20" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc65576699"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc65576699"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="67469F13" w14:textId="77777777" w:rsidR="00791835" w:rsidRDefault="00791835" w:rsidP="00791835">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
@@ -5094,74 +5429,73 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R00 E01 T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="22BE7F24" w:rsidR="00791835" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Enveloppe 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="4F792DC0" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00DA7891" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc65576700"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc65576700"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00827D08">
               <w:t>Portraits</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="714674E7" w14:textId="37F63A01" w:rsidR="00827D08" w:rsidRPr="00371E2B" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
@@ -5172,65 +5506,51 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>99-]</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2 photographies (1 chemise et une enveloppe grande taille)</w:t>
             </w:r>
             <w:r w:rsidR="003F33AC">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; (à mesurer), </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">; (à mesurer), n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36FFC112" w14:textId="77777777" w:rsidR="00827D08" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C9EB2D3" w14:textId="77777777" w:rsidR="00827D08" w:rsidRDefault="00827D08" w:rsidP="00827D08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -5395,64 +5715,64 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="0A8777FF" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc65576701"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc65576701"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="76C1719B" w:rsidR="00287473" w:rsidRDefault="0088735A" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="0088735A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[199-]</w:t>
       </w:r>
       <w:r w:rsidRPr="0088735A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5588,64 +5908,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="1E6EF996" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc65576702"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc65576702"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="7E07740D" w:rsidR="00287473" w:rsidRDefault="0088735A" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="0088735A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[199-]</w:t>
       </w:r>
       <w:r w:rsidRPr="0088735A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5770,119 +6090,112 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C0EBD1" w14:textId="73E30A2E" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="31C2F3D0" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00DA7891" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc65576703"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc65576703"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00124D6C">
               <w:t>Entrevues</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="3B7D0147" w14:textId="7EC0CD2F" w:rsidR="0088735A" w:rsidRPr="00371E2B" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="0088735A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[199-]</w:t>
             </w:r>
             <w:r w:rsidRPr="0088735A">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 cassettes audio (estimées à 120 minutes d’enregistrements sonores). </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">2 cassettes audio (estimées à 120 minutes d’enregistrements sonores).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A6D2D7" w14:textId="77777777" w:rsidR="0088735A" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BF357FA" w14:textId="77777777" w:rsidR="0088735A" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -5913,107 +6226,95 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>dossier</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprend </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>deux cassettes audio</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d’entrevues réalisées par M. Boivin durant sa carrière. </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> d’entrevues réalisées par M. Boivin durant sa carrière.   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01C37BAE" w14:textId="77777777" w:rsidR="0088735A" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="436C7C95" w14:textId="77777777" w:rsidR="0088735A" w:rsidRPr="00DA7891" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7895C3" w14:textId="579CC9CC" w:rsidR="0088735A" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Original</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">es. </w:t>
+              <w:t xml:space="preserve">Originales. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16166296" w14:textId="77777777" w:rsidR="0088735A" w:rsidRPr="00371E2B" w:rsidRDefault="0088735A" w:rsidP="0088735A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 2. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6022,64 +6323,64 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="5EE89086" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00DA7891" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc65576704"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc65576704"/>
       <w:r>
         <w:t>P140</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="20EAB701" w14:textId="77777777" w:rsidR="00791835" w:rsidRPr="00371E2B" w:rsidRDefault="00791835" w:rsidP="00791835">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="0088735A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[199</w:t>
       </w:r>
@@ -6221,71 +6522,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708168FC" w14:textId="64D4CF89" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="4D370C75" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00DA7891" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc65576705"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc65576705"/>
             <w:r>
               <w:t>P140</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00270AA3">
               <w:t>Émissions de télévision</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="67AE6794" w14:textId="78633931" w:rsidR="00270AA3" w:rsidRPr="00371E2B" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="0088735A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[199</w:t>
             </w:r>
@@ -6297,143 +6597,118 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0088735A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="0088735A">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 33 minutes et 8 secondes d’images en mouvement</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">).  </w:t>
+              <w:t xml:space="preserve"> 33 minutes et 8 secondes d’images en mouvement (1 VHS).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C87EBF" w14:textId="77777777" w:rsidR="00270AA3" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EB32108" w14:textId="77777777" w:rsidR="00270AA3" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2906F9DD" w14:textId="1F0E8A9A" w:rsidR="00270AA3" w:rsidRPr="00371E2B" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>dossier</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprend </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">une cassette VHS sur laquelle est enregistrée une émission de la Télévision communautaire Câble-deux-Rives : « Au-delà du personnage ». Cet épisode consiste en une entrevue avec Gérard-Marie Boivin vers 1992. </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">une cassette VHS sur laquelle est enregistrée une émission de la Télévision communautaire Câble-deux-Rives : « Au-delà du personnage ». Cet épisode consiste en une entrevue avec Gérard-Marie Boivin vers 1992.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BAC517B" w14:textId="77777777" w:rsidR="00270AA3" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CBE8604" w14:textId="77777777" w:rsidR="00270AA3" w:rsidRPr="00DA7891" w:rsidRDefault="00270AA3" w:rsidP="00270AA3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
@@ -6483,122 +6758,110 @@
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="75D30116" w14:textId="48AD7DC4" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc65576706"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc65576706"/>
       <w:r>
         <w:t>P140/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2992EC07" w14:textId="280E67F2" w:rsidR="0088735A" w:rsidRPr="00371E2B" w:rsidRDefault="0088735A" w:rsidP="0088735A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>1970-</w:t>
-[...5 lines deleted...]
-        <w:t>1992</w:t>
+        <w:t>1970-1992</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3 plaques. </w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">31 cartes de presse. </w:t>
+        <w:t xml:space="preserve"> 31 cartes de presse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADD9CE8" w14:textId="77777777" w:rsidR="00597909" w:rsidRDefault="00597909" w:rsidP="00597909"/>
     <w:p w14:paraId="62D94A1E" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00AB6798" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FD58EF" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -6695,108 +6958,96 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="330657B4" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909"/>
     <w:p w14:paraId="155F756D" w14:textId="02595E98" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc65576707"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc65576707"/>
       <w:r>
         <w:t>P140/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Cartes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0BBB22BF" w14:textId="012796E7" w:rsidR="0088735A" w:rsidRPr="00371E2B" w:rsidRDefault="0088735A" w:rsidP="0088735A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1970-1990</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>31 cartes de press</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">31 cartes de presse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2892B2" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909"/>
     <w:p w14:paraId="51905DB3" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00AB6798" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A678E38" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="00597909">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -6881,68 +7132,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="491B6CA5" w14:textId="66C2F59D" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C23CAD6" w14:textId="67A90F1A" w:rsidR="00597909" w:rsidRPr="00B321DF" w:rsidRDefault="00597909" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc65576708"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc65576708"/>
             <w:r>
               <w:t>P140/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="17EFA4EF" w14:textId="517031FF" w:rsidR="00597909" w:rsidRPr="00371E2B" w:rsidRDefault="00597909" w:rsidP="00597909">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1970-1990</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
@@ -7109,121 +7359,114 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E6A0C1E" w14:textId="77777777" w:rsidR="00597909" w:rsidRDefault="00597909" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="455FDD20" w14:textId="77777777" w:rsidR="00597909" w:rsidRPr="00A674F8" w:rsidRDefault="00597909" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C85BA0B" w14:textId="4FC2E1F4" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="02632F93" w14:textId="3224DD64" w:rsidR="003F33AC" w:rsidRDefault="003F33AC" w:rsidP="00923766"/>
     <w:p w14:paraId="0B8805E8" w14:textId="7EFE2002" w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidRDefault="003F33AC" w:rsidP="003F33AC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc65576709"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc65576709"/>
       <w:r>
         <w:t>P140/D2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Plaques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2530BB1A" w14:textId="25B8051C" w:rsidR="0088735A" w:rsidRPr="00371E2B" w:rsidRDefault="0088735A" w:rsidP="0088735A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[198-], 1991-1992</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E2B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>3 plaques.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">3 plaques. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C575B43" w14:textId="77777777" w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidRDefault="003F33AC" w:rsidP="003F33AC"/>
     <w:p w14:paraId="3E550C35" w14:textId="77777777" w:rsidR="003F33AC" w:rsidRPr="00AB6798" w:rsidRDefault="003F33AC" w:rsidP="003F33AC">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC21243" w14:textId="77777777" w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidRDefault="003F33AC" w:rsidP="003F33AC">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -7290,68 +7533,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E92F91D" w14:textId="38474556" w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="276BA6B4" w14:textId="2816C4CF" w:rsidR="003F33AC" w:rsidRPr="00B321DF" w:rsidRDefault="003F33AC" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc65576710"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc65576710"/>
             <w:r>
               <w:t>P140/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="67E700B5" w14:textId="0B8D0CAA" w:rsidR="003F33AC" w:rsidRPr="00371E2B" w:rsidRDefault="003F33AC" w:rsidP="006D604F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
@@ -7588,73 +7830,72 @@
             </w:r>
             <w:r w:rsidR="00791835">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48CCB1C1" w14:textId="62F9D9DC" w:rsidR="00791835" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43D295C1" w14:textId="746C5E6E" w:rsidR="006D604F" w:rsidRPr="00B321DF" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc65576711"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc65576711"/>
             <w:r>
               <w:t>P140/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Implication</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="00C7EF63" w14:textId="55D2865A" w:rsidR="006D604F" w:rsidRPr="00371E2B" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="006D604F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1992</w:t>
             </w:r>
@@ -7719,71 +7960,57 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>dossier</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprend </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">une plaque de remerciement pour la participation de M. Gérard-Marie Boivin à titre de président d’honneur du Gala des </w:t>
-[...6 lines deleted...]
-              <w:t>A</w:t>
+              <w:t>une plaque de remerciement pour la participation de M. Gérard-Marie Boivin à titre de président d’honneur du Gala des A</w:t>
             </w:r>
             <w:r w:rsidR="003F49FE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>lfreds</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de l’année 1992. </w:t>
+              <w:t xml:space="preserve">lfreds de l’année 1992. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B5C0F7" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EB86E71" w14:textId="77777777" w:rsidR="006D604F" w:rsidRPr="00DA7891" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7891">
               <w:rPr>
                 <w:i/>
@@ -7941,73 +8168,72 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7614A839" w14:textId="3500995D" w:rsidR="006D604F" w:rsidRPr="00A674F8" w:rsidRDefault="00791835" w:rsidP="00791835">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="545A9AB7" w14:textId="42B8FCB3" w:rsidR="006D604F" w:rsidRPr="00B321DF" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc65576712"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc65576712"/>
             <w:r>
               <w:t>P140/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Prix</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="32EE3027" w14:textId="31932895" w:rsidR="006D604F" w:rsidRPr="00371E2B" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2520"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00DF2E6D" w:rsidRPr="00DF2E6D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1991</w:t>
             </w:r>
@@ -8249,122 +8475,122 @@
           </w:p>
           <w:p w14:paraId="713F0D9E" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AFA5BBD" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="118685CD" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="006D604F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B4E07A4" w14:textId="77777777" w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidRDefault="003F33AC" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="003F33AC" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="51C60509" w14:textId="77777777" w:rsidR="00222D4E" w:rsidRDefault="00222D4E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2BB17AF3" w14:textId="77777777" w:rsidR="00222D4E" w:rsidRDefault="00222D4E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -8456,111 +8682,114 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="006D604F" w:rsidRDefault="006D604F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3AC825D5" w14:textId="77777777" w:rsidR="00222D4E" w:rsidRDefault="00222D4E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="259F6D6C" w14:textId="77777777" w:rsidR="00222D4E" w:rsidRDefault="00222D4E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000E3711"/>
+    <w:rsid w:val="000E7ED9"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00124D6C"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="001437C6"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="001C1B79"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00222D4E"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00253DCF"/>
     <w:rsid w:val="002637A7"/>
     <w:rsid w:val="00270AA3"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E4444"/>
     <w:rsid w:val="003F33AC"/>
@@ -8685,75 +8914,75 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F96CC1"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9085,83 +9314,85 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -9593,82 +9824,94 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C1B79"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9725,51 +9968,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ici.radio-canada.ca/nouvelle/1766262/gerard-marie-boivin-animateur-journaliste-biographie-archives" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9999,72 +10242,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10663</Characters>
+  <Pages>1</Pages>
+  <Words>2202</Words>
+  <Characters>12112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12576</CharactersWithSpaces>
+  <CharactersWithSpaces>14286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>