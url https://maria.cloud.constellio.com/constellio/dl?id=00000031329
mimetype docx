--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D1042C3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00926EFA">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Philippe simard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DE2E40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00926EFA" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P118</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA10706" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
@@ -351,1993 +351,1979 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00442AA2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00442AA2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00442AA2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02C85084" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="02C85084" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922097" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/A Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59C576BF" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="59C576BF" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922098" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/A1 Documents administratifs</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07697055" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="07697055" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922099" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P118/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Historique</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922099 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7307296B" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="7307296B" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922100" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P118/A1/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Programmes</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922100 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74CCE514" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="74CCE514" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922101" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/A1/3 : Correspondances</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922101 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="737D302A" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="737D302A" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922102" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/A1/4 : Diplômes et certificats</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922102 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24ADBDDC" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="24ADBDDC" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922103" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922103 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38596B7A" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="38596B7A" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922104" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1 Documents photographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="597CF6E5" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="597CF6E5" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922105" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P118/B1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922105 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A188549" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="2A188549" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922106" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/1.1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922106 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09BE100C" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="09BE100C" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922107" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/1.2 : Bâtiments et lieux</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922107 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B7A5D9F" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="5B7A5D9F" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922108" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/1.3 : Événements</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922108 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00667E9F" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="00667E9F" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922109" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">P118/B1/1.4 : Familles </w:t>
-[...15 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+          <w:t>P118/B1/1.4 : Familles et organismes</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922109 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="771455C7" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="771455C7" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922110" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/1.4,1</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922110 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="622BA017" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="622BA017" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922111" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/2 : Négatifs</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922111 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EA970B1" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="3EA970B1" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922112" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/B1/3 : Diapositives</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922112 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05550415" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="05550415" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922113" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/C Cartographie</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922113 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="298A3B93" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="298A3B93" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922114" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/C1 Cartes et plans</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922114 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="371C34BE" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="371C34BE" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922115" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P118/C1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Plans</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922115 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50203BA8" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="50203BA8" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922116" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/C1/2 : Cartes</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922116 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F9D85AD" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="7F9D85AD" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922117" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/D Audiovisuel</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922117 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="591E4265" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="591E4265" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922118" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/D1 Documents sonores</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922118 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78E602F7" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="78E602F7" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922119" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P118/D1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Enregistrement sonore</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922119 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B0CBB9D" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="2B0CBB9D" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922120" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/E Objets</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922120 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22862F82" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="22862F82" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922121" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/E1 Souvenirs</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922121 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10D94DEB" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="001450F1">
+    <w:p w14:paraId="10D94DEB" w14:textId="77777777" w:rsidR="00442AA2" w:rsidRDefault="00442AA2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc483922122" w:history="1">
-        <w:r w:rsidR="00442AA2" w:rsidRPr="00343458">
+        <w:r w:rsidRPr="00343458">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P118/E1/1 : Objets de valeurs</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc483922122 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00442AA2">
-[...5 lines deleted...]
-        <w:r w:rsidR="00442AA2">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00442AA2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B8EF2FB" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="360C7362" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc483922096"/>
       <w:r w:rsidRPr="00A674F8">
@@ -2375,55 +2361,50 @@
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00AA48C7">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Textedelespacerserv"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:caps/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1659607405"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:caps/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>12</w:t>
           </w:r>
           <w:r w:rsidR="009C61FF">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:caps/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA48C7" w:rsidRPr="001153BB">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -2431,209 +2412,200 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00442AA2">
         <w:t>photographies. – 8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> négatifs. – 1 diapositive. – 1 dessin. – 1 disque sonore. – 3 objets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78329264" w14:textId="3959D7E5" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="46BC3000" w14:textId="64345378" w:rsidR="009C61FF" w:rsidRPr="009C61FF" w:rsidRDefault="009C61FF" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C61FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Notes sur la collation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46731AA1" w14:textId="629AC104" w:rsidR="009C61FF" w:rsidRPr="00A674F8" w:rsidRDefault="009C61FF" w:rsidP="00923766">
+    <w:p w14:paraId="2F13A171" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRPr="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:r w:rsidRPr="00F94AED">
+        <w:t>Ajout 23 octobre 2019 par Paul Simard :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2542D2" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRPr="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94AED">
+        <w:t>0,3 cm de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C8D5F4" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00923766"/>
+    <w:p w14:paraId="46731AA1" w14:textId="3502C83F" w:rsidR="009C61FF" w:rsidRPr="00A674F8" w:rsidRDefault="009C61FF" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ajout de 2 photographies par M. Paul Simard, le 6 avril 2023. Voir cote P118/B1/1.5. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47270C13" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="40071795" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6B20916F" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="00A674F8" w:rsidRDefault="0066145D" w:rsidP="00923766"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk483903373" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk483903373" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:id w:val="1910115178"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5B783527" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00926EFA" w:rsidRDefault="00926EFA" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00926EFA">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Philippe Simard est né le 11 août 1894 à St-Félicien. Il est le fils de Philibert </w:t>
           </w:r>
           <w:r w:rsidR="00361B63">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Simard </w:t>
           </w:r>
           <w:r w:rsidRPr="00926EFA">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
-            <w:t xml:space="preserve">et de </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Hamel. De 17 à 35 ans, il travaille en forêt pour différentes compagnies forestières. </w:t>
+            <w:t xml:space="preserve">et de Georgianna Hamel. De 17 à 35 ans, il travaille en forêt pour différentes compagnies forestières. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2D9BED50" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRDefault="00361B63" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">M. </w:t>
           </w:r>
           <w:r w:rsidRPr="00E77BFB">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Simard fondait, le 4 avril 1929, une fabrique d'eaux gazeuses.  </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="51EBEF3A" w14:textId="77777777" w:rsidR="00361B63" w:rsidRPr="00926EFA" w:rsidRDefault="00361B63" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="634563C0" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRDefault="00174384" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Le 8 novembre 1933, il se marie à Rose </w:t>
-[...7 lines deleted...]
-            <w:t>. Six enfants naissent de cette union: France, Philibert, Jean-Marie, Raymond, Paul et Bertrand. Il siège au conseil de ville de Dolbeau entre 1937 et 1939, puis de 1947 à 1951, et est élu à la Commission scolaire dans le même période, soit de 1943 à 1946.</w:t>
+            <w:t>Le 8 novembre 1933, il se marie à Rose Trahan. Six enfants naissent de cette union: France, Philibert, Jean-Marie, Raymond, Paul et Bertrand. Il siège au conseil de ville de Dolbeau entre 1937 et 1939, puis de 1947 à 1951, et est élu à la Commission scolaire dans le même période, soit de 1943 à 1946.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7810BB3A" w14:textId="77777777" w:rsidR="00174384" w:rsidRPr="00926EFA" w:rsidRDefault="00174384" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="34EB914A" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00926EFA" w:rsidRDefault="00926EFA" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00926EFA">
             <w:rPr>
@@ -2708,60 +2680,60 @@
             </w:rPr>
             <w:t>ibuteur Coca Cola autour du Lac-</w:t>
           </w:r>
           <w:r w:rsidRPr="00926EFA">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidR="00361B63">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t>ain</w:t>
           </w:r>
           <w:r w:rsidRPr="00926EFA">
             <w:rPr>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:t>t-Jean.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3057CE4E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00D30256" w:rsidRDefault="001450F1" w:rsidP="00926EFA">
+        <w:p w14:paraId="3057CE4E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00D30256" w:rsidRDefault="00000000" w:rsidP="00926EFA">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="2" w:displacedByCustomXml="prev"/>
+    <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="33926040" w14:textId="77777777" w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00923766"/>
     <w:p w14:paraId="11834FE5" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759CB318" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="0045758A" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="178F94AF" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00926EFA" w:rsidRDefault="00926EFA" w:rsidP="00926EFA">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926EFA">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -2788,146 +2760,184 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7BF139" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="5FE1F5E4" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00926EFA" w:rsidRDefault="00926EFA" w:rsidP="00926EFA">
       <w:r w:rsidRPr="00926EFA">
         <w:t>Ce fonds témoigne de la vie de deux générations d'hommes qui ont fait commerce à Dolbeau depuis 1927</w:t>
       </w:r>
       <w:r w:rsidR="000608A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926EFA">
         <w:t xml:space="preserve">: Philippe et Philibert Simard de l'entreprise Coca-Cola. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA31207" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00926EFA" w:rsidRDefault="00926EFA" w:rsidP="00926EFA"/>
     <w:p w14:paraId="5CF78D74" w14:textId="77777777" w:rsidR="001153BB" w:rsidRPr="00A674F8" w:rsidRDefault="00926EFA" w:rsidP="00923766">
       <w:r w:rsidRPr="00926EFA">
+        <w:lastRenderedPageBreak/>
         <w:t>Le fonds comprend l'histoire de Philippe Simard, des certificats, une biographie de son fils, des lettres, des programmes souvenirs de Dolbeau, des activités, banquets qui se sont déroulés. On retrouve également des photographies, un plan, un dessin et un disque.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFA7F2C" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
     <w:p w14:paraId="67ED8144" w14:textId="77777777" w:rsidR="00926EFA" w:rsidRPr="00A674F8" w:rsidRDefault="00926EFA" w:rsidP="00923766"/>
     <w:p w14:paraId="1D84F615" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E13815" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="2B3136CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds n’est pas traité. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1020A8" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00923766"/>
     <w:p w14:paraId="77C179C3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="54691889" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDF32C8" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="33AC1BE4" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB6CF9E" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="3C47DFC7" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3C47DFC7" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C0749EB" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRPr="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94AED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EABA9B0" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:r>
+        <w:t>Boîte 1 (multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A99C5BD" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:r>
+        <w:t>R04 E02 T06 P01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0843C6CB" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED"/>
+    <w:p w14:paraId="2B2E1923" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:r>
+        <w:t>Disque dur externe SHGMC Archives 1 et 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A676A" w14:textId="228720D1" w:rsidR="00F94AED" w:rsidRDefault="00F94AED" w:rsidP="00F94AED">
+      <w:r>
+        <w:t>Voir aussi P370 (numérisé seulement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF32C4" w14:textId="77777777" w:rsidR="00F94AED" w:rsidRPr="00A674F8" w:rsidRDefault="00F94AED" w:rsidP="00923766"/>
     <w:p w14:paraId="2C60A70B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F50AFE" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc483922097"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc483922097"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P118</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5DB37C60" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="49B7615D" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
       <w:r>
         <w:t xml:space="preserve">Administration. – 1929-1956. – 4 cm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1F1B9B" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
       <w:r w:rsidRPr="00E77BFB">
         <w:t>La série comprend l'histoire de M.  Simard, une biographie ainsi que des programmes souvenirs de plusieurs activités, représentations et des lettres produites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1372D597" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="3778B1E3" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc483922098"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc483922098"/>
       <w:r>
         <w:t>P118</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Documents administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="2C4D1580" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00923766"/>
     <w:p w14:paraId="243EA6A5" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="35A75921" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="128BC4F0" w14:textId="62DE0941" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
@@ -2955,73 +2965,72 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r w:rsidR="00550CFC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r w:rsidR="00550CFC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="170ED91F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00E77BFB" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc483922099"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc483922099"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Historique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="2FAC3B00" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D604670" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77BFB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1921-1979.  - 0,2 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717B35EA" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00E77BFB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3041,319 +3050,311 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="3AEC6FB7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70130F11" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2635F557" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00E77BFB" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc483922100"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc483922100"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Programmes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="7F11CF50" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB"/>
           <w:p w14:paraId="694B1F8E" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
             <w:r w:rsidRPr="00E77BFB">
               <w:t>1921-1964. -3,8 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02066F38" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00C11F5D">
             <w:r w:rsidRPr="00E77BFB">
               <w:t>Comp</w:t>
             </w:r>
             <w:r>
               <w:t>rend différents programmes que c</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:t xml:space="preserve">e soit souvenir, d'occasion, de fête, de banquets, d'expositions </w:t>
             </w:r>
             <w:r>
               <w:t>ou</w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:t xml:space="preserve"> de projet de construction.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE568A5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E77BFB" w:rsidRPr="00A674F8" w14:paraId="23D289C7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B868DEF" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13FFC41F" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc483922101"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc483922101"/>
             <w:r>
               <w:t>P118/A1/3 : Correspondances</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="561398E0" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB"/>
           <w:p w14:paraId="48DCAB62" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
             <w:r w:rsidRPr="00E77BFB">
               <w:t>[19--?].  - 0,1 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54A7988E" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB">
             <w:r>
               <w:t xml:space="preserve">Lettre pour M. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:t xml:space="preserve">et Mme </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Philippe </w:t>
             </w:r>
             <w:r w:rsidRPr="00E77BFB">
               <w:t>Simard à l'occasion de leurs noces d'argents.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C946424" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRPr="00E77BFB" w:rsidRDefault="00E77BFB" w:rsidP="00E77BFB"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00796463" w:rsidRPr="00A674F8" w14:paraId="32F5BE5A" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5EFC62D2" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00796463" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1367EFBA" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc483922102"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc483922102"/>
             <w:r>
               <w:t>P118/A1/4 : Diplômes et certificats</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="15647975" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463"/>
           <w:p w14:paraId="4A942A89" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463">
             <w:r>
               <w:t xml:space="preserve">1940-1955. – 0,3 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3130A9FB" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00796463" w:rsidRDefault="00796463" w:rsidP="00796463">
             <w:r>
               <w:t>Diplômes et certificats de bienfaiteurs et d’honneurs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18945711" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DDCEEE3" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="6FC5276B" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="79863379" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc483922103"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc483922103"/>
       <w:r>
         <w:t>P118</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="2C718FAF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1BA2079D" w14:textId="77777777" w:rsidR="00E77BFB" w:rsidRDefault="00A24685" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">Documents iconographiques. – 1930-1975. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Textedelespacerserv"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:caps/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="495842177"/>
           <w:placeholder>
             <w:docPart w:val="0080D422483D4CC483C08AA2E7B65D6A"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:caps/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>124</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001153BB">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:caps/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00442AA2">
         <w:t>photographies. – 8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> négatifs. – 1 diapositive. – 1 dessin. – 1 disque sonore. – 3 objets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320AE01D" w14:textId="77777777" w:rsidR="00A24685" w:rsidRPr="00A674F8" w:rsidRDefault="00A24685" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">La série comprend des photographies, une diapositive, des négatifs, des objets, des cartes, des diplômes et un disque sonore. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66447659" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6B7D2EEA" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc483922104"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc483922104"/>
       <w:r>
         <w:t>P118</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00A24685">
         <w:t>Documents photographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3C7DA724" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3B81EBB7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="584D9023" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="023CAAF1" w14:textId="4785282F" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00550CFC" w:rsidP="0018597F">
@@ -3382,100 +3383,99 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C76A2C2" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00E77BFB" w:rsidP="0018597F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc483922105"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc483922105"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00A24685">
               <w:t>/B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A24685" w:rsidRPr="00A24685">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00A24685">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>hotographies</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="1E4EEA10" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685"/>
           <w:p w14:paraId="54761C7C" w14:textId="77777777" w:rsidR="00A24685" w:rsidRPr="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc483922106"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc483922106"/>
             <w:r>
               <w:t>P118/B1/1.1 : Portraits</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="522FB57C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B523A3B" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P118/B1/1.1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C90974A" w14:textId="77777777" w:rsidR="00352256" w:rsidRDefault="00A24685" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3528,70 +3528,69 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="70A66E01" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="329F833B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C7A3338" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00E77BFB" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc483922107"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc483922107"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00A24685">
               <w:t>/B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00A24685">
               <w:t>1.2 : Bâtiments et lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="670BBB71" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685"/>
           <w:p w14:paraId="4822BE8F" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P118/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>1.2,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77F54BFD" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685">
             <w:r>
               <w:t>École Saint-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Tharcisius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A1BFA">
               <w:t>, Dolbeau</w:t>
             </w:r>
@@ -4873,77 +4872,71 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="435C2766" w14:textId="77777777" w:rsidR="00A24685" w:rsidRDefault="00A24685" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc483922108"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc483922108"/>
             <w:r>
               <w:t>P118/B1/1.3 : Événements</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="41603DA2" w14:textId="77777777" w:rsidR="00416FD4" w:rsidRDefault="00416FD4" w:rsidP="00416FD4"/>
           <w:p w14:paraId="242957EE" w14:textId="77777777" w:rsidR="00416FD4" w:rsidRDefault="00416FD4" w:rsidP="00416FD4">
             <w:r>
               <w:t>P118/B1/1.3,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="611F0466" w14:textId="77777777" w:rsidR="009A1BFA" w:rsidRDefault="009A1BFA" w:rsidP="00416FD4">
             <w:r>
-              <w:t xml:space="preserve">Plusieurs chevaliers de Colomb, signature des livres par l’abbé Gilbert </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Plusieurs chevaliers de Colomb, signature des livres par l’abbé Gilbert Grimard</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7DF8AD12" w14:textId="77777777" w:rsidR="009A1BFA" w:rsidRDefault="009A1BFA" w:rsidP="00416FD4">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48147A95" w14:textId="77777777" w:rsidR="009A1BFA" w:rsidRDefault="009A1BFA" w:rsidP="00416FD4">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54AF8776" w14:textId="77777777" w:rsidR="009A1BFA" w:rsidRDefault="009A1BFA" w:rsidP="00416FD4"/>
           <w:p w14:paraId="6CEC91D5" w14:textId="77777777" w:rsidR="009A1BFA" w:rsidRDefault="009A1BFA" w:rsidP="00416FD4">
             <w:r>
               <w:t>P118/B1/1.3,2</w:t>
             </w:r>
           </w:p>
@@ -4980,65 +4973,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093620A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>P118/B1/</w:t>
             </w:r>
             <w:r w:rsidR="00B56281">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>2,69</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164B8616" w14:textId="77777777" w:rsidR="00B56281" w:rsidRDefault="00B56281" w:rsidP="00416FD4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> remettant un souvenir.</w:t>
+              <w:t>M. Benney remettant un souvenir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A63B077" w14:textId="77777777" w:rsidR="00B56281" w:rsidRDefault="00B56281" w:rsidP="00416FD4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D75AC99" w14:textId="77777777" w:rsidR="00B56281" w:rsidRDefault="00B56281" w:rsidP="00416FD4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
@@ -6011,59 +5990,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="65ED3809" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="588B918D" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D5BB7B8" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB"/>
           <w:p w14:paraId="42A40475" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
               <w:t>P118/B1/1.3,29</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294BC4A9" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
-              <w:t xml:space="preserve">Congrès des gérants de ville / Ted </w:t>
-[...7 lines deleted...]
-              <w:t>, photographe.</w:t>
+              <w:t>Congrès des gérants de ville / Ted Harisson, photographe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC45E29" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="00CE6DDB">
             <w:r>
               <w:t>1957</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A5D31C6" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
               <w:t xml:space="preserve">21 x 26 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="244B3B78" w14:textId="77777777" w:rsidR="00CE6DDB" w:rsidRDefault="00CE6DDB" w:rsidP="00CE6DDB">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75352975" w14:textId="77777777" w:rsidR="00221FDB" w:rsidRDefault="00221FDB" w:rsidP="00416FD4"/>
           <w:p w14:paraId="1384568E" w14:textId="77777777" w:rsidR="00F62C69" w:rsidRDefault="00F62C69" w:rsidP="00F62C69">
             <w:r>
@@ -6241,67 +6212,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="29AE0951" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="14A8354E" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1411B2C0" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0"/>
           <w:p w14:paraId="0603392F" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t>P118/B1/1.3,36</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B573DA" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
-              <w:t xml:space="preserve">M. </w:t>
-[...15 lines deleted...]
-              <w:t>, photographe</w:t>
+              <w:t>M. Hasty, gérant du moulin avec M. le député C.A. Gauthier / Ecrin, photographe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="002A3962" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE80724" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5666E62A" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4498CBAC" w14:textId="77777777" w:rsidR="003B44D0" w:rsidRDefault="003B44D0" w:rsidP="003B44D0"/>
           <w:p w14:paraId="34CA6D56" w14:textId="77777777" w:rsidR="00444F3D" w:rsidRDefault="0093620A" w:rsidP="003B44D0">
             <w:pPr>
@@ -6698,59 +6653,51 @@
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="178F39DB" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CAB548E" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58"/>
           <w:p w14:paraId="03D7CF2A" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t>P118/B1/1.3,47</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0933303D" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t xml:space="preserve">Msg. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Geormes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> / A. Ross photographe</w:t>
+              <w:t xml:space="preserve"> Melancon / A. Ross photographe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BCE4D8F" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t>1952</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04821FAD" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0F05D038" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D11B9CD" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58"/>
           <w:p w14:paraId="5C11D5EC" w14:textId="77777777" w:rsidR="006D5C58" w:rsidRDefault="006D5C58" w:rsidP="006D5C58">
             <w:r>
@@ -7041,59 +6988,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="629FCF2E" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t xml:space="preserve">20 x 25 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="27DC1465" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="410723C2" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282"/>
           <w:p w14:paraId="49F3A4BD" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>P118/B1/1.3,55</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2303C9A4" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
-              <w:t xml:space="preserve">Visite de Mgr. Sebastiano </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> / A. Ross, photographe</w:t>
+              <w:t>Visite de Mgr. Sebastiano Baggio / A. Ross, photographe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="635B7064" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>1959</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45F3A809" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t xml:space="preserve">19 x 24 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2F8236D7" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317E9A37" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282"/>
           <w:p w14:paraId="60EF0E17" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
@@ -7211,59 +7150,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="41C9AEC1" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t xml:space="preserve">20 x 24 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="714205C4" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE42060" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282"/>
           <w:p w14:paraId="26BAB335" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>P118/B1/1.3,60</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6379B1CC" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
-              <w:t xml:space="preserve">Maurice Fortin, René Savard, Monique </w:t>
-[...7 lines deleted...]
-              <w:t>, Paul Henri Cantin, J.A. Vézina.</w:t>
+              <w:t>Maurice Fortin, René Savard, Monique Gatravaux, Paul Henri Cantin, J.A. Vézina.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EA6CC21" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>1959</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FF1F2D7" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t xml:space="preserve">12 x 17 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2FFE0EAE" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4085E454" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282"/>
           <w:p w14:paraId="6B95506A" w14:textId="77777777" w:rsidR="009A7282" w:rsidRDefault="009A7282" w:rsidP="009A7282">
             <w:r>
@@ -7342,74 +7273,101 @@
             <w:r>
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E6806E" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t xml:space="preserve">10 x 15 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="75D9AB8A" w14:textId="199CD3CB" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3075E3E5" w14:textId="3277019E" w:rsidR="00F5096C" w:rsidRDefault="00F5096C" w:rsidP="00A54640">
             <w:r>
               <w:t>Note : un carnet de photos d’inauguration de la route 169 se retrouve également dans le P40, avec certaines photos identiques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A96B416" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640"/>
-          <w:p w14:paraId="428779A6" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
-            <w:r>
+          <w:p w14:paraId="428779A6" w14:textId="77777777" w:rsidR="00A54640" w:rsidRPr="00F94AED" w:rsidRDefault="00A54640" w:rsidP="00A54640">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94AED">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
               <w:t>P118/B1/1.3,64</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62529DFC" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
-            <w:r>
+          <w:p w14:paraId="62529DFC" w14:textId="77777777" w:rsidR="00A54640" w:rsidRPr="00F94AED" w:rsidRDefault="00A54640" w:rsidP="00A54640">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94AED">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
               <w:t>Armand Vézina</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1683ADBB" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
-            <w:r>
+          <w:p w14:paraId="1683ADBB" w14:textId="77777777" w:rsidR="00A54640" w:rsidRPr="00F94AED" w:rsidRDefault="00A54640" w:rsidP="00A54640">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94AED">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> [197-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54ACA8F6" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="54ACA8F6" w14:textId="77777777" w:rsidR="00A54640" w:rsidRPr="00F94AED" w:rsidRDefault="00A54640" w:rsidP="00A54640">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94AED">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>10 x 15 cm, n.b.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7EDAD0E3" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B8C8768" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640"/>
           <w:p w14:paraId="49336CD5" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t>P118/B1/1.3,65</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E30F3B" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t>Représentation de la route 169.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CC1AD5" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t xml:space="preserve"> [197-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="222E3366" w14:textId="77777777" w:rsidR="00A54640" w:rsidRDefault="00A54640" w:rsidP="00A54640">
             <w:r>
               <w:t xml:space="preserve">10 x 15 cm, </w:t>
@@ -8011,85 +7969,84 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="486D28E9" w14:textId="77777777" w:rsidR="0093620A" w:rsidRPr="00416FD4" w:rsidRDefault="0093620A" w:rsidP="00416FD4"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00352256" w:rsidRPr="00A674F8" w14:paraId="422A87DF" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="614C2602" w14:textId="77777777" w:rsidR="00352256" w:rsidRPr="00A674F8" w:rsidRDefault="00352256" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="415AF9F6" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00352256" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc483922109"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc483922109"/>
             <w:r>
               <w:t>P118/B1/1.4 :</w:t>
             </w:r>
             <w:r w:rsidR="0093620A">
               <w:t xml:space="preserve"> Familles et organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="5A342709" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00C11D4B" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DCA67DA" w14:textId="77777777" w:rsidR="00352256" w:rsidRDefault="00C11D4B" w:rsidP="00A24685">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc483922110"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc483922110"/>
             <w:r>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>P118/B1/1.4,1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="78FED907" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00C11D4B" w:rsidP="00C11D4B">
             <w:r>
               <w:t>Les cadets de l’expo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63D8E2A4" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00C11D4B" w:rsidP="00C11D4B">
             <w:r>
               <w:t>1967</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="127BAC96" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00C11D4B" w:rsidP="00C11D4B">
             <w:r>
               <w:t xml:space="preserve">13 x 20 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2D98A566" w14:textId="77777777" w:rsidR="00C11D4B" w:rsidRDefault="00C11D4B" w:rsidP="00C11D4B">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
@@ -8128,183 +8085,146 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7D87B737" w14:textId="75945D14" w:rsidR="00AB789A" w:rsidRPr="00A674F8" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="556F0FDE" w14:textId="1D913793" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P118/B1/1.</w:t>
-[...8 lines deleted...]
-              <w:t>Services publics</w:t>
+              <w:t>P118/B1/1.5 : Services publics</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20C09EC1" w14:textId="4C1C5829" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
-              <w:t>–</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">1938. – 2 photographies. </w:t>
+              <w:t xml:space="preserve">–1938. – 2 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="019BBA6B" w14:textId="766EF72E" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="1A0D9B32" w14:textId="3F073953" w:rsidR="00AB789A" w:rsidRPr="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC60BB8" w14:textId="4AD84522" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t xml:space="preserve">Ces photographies 1.5,1 et 1.5,2 ont été ajoutées par M. Paul Simard, fils de Philippe Simard, le 6 avril 2023. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65E0FEC5" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRPr="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="18970332" w14:textId="13ED6B94" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>P118/B1/1.</w:t>
-[...11 lines deleted...]
-              <w:t>,1</w:t>
+              <w:t>P118/B1/1.5,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79642EEE" w14:textId="4B68D687" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Le chef de police et les pompiers photographiés à la station de feu de Dolbeau avec le cheval, 11 septembre 1938</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13694924" w14:textId="398A3636" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>12 x 17,5</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> cm, </w:t>
+              <w:t xml:space="preserve">12 x 17,5 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> (sépia)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4927941D" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E69F28E" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="118AF925" w14:textId="664DBF2B" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
-              <w:t>P118/B1/1.</w:t>
-[...5 lines deleted...]
-              <w:t>,2</w:t>
+              <w:t>P118/B1/1.5,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B84C5D4" w14:textId="367CF569" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Les pompiers de la ville de Dolbeau, devant l’hôtel de ville et caserne de feu, 11 septembre 1938</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FA61122" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t xml:space="preserve">9 x 14 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="30EC2B41" w14:textId="1F22C389" w:rsidR="00AB789A" w:rsidRPr="00C11D4B" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
-              <w:t>Original</w:t>
-[...2 lines deleted...]
-              <w:t>, carte postale</w:t>
+              <w:t>Original, carte postale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F4437A6" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="5A8CC459" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB789A" w:rsidRPr="00A674F8" w14:paraId="710142B3" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74AB5C49" w14:textId="3105A9D7" w:rsidR="00AB789A" w:rsidRPr="00A674F8" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8328,61 +8248,60 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D005A66" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc483922111"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc483922111"/>
             <w:r>
               <w:t>P118/B1/2 : Négatifs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="4198DAE3" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="20121C98" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t xml:space="preserve">P118/B1/2,1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71DFBCCC" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Ce dossier comprend 8 négatifs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5AC630" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="4871DE74" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>P118/B1/2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536FD8C3" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Partie de Hockey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DB9BC4" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
@@ -8484,57 +8403,52 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3A8CE733" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A8E6A31" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>6 x 8 cm, couleur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="548CAB66" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Original.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33983A7A" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="72082CAA" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>P118/B1/2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA66780" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
-              <w:t xml:space="preserve">Boulevard </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Boulevard Wallberg</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="10DD6927" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1917B3DE" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t xml:space="preserve">10 x 13 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n.b.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D5C160D" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Original.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C6D8BA" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="37750F8B" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
@@ -8625,61 +8539,60 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4337F490" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc483922112"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc483922112"/>
             <w:r>
               <w:t>P118/B1/3 : Diapositives</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="54AE1778" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A"/>
           <w:p w14:paraId="35C74AA9" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>P118/B1/3,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3987F6BC" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>Ce dossier comprend 1 diapositive.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30114CC2" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22BA8CBD" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69B5F577" w14:textId="77777777" w:rsidR="00AB789A" w:rsidRDefault="00AB789A" w:rsidP="00AB789A">
             <w:r>
               <w:t>P118/B1/3.1</w:t>
@@ -8709,72 +8622,72 @@
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78F0CD6F" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49061C47" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A779A80" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00796463" w:rsidP="00796463">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc483922113"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc483922113"/>
       <w:r>
         <w:t>P118/C Cartographie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="296ED7A6" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463"/>
     <w:p w14:paraId="1C53C928" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00E77BFB" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc483922114"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc483922114"/>
       <w:r>
         <w:t>P118</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00796463">
         <w:t>C1 Cartes et plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="5558D2CE" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="5568690A" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B9C096B" w14:textId="76FB6316" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00550CFC" w:rsidP="0018597F">
             <w:pPr>
@@ -8801,79 +8714,78 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C222CE1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E77BFB" w:rsidP="0018597F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc483922115"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc483922115"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00796463">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>1/1 :</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00796463">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00796463" w:rsidRPr="00796463">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Plans</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="062099DF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BBBA33B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">[19--]. – 0,2 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5871D025" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -8893,105 +8805,104 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="18FA678A" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="219293AE" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F383508" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00E77BFB" w:rsidP="0018597F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc483922116"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc483922116"/>
             <w:r>
               <w:t>P118</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00796463">
               <w:t>C1/2 : Cartes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="7A573DEF" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463"/>
           <w:p w14:paraId="7FEFE558" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463">
             <w:r>
               <w:t>[19--]. – 0,1 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313E53FC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:r>
               <w:t>Comprend une carte du lac Saint-Jean ainsi qu’une carte de Chibougamau jusqu’à Chicoutimi et les environs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F28BD7E" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="0018597F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5962C7A9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3D9296E1" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00796463" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3BB31293" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00796463" w:rsidP="00796463">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc483922117"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc483922117"/>
       <w:r>
         <w:t>P118/D Audiovisuel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="5FDC6D43" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="265897B5" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00796463">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc483922118"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc483922118"/>
       <w:r>
         <w:t>P118/D1 Documents sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="2FC0B19A" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00796463" w:rsidRDefault="00796463" w:rsidP="00796463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00796463" w:rsidRPr="00A674F8" w14:paraId="7CC412C8" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E6A394A" w14:textId="3D189764" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00550CFC" w:rsidP="0018597F">
             <w:pPr>
@@ -9018,142 +8929,141 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C248548" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00B321DF" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc483922119"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc483922119"/>
             <w:r>
               <w:t>P118/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1 :</w:t>
             </w:r>
             <w:r w:rsidRPr="00796463">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00796463">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Enregistrement sonore</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="4019D3E1" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39E22579" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1962.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33C4586B" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un enregistrement sonore sur 45 tours. Carnaval de Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E80C2F6" w14:textId="77777777" w:rsidR="00796463" w:rsidRPr="00A674F8" w:rsidRDefault="00796463" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09118470" w14:textId="77777777" w:rsidR="00796463" w:rsidRDefault="00796463" w:rsidP="00923766"/>
     <w:p w14:paraId="001260E2" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="00923766"/>
     <w:p w14:paraId="5C1B6750" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="00607310">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc483922120"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc483922120"/>
       <w:r>
         <w:t>P118/E Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="22573E29" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="00607310"/>
     <w:p w14:paraId="07F860B2" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="00607310">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc483922121"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc483922121"/>
       <w:r>
         <w:t>P118/E1 Souvenirs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5EA2502C" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="00607310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00607310" w:rsidRPr="00A674F8" w14:paraId="442519E7" w14:textId="77777777" w:rsidTr="0018597F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13EA9B14" w14:textId="60589DCC" w:rsidR="00607310" w:rsidRPr="00A674F8" w:rsidRDefault="00550CFC" w:rsidP="0018597F">
             <w:pPr>
@@ -9180,62 +9090,61 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A4C01BE" w14:textId="77777777" w:rsidR="00607310" w:rsidRPr="00B321DF" w:rsidRDefault="00607310" w:rsidP="0018597F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc483922122"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc483922122"/>
             <w:r>
               <w:t>P118/E1/1 : Objets de valeurs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="40EBA7B2" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B8D310E" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">[19--]. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629FB44F" w14:textId="77777777" w:rsidR="00607310" w:rsidRDefault="00607310" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -9250,131 +9159,131 @@
           </w:p>
           <w:p w14:paraId="23D52CD1" w14:textId="77777777" w:rsidR="00607310" w:rsidRPr="00A674F8" w:rsidRDefault="00607310" w:rsidP="0018597F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E5F93CC" w14:textId="77777777" w:rsidR="00607310" w:rsidRPr="00607310" w:rsidRDefault="00607310" w:rsidP="00607310"/>
     <w:sectPr w:rsidR="00607310" w:rsidRPr="00607310" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38218EC2" w14:textId="77777777" w:rsidR="001450F1" w:rsidRDefault="001450F1" w:rsidP="00923766">
+    <w:p w14:paraId="0C263B25" w14:textId="77777777" w:rsidR="006F5D39" w:rsidRDefault="006F5D39" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5F680E" w14:textId="77777777" w:rsidR="001450F1" w:rsidRDefault="001450F1" w:rsidP="00923766">
+    <w:p w14:paraId="6F69B899" w14:textId="77777777" w:rsidR="006F5D39" w:rsidRDefault="006F5D39" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78EA13D4" w14:textId="77777777" w:rsidR="00326806" w:rsidRDefault="00326806" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B8B5B2A" wp14:editId="2C354D6D">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -9397,51 +9306,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="4707AEC4" w14:textId="77777777" w:rsidR="00326806" w:rsidRPr="009D2B71" w:rsidRDefault="00326806" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -9466,70 +9375,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00174384" w:rsidRPr="00174384">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0CC86DB2" w14:textId="77777777" w:rsidR="00326806" w:rsidRDefault="00326806" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AB6F499" w14:textId="77777777" w:rsidR="001450F1" w:rsidRDefault="001450F1" w:rsidP="00923766">
+    <w:p w14:paraId="1ED3AE8B" w14:textId="77777777" w:rsidR="006F5D39" w:rsidRDefault="006F5D39" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="344F3C45" w14:textId="77777777" w:rsidR="001450F1" w:rsidRDefault="001450F1" w:rsidP="00923766">
+    <w:p w14:paraId="40D40B72" w14:textId="77777777" w:rsidR="006F5D39" w:rsidRDefault="006F5D39" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="109432FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA9006C8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9600,50 +9509,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388B70AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B33EC822"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57077937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCB44922"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9712,69 +9770,72 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1098790039">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1578053959">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="575747987">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="164"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00034885"/>
     <w:rsid w:val="00034F66"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000608A8"/>
@@ -9829,50 +9890,51 @@
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004916BA"/>
     <w:rsid w:val="004B401D"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00550CFC"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00596513"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E76A2"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00607310"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="006240B2"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00663D71"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D5C58"/>
+    <w:rsid w:val="006F5D39"/>
     <w:rsid w:val="0070614F"/>
     <w:rsid w:val="007274F5"/>
     <w:rsid w:val="0076073A"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00784F68"/>
     <w:rsid w:val="00792F1B"/>
     <w:rsid w:val="00796463"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00852026"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00926EFA"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0093620A"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009A1BFA"/>
     <w:rsid w:val="009A7282"/>
     <w:rsid w:val="009B3B95"/>
@@ -9915,113 +9977,115 @@
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C35913"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C606DD"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C65963"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CD7A0C"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CE6DDB"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D50C0C"/>
     <w:rsid w:val="00D61604"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
+    <w:rsid w:val="00DF6B36"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E77BFB"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F5096C"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F62C69"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
+    <w:rsid w:val="00F94AED"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="47B2986B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10353,84 +10417,84 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -10903,51 +10967,51 @@
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00416FD4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11020,51 +11084,51 @@
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF4888F1-1B5E-48E7-9E57-D58901551CDE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0032132C" w:rsidRDefault="000C3771">
           <w:r w:rsidRPr="008A6719">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
@@ -11084,179 +11148,193 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C2236C90-80B0-47A3-8F29-02C287782BB5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00574EDD" w:rsidRDefault="00325245" w:rsidP="00325245">
           <w:pPr>
             <w:pStyle w:val="0080D422483D4CC483C08AA2E7B65D6A"/>
           </w:pPr>
           <w:r w:rsidRPr="008A6719">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3771"/>
     <w:rsid w:val="000C3771"/>
     <w:rsid w:val="00274861"/>
     <w:rsid w:val="002A3B2D"/>
     <w:rsid w:val="002C0D8D"/>
     <w:rsid w:val="0032132C"/>
     <w:rsid w:val="00325245"/>
     <w:rsid w:val="004E2241"/>
     <w:rsid w:val="00574EDD"/>
     <w:rsid w:val="005D2331"/>
     <w:rsid w:val="00634405"/>
     <w:rsid w:val="006E71F3"/>
     <w:rsid w:val="007F1D40"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="00B44C98"/>
     <w:rsid w:val="00B86139"/>
     <w:rsid w:val="00BD6E11"/>
     <w:rsid w:val="00C714D3"/>
     <w:rsid w:val="00CD6598"/>
+    <w:rsid w:val="00DF6B36"/>
+    <w:rsid w:val="00E61C4A"/>
     <w:rsid w:val="00EA5E88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11588,50 +11666,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -11653,51 +11732,51 @@
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00325245"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0080D422483D4CC483C08AA2E7B65D6A">
     <w:name w:val="0080D422483D4CC483C08AA2E7B65D6A"/>
     <w:rsid w:val="00325245"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -11922,72 +12001,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>2935</Words>
-  <Characters>16146</Characters>
+  <Words>3149</Words>
+  <Characters>16124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>1240</Lines>
+  <Paragraphs>1014</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19043</CharactersWithSpaces>
+  <CharactersWithSpaces>18259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>