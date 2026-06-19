--- v0 (2026-03-12)
+++ v1 (2026-06-19)
@@ -1133,51 +1133,105 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489EA821" w14:textId="77777777" w:rsidR="001738AA" w:rsidRDefault="001738AA" w:rsidP="009F5361">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FCFF8F" w14:textId="51AE24EA" w:rsidR="001738AA" w:rsidRDefault="001738AA" w:rsidP="009F5361">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Collation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259FC804" w14:textId="7D3FFAC4" w:rsidR="001738AA" w:rsidRDefault="001738AA" w:rsidP="009F5361">
+    <w:p w14:paraId="33366431" w14:textId="77777777" w:rsidR="000051BF" w:rsidRPr="000051BF" w:rsidRDefault="000051BF" w:rsidP="000051BF">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000051BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,022 mètre linéaire de documents textuels [1949-1974]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB2D89" w14:textId="5BD0CCF2" w:rsidR="00C25348" w:rsidRPr="00C25348" w:rsidRDefault="00C25348" w:rsidP="00C25348">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25348">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7 photographies [1946-1952]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F02E524" w14:textId="6015165F" w:rsidR="00C25348" w:rsidRPr="00C25348" w:rsidRDefault="00C25348" w:rsidP="00C25348">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25348">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ajout 2015 : 2 photographies plastifiées [2005-2007]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259FC804" w14:textId="257E65FA" w:rsidR="001738AA" w:rsidRDefault="001738AA" w:rsidP="009F5361">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Donation Isabelle St-Gelais, de Rougemont, 25 février 2026 (inclus dans le décompte final) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEBA5EA" w14:textId="4A792D9A" w:rsidR="005904D0" w:rsidRPr="005904D0" w:rsidRDefault="001738AA" w:rsidP="005904D0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
@@ -1471,51 +1525,50 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF728B" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00A674F8"/>
     <w:p w14:paraId="75264BCE" w14:textId="5996E488" w:rsidR="00C70C4E" w:rsidRDefault="0094294B" w:rsidP="00A674F8">
       <w:r w:rsidRPr="00A674F8">
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1264B31E" w14:textId="77777777" w:rsidR="005904D0" w:rsidRDefault="005904D0" w:rsidP="00A674F8"/>
     <w:p w14:paraId="20B5B574" w14:textId="738BFB17" w:rsidR="005904D0" w:rsidRPr="005904D0" w:rsidRDefault="005904D0" w:rsidP="00A674F8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005904D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F11B9D7" w14:textId="77777777" w:rsidR="005904D0" w:rsidRDefault="005904D0" w:rsidP="00A674F8"/>
     <w:p w14:paraId="39DEA784" w14:textId="77777777" w:rsidR="005904D0" w:rsidRDefault="005904D0" w:rsidP="005904D0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
       </w:pPr>
       <w:r w:rsidRPr="005904D0">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         </w:rPr>
         <w:t>Boîte 1 (unique)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5364BEA2" w14:textId="4DBBD4C7" w:rsidR="005904D0" w:rsidRDefault="005904D0" w:rsidP="005904D0">
       <w:r w:rsidRPr="005904D0">
         <w:t>R04 E01 T02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EBBAA9" w14:textId="77777777" w:rsidR="005904D0" w:rsidRDefault="005904D0" w:rsidP="00A674F8"/>
     <w:p w14:paraId="506397BE" w14:textId="102A1B3A" w:rsidR="005904D0" w:rsidRPr="005904D0" w:rsidRDefault="005904D0" w:rsidP="005904D0">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
@@ -3163,58 +3216,58 @@
     </w:p>
     <w:p w14:paraId="69A94207" w14:textId="77777777" w:rsidR="0003029A" w:rsidRPr="004C2567" w:rsidRDefault="0003029A" w:rsidP="0003029A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28BF30E8" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00A674F8"/>
     <w:sectPr w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704B78D0" w14:textId="77777777" w:rsidR="006A58E0" w:rsidRDefault="006A58E0" w:rsidP="00A674F8">
+    <w:p w14:paraId="486E9CDF" w14:textId="77777777" w:rsidR="00FD47B7" w:rsidRDefault="00FD47B7" w:rsidP="00A674F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71436109" w14:textId="77777777" w:rsidR="006A58E0" w:rsidRDefault="006A58E0" w:rsidP="00A674F8">
+    <w:p w14:paraId="44F90E4A" w14:textId="77777777" w:rsidR="00FD47B7" w:rsidRDefault="00FD47B7" w:rsidP="00A674F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3405,72 +3458,72 @@
         </w:r>
         <w:r w:rsidR="00BB7644" w:rsidRPr="00BB7644">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="17B18D80" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1" w:rsidP="00A674F8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E77FED0" w14:textId="77777777" w:rsidR="006A58E0" w:rsidRDefault="006A58E0" w:rsidP="00A674F8">
+    <w:p w14:paraId="7BF8076E" w14:textId="77777777" w:rsidR="00FD47B7" w:rsidRDefault="00FD47B7" w:rsidP="00A674F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A0723E6" w14:textId="77777777" w:rsidR="006A58E0" w:rsidRDefault="006A58E0" w:rsidP="00A674F8">
+    <w:p w14:paraId="0313913F" w14:textId="77777777" w:rsidR="00FD47B7" w:rsidRDefault="00FD47B7" w:rsidP="00A674F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D776865"/>
+    <w:nsid w:val="0AFA4B82"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="70701B46"/>
+    <w:tmpl w:val="174AB4F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3573,50 +3626,497 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2968274E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50FAFEA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D776865"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70701B46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E466D92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8236F1E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645A2188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DF2F520"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3686,87 +4186,97 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1318728092">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1488126804">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1351645880">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="144130647">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="465271386">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00453B1E"/>
+    <w:rsid w:val="000051BF"/>
     <w:rsid w:val="0003029A"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00070DF4"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001738AA"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00234793"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
@@ -3815,79 +4325,82 @@
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B565D6"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B77AFF"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB7644"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
+    <w:rsid w:val="00C25348"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C815E9"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
+    <w:rsid w:val="00DF6B36"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F108C8"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
+    <w:rsid w:val="00FD47B7"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4304,51 +4817,50 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -5364,56 +5876,58 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1CA3"/>
     <w:rsid w:val="0009620B"/>
     <w:rsid w:val="003E24F4"/>
     <w:rsid w:val="004F3590"/>
+    <w:rsid w:val="008106F0"/>
     <w:rsid w:val="00870756"/>
     <w:rsid w:val="00911A26"/>
     <w:rsid w:val="009953F8"/>
     <w:rsid w:val="009C266B"/>
     <w:rsid w:val="00B565D6"/>
     <w:rsid w:val="00CB1CA3"/>
+    <w:rsid w:val="00DF6B36"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -6218,70 +6732,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19D22D7-B704-4835-AF8E-BD3F54A3A770}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4693</Characters>
+  <Pages>7</Pages>
+  <Words>875</Words>
+  <Characters>4810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
-  <Paragraphs>149</Paragraphs>
+  <Lines>267</Lines>
+  <Paragraphs>157</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5398</CharactersWithSpaces>
+  <CharactersWithSpaces>5528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantale Savard</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>