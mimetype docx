--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,1636 +1,1897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="02B48E1B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="63BC629F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4D204C2C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6B171FBB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>FONDS  DES  CHEVALIERS  DE  COLOMB  DE  DOLBEAU</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>FONDS  DES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>CHEVALIERS  DE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>COLOMB  DE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">  DOLBEAU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71292A6A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="534D0A7C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4D981921" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F08D7E9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="714FE613" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="213A5E57" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉPERTOIRE  NUMÉRIQUE  DÉTAILLÉ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5741F7C3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="18CACA9C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36CB8330" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="38748AFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>RÉPERTOIRE  NUMÉRIQUE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">  DÉTAILLÉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0457AF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="43A4BDA0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="220B6FEE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2BD1B7E8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉDIGÉ  PAR:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27890CD5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4FBE2124" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4C0A5325" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>FRANCE  PARÉ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43248FF4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6CB3517D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>RÉDIGÉ  PAR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364A1E0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="546F9317" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>FRANCE  PARÉ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="576AC64D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="364655DC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4358A340" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3A7BAF48" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>MARIA-CHAPDELAINE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36003F9D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="42953770" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="717C8F83" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="529A8DE6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E428D65" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>MARIA-CHAPDELAINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A371131" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>1997</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9B52CE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6AC45FAE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0A9794EB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7438B4D7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7E8229" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165421A9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1997</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349BFDCD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F647E28" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D48B8D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59E72688" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...44 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="13BE0BDF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds des chevaliers de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Colomb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [19--], 1968-1977.- 2,8 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDA2307" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577ECC83" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367898EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Histoire administrative :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4B8FA60C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E1EE0D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les Chevaliers de Colomb de Dolbeau est un organisme sans but lucratif créé dès les premières années d'existence de la ville.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="567664CE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170604E3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF627F8" w14:textId="30EC8BD3" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique de la conservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Ce fonds a été légué par M. Robert Laforêt Grand Chevalier en [198-].</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve"> : Ce fonds a été légué par M. Robert Laforêt Grand Chevalier </w:t>
+      </w:r>
+      <w:r w:rsidR="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>à la fin des années 1980</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A683513" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC90DE4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E26C48F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :  Le Fonds comprend l'organigramme des Chevaliers de Colomb, la répartition des tâches de chaque poste, les activités,  le bulletin d'information, la liste des membres et leurs budgets.</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve"> :  Le Fonds comprend l'organigramme des Chevaliers de Colomb, la répartition des tâches de chaque poste, les </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>activités,  le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bulletin d'information, la liste des membres et leurs budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404F8EE5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4729C514" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1 Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="287A5A99" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1 Finances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F25A3F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047D2BB6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51028C4E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="69CD6619" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D2BE27" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD59551" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Instruments de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  répertoire numérique détaillé.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...188 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2ECE1247" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329FFD11" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBC55C2" w14:textId="61E61BD0" w:rsidR="008E674E" w:rsidRPr="00BE27BC" w:rsidRDefault="00BE27BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3B2504" w14:textId="77777777" w:rsidR="00BE27BC" w:rsidRDefault="00BE27BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCD8BE6" w14:textId="1675642D" w:rsidR="00BE27BC" w:rsidRDefault="00BE27BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Boîte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 (multiple)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>R04 E02 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A32D27C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC1C52C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B618EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E7242D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68639149" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC98D89" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2547AFD1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A309FBF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466D2C6A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654DCA07" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744C617B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31449DF3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306C4D44" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DD0950" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBB1336" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DCCD97" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC804ED" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5371E797" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CE707C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="31BE1CB7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...44 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="65605FE3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds des chevaliers de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Colomb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [19--], 1968-1977.- 2,8 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4B6547" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10791828" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A07553" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Histoire administrative :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76C1ACDE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F11B7EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les Chevaliers de Colomb de Dolbeau est un organisme sans but lucratif créé dès les premières années d'existence de la ville.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="65CA2C41" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1810B120" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend l'organigramme des Chevaliers de Colomb, la répartition des tâches de chaque poste, activités, bulletins d'information, liste de membres et les budgets.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5367E799" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542CC3A7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1 administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="545ACD29" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1 finances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D8286" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C052658" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C9CEBBC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0C8F8B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0BEBB844" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P100/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6D08CA56" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054749F2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1AEC7067" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA0EEB0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.- [19--], 1968-1977.- 2,8 cm de documents textuels.</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [19--], 1968-1977.- 2,8 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F1DCE2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B3A930" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La série comprend les documents concernant l'organisation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ad-ministrative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Chevaliers de Colomb, les ordres du jour des assemblés, la liste des membres et les documents relatifs à leurs relations publiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6E5D2C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F92672" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur le contenu de la série.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="0069785E">
+    <w:p w14:paraId="5844A580" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8E0148" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="0069785E">
       <w:pPr>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="302F5283" wp14:editId="227D3998">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="12065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="12065"/>
                         </a:xfrm>
@@ -1670,504 +1931,649 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="31EEA469" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:0;width:468pt;height:.95pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY136h5gIAADAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+z/LRtGmipVPbtQhp&#10;wMRAPLux01g4drDdZgPx37l22q6FlwlopcjXvj4+99yP65vHVqA904YrWeL4KsKIyUpRLrcl/vxp&#10;HUwxMpZISoSSrMRPzOCb2etX131XsEQ1SlCmEYBIU/RdiRtruyIMTdWwlpgr1TEJh7XSLbFg6m1I&#10;NekBvRVhEkWTsFeadlpVzBjYvR0O8czj1zWr7Ie6NswiUWLgZv1X++/GfcPZNSm2mnQNrw40yF+w&#10;aAmX8OgJ6pZYgnaa/wHV8koro2p7Vak2VHXNK+ZjgGji6LdoHhrSMR8LiGO6k0zm/8FW7/f3GnFa&#10;4hFGkrSQoo8gGpFbwVDi5Ok7U4DXQ3evXYCmu1PVV4OkWjbgxeZaq75hhAKp2PmHFxecYeAq2vTv&#10;FAV0srPKK/VY69YBggbo0Sfk6ZQQ9mhRBZvjPB1NIshbBWdxEk3G/gVSHC932tg3TLXILUqsgboH&#10;J/s7Yx0ZUhxdPHklOF1zIbyht5ul0GhPXG343wHdnLsJ6ZylctcGxGGH+eoaniEFMIal83TcfeZ/&#10;5HGSRoskD9aTaRak63Qc5Fk0DaI4X+STKM3T2/VPRzdOi4ZTyuQdl+xYhXH6siwf+mGoH1+HqHdC&#10;+hDPAzEvi7flFjpS8LbE05MopHApXkkKCpDCEi6GdXjJ3QsOAlzqMF+PoywdTYMsG4+CdLSKgsV0&#10;vQzmy3gyyVaL5WIVX+qw8tqaf5fCEzkmyhlqB9E9NLRHlLuKGY3zJMZgwExIsiFeRMQWhlllNUZa&#10;2S/cNr4TT6qeCzmN3P9QOCf0QYjnh890OsT2LBXU6LF6fO+4dhnabqPoE7QOcHBPuzELi0bp7xj1&#10;MLJKbL7tiGYYibcS2i+P09TNOG+k4ywBQ5+fbM5PiKwAqsQWo2G5tMNc3HWabxt4KfY1JNUcWrbm&#10;vp1cOw+sgL8zYCz5SA4j1M29c9t7PQ/62S8AAAD//wMAUEsDBBQABgAIAAAAIQDekF2j2QAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWAIrVemaToDEFWkdF25pY9pqjROa&#10;bCv/Hu8EF+tZz3rvc7Vd3CROOMfRk4b7lQKB1Hk7Uq/hY/92V4CIyZA1kyfU8IMRtvX1VWVK68+0&#10;w1OTesEhFEujYUgplFLGbkBn4soHJPa+/OxM4nXupZ3NmcPdJB+UyqUzI3HDYAK+DtgdmqPj3s91&#10;o0Lx/dKTe892bR7Wbf6o9e3N8rwBkXBJf8dwwWd0qJmp9UeyUUy8Zxn/kjTwvNiqUKxaVk8g60r+&#10;569/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFjXfqHmAgAAMAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6QXaPZAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAQAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" o:allowincell="f" fillcolor="black" stroked="f" strokeweight="0">
                 <w10:wrap anchorx="page"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4ED40291" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36736598" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100/A1/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...26 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="040D47CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'organisation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octobre [19--</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>].-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,3 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C880CD8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L'organigramme des Chevaliers de Colomb et la répartition des tâches.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A6162A1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6511A21D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70851464" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100/A1/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...61 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3C6C22B6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réunion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1969-1971.- 0,3 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7C66A1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ordres du jour et procès-verbaux des assemblées des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Che-valiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Colomb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E79DF0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746E7771" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE93112" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100/A1/3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...43 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="290C65AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>publique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [19--], 1968-1977.- 2 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA51AB3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bulletins d'information de janvier 1970 sur les assemblées générales des Chevaliers de Colomb et leurs activités, ainsi que les brochures sur les congrès organisés à divers endroits à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>par-tir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1968 jusqu'à 1977.  Liste de membres pour la revue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Colom-bien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE2D1A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1D1523C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F094667" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="31DECC76" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4B56AC0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="571338C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="17750946" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7FF18F01" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="71080BA0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P100/B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1  Finance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.- [19--], 1969.- 0,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5CB2F97A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59199D01" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La série comprend le budget pour l'année 1969, l'état des recettes et des déboursés, ainsi qu'un résumé des dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="46A9077B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D90C489" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="15D0A738" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur le contenu de la série.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="0069785E">
+    <w:p w14:paraId="00ABD4F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1564AA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="0069785E">
       <w:pPr>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="39173311" wp14:editId="4A0EEB84">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="12065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="12065"/>
                         </a:xfrm>
@@ -2207,6593 +2613,7479 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7FBC6C34" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:0;width:468pt;height:.95pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWOp/M5gIAADAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+z/LRtGmipVPbtQhp&#10;wMRAPLux01g4drDdZgPx37l22q6FlwlopcjXvj4+99yP65vHVqA904YrWeL4KsKIyUpRLrcl/vxp&#10;HUwxMpZISoSSrMRPzOCb2etX131XsEQ1SlCmEYBIU/RdiRtruyIMTdWwlpgr1TEJh7XSLbFg6m1I&#10;NekBvRVhEkWTsFeadlpVzBjYvR0O8czj1zWr7Ie6NswiUWLgZv1X++/GfcPZNSm2mnQNrw40yF+w&#10;aAmX8OgJ6pZYgnaa/wHV8koro2p7Vak2VHXNK+ZjgGji6LdoHhrSMR8LiGO6k0zm/8FW7/f3GnFa&#10;4gQjSVpI0UcQjcitYGjk5Ok7U4DXQ3evXYCmu1PVV4OkWjbgxeZaq75hhAKp2PmHFxecYeAq2vTv&#10;FAV0srPKK/VY69YBggbo0Sfk6ZQQ9mhRBZvjPB1NIshbBWdxEk3G/gVSHC932tg3TLXILUqsgboH&#10;J/s7Yx0ZUhxdPHklOF1zIbyht5ul0GhPXG343wHdnLsJ6ZylctcGxGGH+eoaniEFMIal83TcfeZ/&#10;5HGSRoskD9aTaRak63Qc5Fk0DaI4X+STKM3T2/VPRzdOi4ZTyuQdl+xYhXH6siwf+mGoH1+HqHdC&#10;+hDPAzEvi7flFjpS8LbE05MopHApXkkKCpDCEi6GdXjJ3QsOAlzqMF+PoywdTYMsG4+CdLSKgsV0&#10;vQzmy3gyyVaL5WIVX+qw8tqaf5fCEzkmyhlqB9E9NLRHlLuKGY3zJMZgwExIsiFeRMQWhlllNUZa&#10;2S/cNr4TT6qeCzmN3P9QOCf0QYjnh890OsT2LBXU6LF6fO+4dhnabqPoE7QOcHBPuzELi0bp7xj1&#10;MLJKbL7tiGYYibcS2i+P09TNOG+k4ywBQ5+fbM5PiKwAqsQWo2G5tMNc3HWabxt4KfY1JNUcWrbm&#10;vp1cOw+sgL8zYCz5SA4j1M29c9t7PQ/62S8AAAD//wMAUEsDBBQABgAIAAAAIQDekF2j2QAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWAIrVemaToDEFWkdF25pY9pqjROa&#10;bCv/Hu8EF+tZz3rvc7Vd3CROOMfRk4b7lQKB1Hk7Uq/hY/92V4CIyZA1kyfU8IMRtvX1VWVK68+0&#10;w1OTesEhFEujYUgplFLGbkBn4soHJPa+/OxM4nXupZ3NmcPdJB+UyqUzI3HDYAK+DtgdmqPj3s91&#10;o0Lx/dKTe892bR7Wbf6o9e3N8rwBkXBJf8dwwWd0qJmp9UeyUUy8Zxn/kjTwvNiqUKxaVk8g60r+&#10;569/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFY6n8zmAgAAMAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6QXaPZAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAQAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" o:allowincell="f" fillcolor="black" stroked="f" strokeweight="0">
                 <w10:wrap anchorx="page"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...20 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="5EC3A74C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F5F63D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P100/B1/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Budget.- </w:t>
+    <w:p w14:paraId="00F43DA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Budget.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1969.- 0,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="34EE120D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend le budget de l'année 1969, un état des recettes et des dépenses du 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> janvier au 20 novembre ainsi qu'un résumé des dépenses de l'initiation du 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ième</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> degré du 15 novembre sans année précisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2C374328" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F1830FB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3E1BEE67" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5095C613" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1CDCACE2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58E115BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>FONDS  CÉLINE MUIRHEAD - CINQUANTENAIRE DE DOLBEAU</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>FONDS  CÉLINE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve"> MUIRHEAD - CINQUANTENAIRE DE DOLBEAU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0C0A57" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3EF59029" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6DA84597" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6B82A3BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0DD0B3D3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1A8F6C9D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0B46770A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2951705C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="345035F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="04331595" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉPERTOIRE  NUMÉRIQUE  DÉTAILLÉ</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>RÉPERTOIRE  NUMÉRIQUE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">  DÉTAILLÉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CFA83B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5775B4A0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="599F4C1E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F380D9D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="346F1D66" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="25C791F8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7437AE9B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="17327682" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉDIGÉ  PAR:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F918FF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>RÉDIGÉ  PAR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>FRANCE  PARÉ</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404091DA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="08284046" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>FRANCE  PARÉ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B367C5F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="444E122B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="021BC44E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7E469F27" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76548B8F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="247AEF8D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B44BEC7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3757A7DE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>MARIA-CHAPDELAINE</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CFC5BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>MARIA-CHAPDELAINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E1D88D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="143D5A7D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10C528E8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76BF084C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="19AE3868" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB6BDBB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C998181" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>1997</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="680A1225" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6566FEF0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3B4F33CD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P101</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...44 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6883078D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds Céline Muirhead-Cinquantenaire de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Dolbeau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 5,6 cm de documents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>textuels.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>photographies.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 objet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C5A263" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F3749A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCCFA1B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire administrative </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>:  Afin de souligner sa création en avril 1927, la ville de Dolbeau fêta ses 50 ans d'existence en 1977.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="61A3C68E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6305333D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598B9C73" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique de la conservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  Ce fonds a été légué par Mme Céline Muirhead en 1991.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5BFDDA31" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A871A7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1CE411" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : On y trouve des allocutions de Jean-René Moreau et les activités produites pour le cinquantenaire.  Il contient également de la correspondance, la liste des pionniers, un questionnaire sur les pionniers, des photographies sur le 25</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ième </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anniversaire de Dolbeau, des coupures de presses et un macaron du cinquantième.</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve"> anniversaire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dolbeau, des coupures de presses et un macaron du cinquantième.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18663632" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2439E3B9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE1F597" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Classement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>: On y trouve deux séries, A1 Administration et B1 Genre de document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06978357" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D966024" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF3467C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...19 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6BE3AAD5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181D9887" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4271434B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Instrument de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : Répertoire numérique détaillé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...107 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0E2F5C55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F5D250" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7692320F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619751F9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0530A649" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3667F66B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D652DAE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9638A3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4707A98B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C001BA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B31AD8E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDC2343" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074192CA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...44 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="79A913DD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds Céline Muirhead-Cinquantenaire de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Dolbeau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 5,6 cm de documents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>textuels.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>photographies.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 objet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C063C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59381CDD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B827CB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2BDB8AF6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206ECEA5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="55FA4A29" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Afin de souligner sa création en avril 1927, la ville de Dolbeau fêta ses 50 ans d'existence en 1977.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7DFBE5E6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AFB50C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comprend des allocutions de M. Jean-René Moreau, les activités produites pour le cinquantenaire.  Il contient </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>éga-lement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la correspondance, une liste des pionniers, un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ques-tionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portant sur les pionniers, des photographies sur le 25</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ième </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anniversaire de Dolbeau, des coupures de presses et un macarion du cinquantième.</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve"> anniversaire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dolbeau, des coupures de presses et un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>macarion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du cinquantième.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C15704" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0233FD23" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Série A1 Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F82E289" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Série B1 Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7B396BCC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E973A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6B05F7DF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F032709" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="16FD7C62" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P101/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="15997599" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3B4138B0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50288410" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5F48A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.- 1977.- 4,6 cm de documents textuels.</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 4,6 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B723B22" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38533762" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La série comprend les allocutions de M. Jean René Moreau lors de la fermeture des fêtes ainsi que les activités qui se sont </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>dé-roulées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et l'objectif de la semaine de la jeunesse.  On retrouve également des lettres produites par le cinquantenaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B806EA2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39213A5B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC8987D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/A1/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...61 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0C8ECEAD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allocutions et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>communiqués</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 0,5cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9B7F77" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la création du comité du cinquantenaire et communiqués sur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>les activités présentés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lors de cet anniversaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3175D00C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBB31B5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6E9BF6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/A1/1,1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7D61F079" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Activités</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.- 1977.- 0,5 cm de documents textuels.</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 0,5 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3153566E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme d'activité, invitations, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>poêmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> composé pour le concours du cinquantième et coupures de presse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65279931" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2CE7D5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C6B9F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/A1/2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...26 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="16D8D535" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liste des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>pionniers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1977.- 0,1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177806A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Liste des pionniers depuis 1922 à 1932.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="72A3270D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781E1262" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B432C3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/A1/2,1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="000C31BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.-1977.- 1 cm de documents textuels.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1977.- 1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDD03C3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire sur les personnes pionnières à Dolbeau A à D.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2FE64375" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB6AB1C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0DCF0F37" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Adams, Charles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5B8773BD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tremblay, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Josephat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="767013CA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Audet, Roméo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="44B42F6F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Babineau, Adélard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F8C8353" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Beaudet, Grégoire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5C96E45D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Beaudet, Denis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23C39C21" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Beaulieu, John H.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="22495763" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Beaulieu, Louis-Philippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="72AA29AF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beaulieu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Tréfflé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="050E0BAC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Beaumier, Lucien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06E28AF2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bédard, Antonio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3BF92800" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bergeron, Louis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="608069C8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Bergeron, Joseph</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Bergeron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, Joseph</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3966F912" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Bergeron, Henri</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bergeron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, Henri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6DF218" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bergeron, Louis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1AED524C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bélanger, Florence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="1D7ADD57" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bégin, J-H</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="0D8A2122" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Blackburn, Johny</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0725D69E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boilard, Évangéliste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="51A726E4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Boilat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Marc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148BDB36" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Boivert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Ernest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54656D0D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boivin, Adèle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="52155BAC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boivin, Célestin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="186AA80F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boivin, Germaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4EBE015E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Boivin, Eugène</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="6A475CA5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Boivin, Joseph-Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4EBA1C8D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Boivin, Léonce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="54E63BAA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Boivin, Pamphile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F8BDEEC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bolduc, Jeanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="53F3C85E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bonneau, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4A5AA6AC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bouchard, Louis-Ovide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="12B8FD3D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Bouchard, Thomas-Louis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5DD7BE16" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>Boulanger, Aimé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="38A44349" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Brassard, Édouard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10B61393" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3419AFE4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Brassard, Maurice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="587D8E3A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Brassard, Arthur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="63C61D16" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Brassard, Osias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4256C2EA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Briand, Jean</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="15805065" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Buissière, Henri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7698EDCF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Buissière, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="63E8041A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Carpentier, Adrien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="56F2347B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Carrier, Roland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="24D44720" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cossette, Léo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EB95470" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cossette, J.-H.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="26E94746" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cossette, Paul-Henri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5E600233" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Coutu (Brouillard), Cécile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="24413A17" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cyr, Léo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="755E5CD8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dallaire, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Adjutor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="401CB82A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Desbiens, Thomas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="28D1FA1A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>De L'Église, Victor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1A747EEE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Deschesne, Georges</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Deschesne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, Georges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02362EE1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Desgagné, Henri</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Desgagné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>DesRoches (Bte), M.J.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>, Henri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B12CFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>DesRoches (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>), M.J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F175859" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dessureault, Roméo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6DA543E4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Desmarquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Georges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A81E1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dion (Forcier), Rachel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="11C57EEA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dubé, Angéline</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="60A29951" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dubois, Eva</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58E0AF1C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dubreuil, Annonciation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3EAABA96" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Dubuis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Rose-Yvette</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C4D82C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Duchesne, Édouard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="38A5D4FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Duchesne, Marie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4CE8F947" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dufour, C.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="20AFECF1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Duffour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Louis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18218C5B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Dugray</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Onisime</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A123861" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dumais, Joseph, Cléophas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0809B95C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dumont, Théophile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...372 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7818A2E9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642EB017" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E264E79" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9D7C48" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB5A79B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EBA9CA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDDAB55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F02CCF3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797D3D7F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AD2C51" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128A10F2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B8CE82" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD72CB7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DB3A01" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4D03D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68983F64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C4D0B2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20870FB0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7871904D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B9D11C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E97F1D1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5624C62D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD391E0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E901CEF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B2DF81" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E353A2B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B056974" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AB34D9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78173B06" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E405F59" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7696B112" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E13F448" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8F21A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440A1586" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E88F12" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C573C3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6EF6F1F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P101/A1/2,2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="12AD0FFC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.-1977.- 1 cm de documents textuels.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1977.- 1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144AF138" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire sur les personnes pionnières à Dolbeau E à L.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1A14AD70" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264E6F17" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...14 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2A08912F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Essiambre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Chaeles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25B68B06" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Alfred</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="67001B93" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Alphonse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0A2ED1AA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Joseph-Charles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="412E1284" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Jules</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F892ECB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Pierre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6CD4D73E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Marguerite</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3C5259E3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fortin, Victor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3E4F36C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fournier, Sylvio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7FF4430E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fournier, Louis-Hector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58BD7216" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Frazer, Omer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76CE9586" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fraser, Victor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6E4B2638" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gagnon, Adélard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54062BF4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gagnon, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0BD101FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gagnon, Joseph-Élie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C461249" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gagnon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Wellie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="57387061" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Galarneau, Edgard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2B3C2ECD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gaudreault, Félin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3EDC4816" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gaudreault, Hector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23C65720" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gauthier, Solfrid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0B092605" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gélinas, Donat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7904348D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gélinas, Rose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="316101E8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Guénard, Albert</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Guénard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, Albert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7192DE58" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Gilbert, Léger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="2A68D799" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Gilbert, Roméo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1323C55A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Girard, Edmond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5E56CD15" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Girard, Henri</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Girard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, Henri</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43069218" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Girard, Lucille</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Girard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Lucille</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E1F7909" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Godbout, Arsène</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="487331B3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Goudreault, Napoléon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06467B5E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Grégoire, Lucien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58F788BC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Grenier, Roméo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...14 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2B4567FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guay, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Edmour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="20B350FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Guay, Blanche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1A36F253" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Guay, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="48FB09A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Guillemette, Léon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="61AE5203" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Guy, L. Arthur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="778D3113" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Harvey, Jean-Baptiste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EA0ACFF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hébert, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="75199FA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hébert, Antonio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="730ED4F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hébert, Phillipe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1B0CAE9F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hopkins, frank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5093C7BA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Howarth, Daisy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...14 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="50620CBA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Barthélémi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C8F1376" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Huard, Philippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="77EA722D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Labbé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Fleur de mai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B2028" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Labbé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Joseph</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297D8975" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lachance, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="500F08C6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lacroix, Paul</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6BD06167" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lafleur (Dallaire), Jeanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3435A594" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lafontaine, Médéric</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="091DEDAB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Laforest, Henry</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5C3376DC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lalancette, Alfred</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3D63C989" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lalancette, Prima</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="38377106" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lambert, Louis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...41 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="41F7CE5E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Narcisse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB4C829" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Roland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646FA8D4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lamothe, Joseph-Émile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2AACC859" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Langelier, Marcella</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="418ED76C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Langlois, F.  Xavier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1FEB22F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larochelle, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Grazella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1AA8A084" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Larouche, Jean</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5222B26E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Larouche, Thomas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="182414EF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lavoie, Aimé (Jeannette)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3B43C8AD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lavoie, Arthur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="32766300" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lavoie, Lauréat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="02C0BBCA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lavoie, Joseph- Éméo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36F0DE1E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lavoie, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Micidé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="51860568" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lavoie, Rose-Anna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1D8A55D4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lebrun, Jos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F0B60D5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lebrun, Philibert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="528EBBC5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lefebvre, Donat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="48C66017" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lemay, Géraldine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D611EEE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lemieux, Jos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="11EC82BB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lemieux, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="395FF38F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lespérance (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Moeau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>), Marie-Jeanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310F948F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lessard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Claudian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3DC30319" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lessard, Jos. Pierre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D5AA50E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Levesque, Philippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="197AF529" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lindsay, Félin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1D1BEF1A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lindsay, Rock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...38 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="53B07DAE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lussier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Wilbrod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34D24FC2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A8D43" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E19F743" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252FC0D3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="34053652" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P101/A1/2,3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4701AF32" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>.-1977.- 1 cm de documents textuels.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1977.- 1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AAEEFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Questionnaire sur les personnes pionnières à Dolbeau M à V.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="069EB02F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D9B9DE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0BBC355F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Maltais, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4E582812" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Marcoux, Alphonse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="27061AF9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Marceau, Siméon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="30459388" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Martel, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="78399069" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Martel, Léonce</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5365FB56" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Martel, Rosaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0A68015D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>McLellan, Archi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="53090E92" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>McNicoll, Henri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1D80E350" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Melnick, Pierre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="749D3998" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meunier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Gongague</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4EB76BA3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Michaud, J.  David</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6DA929F3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Mineault</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Camille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBB3209" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Montendon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Armand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617B4654" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Moreau, Adélard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="5145F428" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Moreau, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="03B4951A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Moreau, Arthur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="41C8AF82" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Moreau, Joseph (Ovide)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4B01D662" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Moreau, Maria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="208A445F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Moreau, Moridé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...14 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="736DB106" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morin, Jos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>William</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522D1C14" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Morris, Eddy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="279B107F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Nadeau, Aurèle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="02D49AD4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Ouellet, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="31445D74" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ouellet, Jos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="26C20BF4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ouellet, Joseph-Pitre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D514DD4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ouellet, Lucienne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3323B514" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Ouellet, Marie-Anne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7BE68BDD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Paradis, Lucien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5690A80D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Paradis, Ludger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="068BE3DA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Parrôt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Alfred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB0CF9A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pelchat, Bernadette</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D1923A1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pelchat, Joanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4878CBC7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pelchat, Mario</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5D2E6789" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pelchat, Paul</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5846CF3B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Penny, Berth</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2F88E9D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Perron, François</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="327ED988" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Perron, Jos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="476C11BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Perron, Joseph-Albert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="17F18FFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Perron, Louis-René</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="292D1727" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plamondon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Béphirin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="41DE08E3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plourde, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ezéar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E07BE82" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Potvin, Philippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0A247D76" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Poulliot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Adélard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EDD1A3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rancourt, Ernest</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="229035C8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Rivard, Noël</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="116BEBC9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Roberge, Émile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74414559" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Robert, Béatrice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="070E648A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Roy, Charles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4E33C9B0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Roy, Christophe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="33CD50AF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Roy, Paul-Émile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="669D2B0E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Savard, Arthur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36899DFD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Savary, René</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="587ECDF2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Sevigny, Adélard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...14 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="13AFB15B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Slepherd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Alfred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5633ADE0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Sigouin, Marie-Anna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="17A23E99" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Simard, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="46482D5A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Simard, Philippe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A00B142" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>St-Cyr, Edmond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="679D0977" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>St-Jean, Josaphat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0E8107EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>St-Pierre, Jean-Baptiste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0719E5F1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>St-Pierre, Napoléon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="07971609" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tardif, Albert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="4A3515AF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tessier, Michel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="718DC02D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Therrien, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...24 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="661263E0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thibodeau, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Audila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A8E6702" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Albert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="7412A15F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Adélard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="09C5BE10" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Antoinette</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="02192BBB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Charles-Eugène</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="1AAF5617" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Edouard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="538669D4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Euclide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6696C0B5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, François</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...24 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="406BBFAA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tremblay, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Conzague</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00A4A36B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Tremblay, Joseph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...41 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="471DFE5C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tremblay, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Josephat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="64B3FBFE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tremblay, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ludgar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="67D72C24" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Tremblay, Oscar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="44C55E5C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Tremblay, Rémi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="62C1BDDF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Tremblay, Thomas-Louis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...11 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="3D9DF4AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Trottier, Georges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6FC02A19" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Trudel, Émile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3A1BE317" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Vallée, Laurent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5AE3B34F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Vaucher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, Violette</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C62C240" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Veilleux, Cécile (Léon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23C30850" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Villeneuve, Alma-Rose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0C22B0AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Villeneuve, Eva</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="29E04E2A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Villeneuve, Pascal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1D236405" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C0E795" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1081422F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="0069785E">
+    <w:p w14:paraId="49D4ACB6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="0069785E">
       <w:pPr>
         <w:spacing w:line="19" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="396E06B6" wp14:editId="4D045333">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="12065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="12065"/>
                         </a:xfrm>
@@ -8833,2474 +10125,2760 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="2CB592E8" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:0;width:468pt;height:.95pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu7fFV5gIAADAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+z/LRtGmipVPbtQhp&#10;wMRAPLux01g4drDdZgPx37l22q6FlwlopcjXvj4+99yP65vHVqA904YrWeL4KsKIyUpRLrcl/vxp&#10;HUwxMpZISoSSrMRPzOCb2etX131XsEQ1SlCmEYBIU/RdiRtruyIMTdWwlpgr1TEJh7XSLbFg6m1I&#10;NekBvRVhEkWTsFeadlpVzBjYvR0O8czj1zWr7Ie6NswiUWLgZv1X++/GfcPZNSm2mnQNrw40yF+w&#10;aAmX8OgJ6pZYgnaa/wHV8koro2p7Vak2VHXNK+ZjgGji6LdoHhrSMR8LiGO6k0zm/8FW7/f3GnEK&#10;ucNIkhZS9BFEI3IrGEqdPH1nCvB66O61C9B0d6r6apBUywa82Fxr1TeMUCAVO//w4oIzDFxFm/6d&#10;ooBOdlZ5pR5r3TpA0AA9+oQ8nRLCHi2qYHOcp6NJBHmr4CxOosnYv0CK4+VOG/uGqRa5RYk1UPfg&#10;ZH9nrCNDiqOLJ68Ep2suhDf0drMUGu2Jqw3/O6CbczchnbNU7tqAOOwwX13DM6QAxrB0no67z/yP&#10;PE7SaJHkwXoyzYJ0nY6DPIumQRTni3wSpXl6u/7p6MZp0XBKmbzjkh2rME5fluVDPwz14+sQ9U5I&#10;H+J5IOZl8bbcQkcK3pZ4ehKFFC7FK0lBAVJYwsWwDi+5e8FBgEsd5utxlKWjaZBl41GQjlZRsJiu&#10;l8F8GU8m2WqxXKziSx1WXlvz71J4IsdEOUPtILqHhvaIclcxo3GeQOVTDjMhyYZ4ERFbGGaV1Rhp&#10;Zb9w2/hOPKl6LuQ0cv9D4ZzQByGeHz7T6RDbs1RQo8fq8b3j2mVou42iT9A6wME97cYsLBqlv2PU&#10;w8gqsfm2I5phJN5KaL88TlM347yRjrMEDH1+sjk/IbICqBJbjIbl0g5zcddpvm3gpdjXkFRzaNma&#10;+3Zy7TywAv7OgLHkIzmMUDf3zm3v9TzoZ78AAAD//wMAUEsDBBQABgAIAAAAIQDekF2j2QAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWAIrVemaToDEFWkdF25pY9pqjROa&#10;bCv/Hu8EF+tZz3rvc7Vd3CROOMfRk4b7lQKB1Hk7Uq/hY/92V4CIyZA1kyfU8IMRtvX1VWVK68+0&#10;w1OTesEhFEujYUgplFLGbkBn4soHJPa+/OxM4nXupZ3NmcPdJB+UyqUzI3HDYAK+DtgdmqPj3s91&#10;o0Lx/dKTe892bR7Wbf6o9e3N8rwBkXBJf8dwwWd0qJmp9UeyUUy8Zxn/kjTwvNiqUKxaVk8g60r+&#10;569/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7t8VXmAgAAMAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN6QXaPZAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAQAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" o:allowincell="f" fillcolor="black" stroked="f" strokeweight="0">
                 <w10:wrap anchorx="page"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EF29F53" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3CD731DB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="26A07E65" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="761DA861" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6AD17A36" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="014A55E5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1BCDD170" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="41E885B6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="105E7C29" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="13CDF562" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F4B64D3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6A67E3A4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2E95077C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="264CF205" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...35 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70ED78B7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genre de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.- 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>photographies.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 objet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613CE895" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B38FBD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des photographies du 25e anniversaire de Dolbeau et des objets promotionnels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1B9E5048" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237A8F22" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD1CEF0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1EFCA0E2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5CB4D3D1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="202EF156" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique du 25e.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="43ED461C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00A78029" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="34EC4C28" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68327B43" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AFB1C9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36445884" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="77049A63" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique de l'ange au foyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06A3D163" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="55A47B89" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="222415EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6A1929" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A542198" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1899AD0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A905D41" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique de la St-Lawrence Corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F5673C8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="62A4B272" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="635EA3BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BC922E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D40C69B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="590FDE41" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="50CE5B6C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique de St-Jean Baptiste.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17962916" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="76B2E537" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="48105FF9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373EAA00" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0C93F8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F95865B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3650353D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3E173961" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...68 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1C011E60" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Char </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>allétorique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des pionniers de Mistassini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6FE12" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B7DF765" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A88A51A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07328DE5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397A4D8D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23FDFF61" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="623AE7F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique montrant les églises de Dolbeau de 1927 et de 1952.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...51 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="08E172EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C02CE88" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BA087B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E41EB0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7A3522" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0A55221C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...40 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F0A4DF5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Char allégorique montrant les églises de Dolbeau de 1927 et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de 1952.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495D9C46" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="27411567" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="06DEE072" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F552897" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="71030504" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>P101/B1/1,8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1BE45454" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2183E752" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique de la Caisse populaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C4DEF3B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34DF9E59" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="01CA961A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53ED07C9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47508788" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776C5142" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="11763D8D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...40 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00240558" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Char allégorique de l'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>agri-culture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à St-Stanislas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EDC083" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3BFF1644" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="44060B27" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E6AB2A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A41357C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="42ADBDF9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1E5DD0D3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique du drapeau du Québec, je me souviens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1021008D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5D1EE927" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="05E36566" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB5A090" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DDC273" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5779A5A5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70D48C1F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique de la santé de tous les âges.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="251071A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="02E4FF32" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="261EC761" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D3A026" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B375FF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="59C28736" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="16C9F8B6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique les sports chez-nous.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5D572CA4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="74587733" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="00E1E7C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75846CEA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745347BD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="39F41745" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="642D8469" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Char allégorique Vive la canadienne.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="413DA1E3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="747850F6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="46C6E2DB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F9BE34" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4602B824" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715F2274" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B9B320" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1419BD8D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3A89856B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Groupe de cyclistes [tour cycliste].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="48D02061" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="73770027" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374DCCFB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBD99EB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B1/1,15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0AC692F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7F007886" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Père Jean-Baptiste Crépeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="501C9D5F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 cm x 15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="74CE268A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="23A984F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395E5231" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7283FB90" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C56B461" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Série B2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.- 1977.- 1 objet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3552CAD3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443BD579" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46794E1C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P101/B2/1,1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...16 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36B66921" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Macaron.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1977.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEBF27B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Macaron soulignant le 50e de la ville de Dolbeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0CC203D9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1A40ED" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C397434" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="332BB9E5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2F875937" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76765058" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="33F5371B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="614FD974" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F561E64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="35D8C7B5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58723B60" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="315CBCCD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4DC3BFAA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="699CC9A0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3EEFFC68" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="17B2F03C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="46B6E817" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="71F2A055" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="03FDBEE4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3890D46B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2731F16D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4207B34C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3C763623" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1E07BA27" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...98 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="297D310D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CF931E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304BC61C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FBDC56" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A40C9FA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72914386" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D8655D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB57A07" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06171ED6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4006A560" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A031F1A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CD105F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="09F9E3E2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="52A800A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="122D3526" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5CB4AA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cassette 2-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>A :</w:t>
       </w:r>
       <w:r>
@@ -11308,12064 +12886,13442 @@
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Françoise Tremblay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>07-12-1988</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5E8BD0FF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Carmen Guénard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>30-11-1988</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="34DDAE90" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Frère Jude Héon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>P110</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="377EA1AE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100D621C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds du monastère des pères Trappistes.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>-[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1991?].  - 0,3 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C79941A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3391AD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4868406F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627CD111" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C'est en novembre 1892, après plus de 3 ans de démarches, qu'arrivent à Mistassini 3 Pères Trappistes du monastère de Notre-Dame du Lac d'Oka.  Ils ont </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>posédés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les industries suivantes ; scierie, menuiserie...Ils ont exercé divers métiers et possèdent maintenant une chocolaterie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696D64D8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C2B359" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend un plan du village des pères Trappistes, des cartes postales reproduisant leurs activités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5C6720FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B698AEF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1 Genre de document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1B03EAC9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0052F385" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0954E845" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds légué par :  Jean Baptiste Crépeau en 1991.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="195F6654" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7BE55C66" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2916B958" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="67D11FA3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P111</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5CB792AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="09829DE4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>FONDS DÉFILÉ DE LA SAINT-JEAN BAPTISTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="72EFD94A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="766FE530" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3DB865A3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="661FFA26" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="73CC7F22" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="07363ACF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="467AC9A0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6F95E254" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉPERTOIRE  NUMÉRIQUE  DÉTAILLÉ</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>RÉPERTOIRE  NUMÉRIQUE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">  DÉTAILLÉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64189D3C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F54F638" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="197679A5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7125645D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4288312E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7DD3930A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="38BCE4F6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="41A894CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7B61315E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>RÉDIGÉ  PAR:</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>RÉDIGÉ  PAR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAFEC7E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1075AA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>EDITH DESBIENS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547ED712" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="210D9EFD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="22991466" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="65B04147" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="35C531C9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6913C28F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="361BE049" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="66781F6B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="295A2FFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EF5713" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>MARIA-CHAPDELAINE</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>SOCIÉTÉ D'HISTOIRE ET DE GÉNÉALOGIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC31CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>MARIA-CHAPDELAINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733F13EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="55EC93D6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6FF054AD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="71ED6C2D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3C5BF9F3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F90C601" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>1997</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6008EF53" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="51D2309F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="07A02C11" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C735A9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436251B0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2DE496BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3577CDA4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5018E584" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6629EA18" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...35 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="71067F32" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214A9142" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B360A0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308EB730" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1676D7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...44 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6ED9FE1A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF63025" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA1C94A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB41185" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A10FC0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A2454F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54499F38" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="276E180A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="459CF24D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3108566E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="27E8875D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P119</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1E9DC69D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D947FC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds Marie-Claire Boillard.  - 1946-1952.  - 0,3 cm de documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1BAB44F3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1480CCD0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2C3DF352" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAC6DA0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Photographie des années 1946 à 1952 afin de découvrir la première église ainsi que la garde paroissiale de St-Thérèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74F66EFC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0CADE9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le Fonds comprend des photographies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A78A0EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C2A9C5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="26F7C635" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7B985A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="429077E8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B54D680" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B5B076" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="153F6F0B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P119/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3D93BA1C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="67579817" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267294FB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1946-1952.  - 0,3 cm de documents iconographiques</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="14CA26DF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A41E9A4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Documents iconographiques.  -1946-1952.  - 0,3 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3DAD0DFF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Photographies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="32FECC2D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EB9A55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946?]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="308CB3BA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Adjutor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tremblay, curé de St-Lucie d'Albanel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D7C25C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>20x28 cm, n.b.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">20x28 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10480A75" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C5E579" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61012AEC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1952</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="04D88305" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Abbé Maurice Boilard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0126FDC9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>20x25 cm, n.b.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">20x25 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4FE2A684" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451AED05" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3503C0AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1955</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C033084" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Retraite fermé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Val-Racines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51693455" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>20x25 cm, n.b.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">20x25 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C098ECC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B813DC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DE9A0B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="73C85788" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Garde paroissiale Dolbeau / A.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Ross, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Ross, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D2FDCE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>20x25 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="245FBC5A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C98D7C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4577C8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3611142A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Garde Ste-Thérèse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="483F674C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20x25 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="436AB8DC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>original.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...7 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70429920" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F94C39" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="07EDFA41" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P120</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Fonds St-Thomas-didyme.  </w:t>
+    <w:p w14:paraId="4FA65765" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7397FB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds St-Thomas-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>didyme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>-1948-1990.  - 0,4 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5C9A4D4D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26946A00" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="26B3527A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FC8F1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Petite municipalité au Lac-St-Jean, St-Thomas-didyme de distingue pour sa petite population.  On retrouve à cet endroit le Lac à Jim et sont centre récréatif ainsi qu'un festival...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="037CAF5B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615FD574" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend des procès-verbaux, un projet de résolution et des lettres produites et reçues.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="348CA11A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120D33BF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F86DCF0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D69FA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2BB7B9EA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4263FD3B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10F69541" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P120/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5EC8A9C4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5325A529" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663DF161" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1948-1990.  - 0,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="71620E1F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C4AD14" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des procès-verbaux, un projet de résolution et des lettres produites et reçues par la municipalité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6930AECE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAF0D2D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Procès-verbaux.  - 1963-1986.  -0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="55991FE2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Copie de résolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6E690534" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF98F81" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Projet de résolution.  - [19--].  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7A032C30" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Emblème animal ainsi qu'un projet de résolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="66C335F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F9D00B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lettre reçue. -1948-1986.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2FAF203F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lettre reçu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la municipalité, envoyé par différente association.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C74DA17" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DF8FF4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lettre produite.  -1950-1990.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70A2572F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Lettre produite par la corporation municipale de St-Thomas-Didyme sur différent sujet, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>envoyé à plusieurs endroits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1EF79439" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1AFE02C9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P121</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1DBD95B7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2545E8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds du centenaire du Saguenay.  - 1938-1989.  - 0,3 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="69F78023" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FBBB05" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="124295C5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F787013" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cent an de notre histoire, en mille-neuf-cent-quatre-vingt-neuf, marque l'histoire de l'ordre du mérite agricole pour souligner le dévouement des hommes et des femmes qui ont masqué l'agriculture québécoise.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6A7043A5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDFFA5D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend le plan de la fête et des lettres envoyés par le comité du centenaire du Saguenay ainsi que le comité paroissial du tricentenaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7E94B16D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29679551" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="05D7FB81" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D82462" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="03F89700" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="72C594D8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P121/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="20EC0500" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1988A572" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3FD517" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1984.  - 0,1 cm de document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6DDEA28D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110EFB34" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un dépliant de notre histoire ainsi qu'un programme de la fête du centenaire et des lettres produites par le comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06C7B6A9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B730C9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dépliant.  - 1989.  - 0,05 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2CD75C1F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique de l'histoire du 125 ans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5CF5E794" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C1FC32" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Programme. - [198-?].  - 0,05 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0CF4E56E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Caractère de la fête des célébrations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2A126994" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F692A95" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondance.  - 1938.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="20936B79" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lettre produite du comité central pour St-Alexis de Grande-Baie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="528ED686" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC8BD27" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4C0D5F47" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P122</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="380D0607" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AD0F36" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds de la Société Nationale des Québécois.  1937.  - 0,2 cm de document textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="182D6E33" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E95D5E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10AF9387" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABB543F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fondée en 1952, sous le nom de la Société St-Jean-Baptiste Régionale du Saguenay, aujourd'hui la Société Nationale des Québécois du Saguenay Lac-St-Jean, notre Société est vouée uniquement aux intérêts collectifs des québécois.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3F9BC330" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559BDB28" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend un mémoire de la société nationale des Québécois, ainsi qu'une lettre du comité de souscription.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="57337BC0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1F5601" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="66335BB9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B52AFAF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé dur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0E2AA07F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="145BEC66" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P122/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2588CABD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0BD68BA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B85B16" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - [19--].  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7B8B3786" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DE1C66" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un mémoire de la société nationale des Québécois et une lettre du comité de souscription.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="31F42D54" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7BB2CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mémoire.  - [19--].  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="478740A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend le nombre de personnes par localité ainsi qu'un historique.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2AC8534F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6230D537" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondance.  - 1937.  - 0,05 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06707ED1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lettre du comité de souscriptions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="24BDD79E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22058B03" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="49B2B7EC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P123</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6846BDA9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE6EFEE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds de l'hôpital de Dolbeau.  - 1948-1988.  - 0,3 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="428F811C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1658EE8F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6CC4A030" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E425323" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'hôpital de la ville de Dolbeau a été </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>crée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers [1948?], puisque Dolbeau a été considéré comme le territoire le plus centré de tous les secteurs des environs, afin de répondre à divers besoins manifestés par les dirigeants, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>professionels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et usagers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617C4FBD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790BE052" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend des procès-verbaux, un document sur la fondation de l'hôpital ainsi qu'un rapport financier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="57A9A1C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AF1540" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54CEEB33" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2121F126" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2D0EAE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1198F4D1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F4B3F8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4DA8F3DB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P123/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="659FEC54" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="433A2F34" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A31ABD1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1948-1985.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4E99472B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694C1915" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des procès-verbaux ainsi qu'un document sur la fondation de l'hôpital de Dolbeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="276B1A04" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D1C7B2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Procès-verbaux.  - 1948-1985.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54E6D300" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Extrait des minutes de la 404e assemblée du conseil de ville et on retrouve une structure du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>conseil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="363990F3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597A8DF9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Historique.  - 1985.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4DA55F2D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique sur la fondation de l'hôpital de Dolbeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5C411365" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4791DF8F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Finance.  - 1988.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="423A50EF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523FAE73" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un rapport financier sur la fondation de l'hôpital de Dolbeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70145282" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AE322C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapport financier. -1988.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="73C7A004" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprend un rapport des vérifivateurs, État financiers ainsi que des notes </w:t>
+        <w:t xml:space="preserve">Comprend un rapport des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>vérifivateurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, État financiers ainsi que des notes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>complémentaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4C52B815" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6CD692" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="167069D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P124</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="71985B67" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF76E82" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds de La Tuque, Lac St-Jean.  - 1938-1944.  0,2 cm de documents textuels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3B57673D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23206C4C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2DE770FC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E63111" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le projet permettant la construction d'une route reliant la Tuque au Saguenay-Lac-St-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Jean  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> été élaboré vers 1938.  L'objectif étant de relier La Tuque aux différentes localités (Lac Bouchette, St-François-de-Sales </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>etc.  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui sont géographiquement éloignées et ainsi devenir un pôle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>éconimique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achalandé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F51185" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAE0BF0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend des lettres, ainsi que des cartes sur le projet de raccordement de la route La Tuque-Lac-St-Jean.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7F0CA9F6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E12FEA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10F7ED11" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Série B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="124E5C7A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633E69BE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C6B8B6B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74D06933" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P124/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7A60C7EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6DE2DFC8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AFF245" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Correspondance.  - 1938-1944.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...34 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7FEE0938" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E4A679" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La série comprend </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des lettres envoyés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par des municipalités au sujet de la construction de la route.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D356FD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBCD205" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lettre envoyé.  - 1938-1944.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2FD1E6CE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprend des lettres envoyés par la municipalité du Lac Bouchette sur le projet de la </w:t>
+        <w:t xml:space="preserve">Comprend </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des lettres envoyés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la municipalité du Lac Bouchette sur le projet de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>route de La Tuque.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="22903046" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1098B331" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P124</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4D1F1666" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3CAB185A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD2119C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - [193?].  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="37FA4A24" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FB10F6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des cartes du projet de raccordement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="15C66498" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770DC9AC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Documents cartographiques.  - [193?].  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="66FEBD00" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend des cartes de la route La Tuque-Lac-St-Jean.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="55A58A08" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAD375D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7231B82F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P125</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7873D543" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC964A7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds de la M.R.C. (municipalité régionale des comtés).  - [1986?].  - 0,4 cm de documents textuels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F271124" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C96DF0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...60 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="628B848D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D68F283" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le musée Maria-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>chapdelaine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, est inspiré du roman internationalement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>connu  :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Maria Chapedelaine" de Louis Hémon.   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Celui-ce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traite de la vie d'une institutrice de Péribonka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2C4489" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634E1768" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comprend l'historique du site Maria Chapdelaine ainsi qu'une présentation des municipalités </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>environante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des cartes de la localité de Péribonka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E4D03D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76159DBB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="36510C84" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5E59E7E9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A22CC2F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="63FFE82F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6B7B4D5B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P125/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="745386AE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4362AD55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA073EA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - [19--].  - 0,3 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="158BB047" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF64639" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un historique de la M.R.C. ainsi qu'une présentation de la municipalité de Dolbeau et les environs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="44F0B58D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6171A894" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Historique.  - [19--].  0,3 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="605D251B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprend l'histoire du site de la M.R.C. ainsi que la présentation de la municipalité par </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>rapport à la population, et a l'activité économique.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="706579DC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0000F333" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P125/B11/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3F7E8BD2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74C6DC24" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF84B71" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1986.  0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F72D2FD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031522CF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des cartes du territoire de Péribonka.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5CE50C14" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0D53E7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Document cartographique - 1986.  - 0,1 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4C58A054" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend deux cartes des territoires de Péribonka, partie ouest et partie est.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7F0BA76E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D231CE5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P126</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="471879CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110563A6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds de la Paroisse St-Thérèse d'Avilla.  - 1945-1946.  - 1,7 cm de documents textuels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="16CC974C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D4F6BB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...60 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="220A3FA6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E38835D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>La paroisse de Sainte-Thérèse-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d'Avilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compte une population considérable et publie, depuis 1937 un bulletin paroissial nommé L'étoile de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Sainte-Thérèse-D'Avila-de-Dolbeau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5914929A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0548F5B1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comprend </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>un  procès</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verbal, un contrat de l'église et une liste des principaux bienfaiteurs, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des lettres reçu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des documents financiers, des bulletins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>paroissials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et d'autre documents de tout genre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B062F50" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1751E9C1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3C8154D9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="48A0EA77" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série C1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="604FA4B4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6E868C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2D2C9E0C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23B80F7F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P126</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="67374C82" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F7EFB1B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55741984" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1945-1946.  - 1,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6203CD92" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F2341A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un procès-verbal, un contrat, ainsi qu'une liste des bienfaiteurs de l'église.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54C5B005" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFEA335" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Procès-verbale.  -1945.  - 0,05 cm.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Procès-verbale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.  -1945.  - 0,05 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C7F79A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend un extrait des minutes de la 347ième assemblée du conseil de ville.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1772B680" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D00107" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Contrat.  -1946.  - 0,05 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="14C429AF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Contrat de l'Église</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="447FE4A2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7972EE52" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Liste des bienfaiteurs.  - 1945-1946.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="492DA6F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liste des  bienfaiteurs de l'église ainsi qu'une liste de la souscription en faveur de l'église </w:t>
+        <w:t xml:space="preserve">Liste </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des  bienfaiteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'église ainsi qu'une liste de la souscription en faveur de l'église </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>de Dolbeau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="776B3036" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662589B1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Activité.  - 1937-1938.  - 0,8 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="492031BA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Journal publié par la paroisse de Ste-Thérèse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="73209205" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438EC7C5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondance.  - 1945.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5792B771" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="329452F4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P126/B1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7F3F1980" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="32C252EA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F3A7F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Finance.  - [19--].  - 0,05 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="157F50C0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50499B0F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend une formule de soumission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="32CE68F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339D8F64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Soumission. - [19--].  0,05 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3E92C9FE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Formule de soumission pour la construction de l'église.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="205BE6DF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="00B4CB70" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P126/C1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="32ED33AC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE C1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="50E418DD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599AB149" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1946-1947.  - 1,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1E901B55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19754F3E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des photographies et un volume sur la fabrique.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="446DBC50" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DE2B25" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Documents iconographiques. - 1946-1947.  - 0,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2629FB5E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Photographie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="339CFF38" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F7D86B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1946</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="473648E1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Église Ste-Thérèse en construction.  / D.  Ouellet, photographe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0896A893" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>13x18 cm, n.b.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">13x18 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="16CDB1CC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2AA0E5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6B5D77" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="43ED63D7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Construction [?] / J. B.  Simard, photographe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="051BFF22" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>7x12 cm, n.b.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">7x12 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E176E88" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F80D35" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1F6DC3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1946</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76C2C4ED" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'Église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2909B84D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74F033B7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFCFA34" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D176725" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="75DCD081" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction [?] / J. B.  </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Simard, photographe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3337CB71" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7x12 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E847B26" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B755D7C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2090417B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="592CC095" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de la polyvalente Jean-Dolbeau / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E4F71C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EE8C4FC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D9F341" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E55DA42" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EA2E10D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'Église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0B013" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="348FA896" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06435A9D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F7DD86" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1946</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1FFA4921" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'Église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD43C98" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C25899A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="771CD8D8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B7D912" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300F5218" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>1946</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="56CD324B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190F3D57" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10x15 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="78B10121" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3985369D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468D06F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946?]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2B511B15" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6188B6F0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10x15 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54DF0BDF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD75F6E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6074A446" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="75CEFCCD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C5297A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10x15 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="46D50177" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A60B64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21100161" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7E119810" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04039600" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10x15 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="189E3EF7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="09E24FB8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A18EBFB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3921E77B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BA37B7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="56F8661C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127218F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E347893" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7E0265C2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J. B.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D06B2D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4506F922" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379054D6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37135429" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7B906821" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction de l'église / J.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>B.  Simard, photographe.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">B.  Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF7C5E0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-CA"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>7x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="556F275F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-CA"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t>original.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...20 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="2446513D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A74FF3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>1,16</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[194-?]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="05B2FF5D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>presbytère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / J. B.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simard, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFB3D58" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9x12 cm, n.b.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="476D3967" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-CA"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>original.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...20 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+    <w:p w14:paraId="443FF57E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B9AAC7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>1,17</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="41D9837D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008E674E" w:rsidRPr="00640E05">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="4320" w:space="720"/>
+            <w:col w:w="4320"/>
+          </w:cols>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50961B2A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>École St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Tharcisius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="299D0269" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>7x12 cm, n.b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07723C0E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4476AA9F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177C5ED2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>1,18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[194?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194E5597" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Église Ste-Thérèse / A.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ross, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>photographe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D363747" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>21x26 cm, n.b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F38C30" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4155EEC5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B5D389" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[1946]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1280EBB0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Construction de l'église</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DE8C43" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10x15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52B7D190" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EF5874" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29213D7F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[1946]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B410594" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Construction de l'église</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087FF3CF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10x15 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2FB8F530" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A2F3A0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37691C04" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[1946]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56648597" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Construction de l'église / B.  Ouellet, photographe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6965DE46" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20x25 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n.b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="040D1D44" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06287A85" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F0F85D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C74DC88" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mariage / A.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Ross, photographe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3D1196" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00640E05" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>20x25 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D8B2F0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B555602" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D18D1B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1947</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691EFA61" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Consécration de l'église de Dolbeau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64785691" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>photocopie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du progrès du Saguenay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779DF820" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0244E2B5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1947</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B9EFA1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Consécration de l'église de Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232ABDF9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>photocopie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du progrès du Saguenay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C6B2B4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C2748A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00BE27BC" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ruban (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>aumonier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>anne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFDA11C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00BE27BC" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE27BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(Ruban souvenir).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691A73E1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRPr="00BE27BC" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DC6E3C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1,26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Volume.  - [19--].  - 1,0 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417DB210" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Volume sur la fabrique de Ste-Thérèse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E24E77B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D12117" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...76 lines deleted...]
-        <w:t>1,18</w:t>
+    <w:p w14:paraId="49EF4D2A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>P127</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C702DFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A0DB55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds comité de l'environnement.  - 1980-1990.  - 2,0 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140B547A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B484E5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Historique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555AFDFC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECEA09D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds du comité de l'environnement a été acquis en 1990 par la société </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d'histoire et de généalogie.  Le fonds contient surtout des pochettes explicatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F4685F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7654ED55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le fonds comprend des pochettes explicatives "des aventures locales de Marie Urbain dans c'est quoi un parc urbain ?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3321DA94" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CB2D9E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>[194?]</w:t>
-[...83 lines deleted...]
-        <w:t>1,19</w:t>
+        <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
-        <w:t>[1946]</w:t>
-[...584 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t>Genre de document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A1D5AB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688F0811" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Titre basé sur les documents officiels du fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52355342" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...221 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="62C7F812" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P127/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2C84B65D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7A54CFDE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B77FCC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1980-1990.  - 2,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74AE6A3B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622E5151" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des pochettes explicatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="25F2823E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637B5AFD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pochettes.  - 1980-1990.  - 2,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0E5E8D48" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Pochettes explicatives de bandes dessinées, à savoir c'est quoi un parc urbain.</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Pochettes explicatives de bandes dessinées, à savoir </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>c'est quoi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un parc urbain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5EAFD0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378BA24B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="02DDE806" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P128</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="161ADA51" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F360862" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds du comité de secours aux sinistrés de l'ouragan à St-Thomas-Didyme.  - 1955.  - 1,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="76EC4F7F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B2A84E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...25 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7AEFAB33" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombreux sont ceux qui ont retenu la date du 20 juillet 1955.  À cette date un ouragan s'abattait sur les rangs 12 et 13 de St-Thomas-Didyme.  Dix-huit cultivateurs virent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>leur bâtiments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disparaître.  Dès le 21 juillet un comité de secours fut fondé afin de venir en aide à ces malheureux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5787AED3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4AB2B1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend des lettres reçues par le comité.  On retrouve une évaluation des dommages de l'ouragan, ainsi que des dons remis par plusieurs municipalités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4BB5E234" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB3BDAF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="59809F6A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3670923B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A6AA6B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6FE47B32" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2B573370" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P128/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4B5D1658" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4D2F12D2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F1EEDD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration. - 1955.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...25 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="59654F54" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA12874" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La série comprend </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>des lettres reçu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le comité de secours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2799A2F0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondance.  - 1955.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4C0C9EE3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lettre reçues</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le comité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B38522B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5AB4FE15" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P128/B1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6C8449E3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2A1376A3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BB17B7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Finance.  - 1955.  - 1,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6F89B2C6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109C5A55" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend une évaluation des dommages de l'ouragan et des dons remis par les municipalités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="594220DB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F35151" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Listes des dommages.  - 1955.  - 0,1 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="09836F83" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Évaluations des dommages de l'ouragan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1259BB53" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1774249D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Don.  - 1955.  - 0,9 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5DAD5D1F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Don remis aux sinistrés de St- Thomas-Dydime.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5EDA500B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783D9168" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6D0033B2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P129</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3BCC29AD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2267AEFC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds caisse populaire de Dolbeau.  - 1937-1987.  - 2,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EB0CAEA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F657D40" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5382DF09" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB32D7E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La caisse populaire de Dolbeau est une institution financière qui a été créée le 29 août 1937, par M.  Philippe Lessard, président de la fédération nationale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1AE510B8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BF236E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le fonds comprend des procès-verbaux, un bilan social de 1985, des rapports annuels, d'inspection, ainsi que des coupures de presses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1FBF22D5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A80020" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="02198EB1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2983BF39" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4BAA8B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="77DA7B92" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="13C39185" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P129/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="50B249FF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="62CD9BB1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DAD043" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1937-1987.  - 2,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="59745096" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4477D0" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des procès-verbaux, des rapports annuels et un rapport d'inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="03B540EE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B88A02F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Procès-verbaux.  - 1937-1985.  - 0,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="23760DFB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprend des procès-verbaux du conseil d'administration de la caisse populaire, ainsi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>qu'un bilan social en 1985.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="03032709" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFD375F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapport.  - 1937-1985.  - 1,6 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4F420CB5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend les rapports annuels et le rapport d'inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="33EE5A64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A0E719D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P129/B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="77297238" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0C0FB48D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518E2F68" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1955-1964.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="56BD8CBC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CCEDFA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des coupures de presse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="10D255F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70384C14" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Coupure de presse.  - 1955-1964.  - 0,2 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3ACB7E52" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend des photocopies d'article de presse ainsi que des articles de journaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2BB9EEBA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="17080E5E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P130</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2B1BF9DA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4CE188" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds du syndicat sportif de Normandin.  - 1959-1982.  -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7F75073A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A340C5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...60 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5CF8936A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473C3F25" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les syndicats sportifs de Normandin est une </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>association  créée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le 21 janvier 1959.  Le but était de promouvoir des activités pour la population.  Ils organisent des festivals, des bals, l'hiver comme l'été.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4F4F06" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16977831" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comprend un organigramme du conseil d'administration, des procurations (lois et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>réglements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>procès verbaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, des lettres reçues et envoyées par le conseil, des listes de joueurs.  On retrouve également des activités qu'ils ont organisées, ainsi que tous ce qui comprend les rapports financiers, rapports annuels...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEAAF90" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055E1742" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="05AF00B1" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="25BA453E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75FF252D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="58421E64" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7B94C3A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P130/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1523025D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7B1E66D9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1958-1975.  - 3,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="585C9475" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B82FA2" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend un organigramme, des procurations, des lettres reçues et envoyées, des listes de joueurs et des activités organisées par le conseil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1F083F9B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7CEA90" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Organigramme.  - 1975.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="453F5434" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend le partage des postes des personnes siégeant au conseil d'administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="298E2A14" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF11D47" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Constitution et règlement.  - 1959.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="35FD08BB" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Règlement et loi des syndicats sportifs de Normandin.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4744C2E7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F5F102" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Assermentation.  - 1975.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7D2BB270" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Prestation du sermant de plusieurs membres du conseil.</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Prestation du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>sermant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de plusieurs membres du conseil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1069754A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C56270" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Procès-verbaux.  - 1959-1976.  - 0,3 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="075E3244" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Extrait des minutes de tous les assemblées de 1959 à 1976.</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Extrait des minutes de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>tous les assemblées</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1959 à 1976.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BB0A6F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798C12D9" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Correspondances.  - 1964-1982.  - 0,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0DBBF676" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lettres reçues et envoyées par le conseil des syndicats sportifs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7EEAC86F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101833AD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Listes.  - 1974-1975.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0B833650" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Listes des joueurs de hockey.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="43C752F6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C66E2C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2,0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Activités.  - 1965-1975.  - 1,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="677D80C6" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprend des dépliants, des cartes d'invitations ainsi </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">que des programmes des festivals et </w:t>
+        <w:t xml:space="preserve">Comprend des dépliants, des cartes d'invitations ainsi que des programmes des festivals et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>les rapports d'activités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="54C21042" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F69622" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cartes d'invitations.  - 1965-1972.  - 0,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="15EA6E3F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cartes d'invitations pour les bals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5D941CD5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16230F31" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Programmes.  - 1964-1974.  0,4 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5A0A8F49" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Programmess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des festivals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6227BE1B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B502CD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapports.  - 1975.  - 0,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="20394904" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="50B2F06D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P130/B1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7BBE547E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4FBC703E" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2AC7C7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Finance.  - 1968-1979.  - 1,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="033EDB30" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6B7544" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des rapports financiers et statistiques des coopératives ainsi que les états des recettes du syndicat, le bilan des dépenses, du budget et des rapport annuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="3E7E675B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124FDAA3" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapports financiers.  - 1968-1973.  - 0,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="1C836B1F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend tous les rapports financiers et les statistiques des coopératives.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="78B137CF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B6FF34" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Recettes.  - 1974-1975.  - 0,3 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="2469433C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprend l'état des recettes et des déboursés des syndicats des sportifs ainsi que des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>bilans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="75452A5D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79771C41" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Budget.  - 1974-1979.  - 0,2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="6983EE29" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Comprend le budget des syndicats.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0554812D" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EC4C81" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rapport.  - 1969-1974.  - 0,5 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="253FAA56" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Rapport annuels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des syndicats sportifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167664EF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570AE76F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="585D7985" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P131</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="150BC83F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000DE611" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fonds Saint-Edmond-les-Plaines.  - 1987-1995.  - 3,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="303FD119" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B458B65" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Historique :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...60 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5601649A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7D49A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saint-Edmond-les-Plaines </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> été fondé en 1937.  Avec une population réduite, Saint-Edmond fêtera son 50e en 1987.  On retrouve l'histoire de celle-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ci  dans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un volume écrit par le comité du conseil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777F601C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C970735" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comprend une liste des habitants ainsi que deux </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>volumes  du</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cinquantenaire et un journal publié par St-Edmond que l'on nomme l'Écho des Plaines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FC71F7" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ACF85C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Classement :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>série A1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="11C09CFE" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>série B1</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>série</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Genre de document</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="25537F43" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F45EFA8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Titre basé sur les documents officiels du fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="0907A9FF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="06114454" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P131/A1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5F76EFD4" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="70DB8363" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304C51F8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Administration.  - 1995.  - 0,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7AF16B3C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AABDC54" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend une liste des personnes demeurant à St-Edmond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="4E303BFC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7A189A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Liste : - 1995.  - 0,1 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="060E8E8F" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Liste des personnes demeurant à St-Edmond, avec leurs numéro de téléphone.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+        <w:t xml:space="preserve">Liste des personnes demeurant à St-Edmond, avec </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>leurs numéro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de téléphone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777FC9C8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E674E">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4320" w:space="720"/>
             <w:col w:w="4320"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7C6CE295" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P131/B1/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="783D61BD" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SÉRIE B1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="65DB9A5A" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BD50ED" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Genre de document.  - 1937-1991.  - 3,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="5DD672F5" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0704F933" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La série comprend des volumes du cinquantenaire ainsi que des journaux de St-Edmond (L'Écho des Plaines).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="64D8C4FC" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B09DEDF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Volume.  - 1937-1987.  - 1,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="74B7FD5B" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Livre du cinquantenaire de St-Edmond-les Plaines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="517F7F13" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233ACEDA" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Journal.  - 1991-1995.  -2,1 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="221E3798" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Journal "L'écho des Plaines" publié par St-Edmond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
-[...17 lines deleted...]
-    <w:p w:rsidR="008E674E" w:rsidRDefault="008E674E">
+    <w:p w14:paraId="7C47971C" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617D05A8" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144EDADF" w14:textId="77777777" w:rsidR="008E674E" w:rsidRDefault="008E674E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E674E">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="4320" w:space="720"/>
         <w:col w:w="4320"/>
       </w:cols>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D5AFE"/>
+    <w:rsid w:val="00640E05"/>
     <w:rsid w:val="0069785E"/>
     <w:rsid w:val="008D5AFE"/>
     <w:rsid w:val="008E674E"/>
+    <w:rsid w:val="00BE27BC"/>
+    <w:rsid w:val="00E3685D"/>
+    <w:rsid w:val="00E763CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3D506A8C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E67CE829-E639-4E16-94E9-6D86B38D7F19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23696,115 +26652,118 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="1440"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -24069,70 +27028,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>58</Pages>
-[...1 lines deleted...]
-  <Characters>25903</Characters>
+  <Pages>61</Pages>
+  <Words>4668</Words>
+  <Characters>26004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>2167</Lines>
+  <Paragraphs>989</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>P100</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SHG Maria-Chapdelaine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30551</CharactersWithSpaces>
+  <CharactersWithSpaces>29683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>P100</dc:title>
   <dc:subject/>
   <dc:creator>Hélène Lavoie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>