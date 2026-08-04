--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,336 +1,335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="04BD1D3F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Vic Michaud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="6617AC89" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>46</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3542FBE1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="65C5C718" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6F73D42F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="49A00190" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1A68E022" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="446B44A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6234AAE1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="198C6424" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="39EA69DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="70EBD9E9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2313BA4E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="46DF0326" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7488A736" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3983BDBA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0E124CD5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6F1A4D0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5F0B35CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4C1BF554" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="679F7B05" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6C3F510C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="54151838" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="484EF4AF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="180DBD56" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="622544F6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4AD37E76" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2EA760B1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00511A61"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="66352863" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00511A61"/>
+    <w:p w14:paraId="205B3FC0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="67A95DCC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00556812">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="67804C06" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3FF1781E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2D99ECFE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05259ACD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0EB06BBD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2121ED28" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00511A61"/>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="2D93D38D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00511A61"/>
+    <w:p w14:paraId="1B278EA8" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="579892FB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61" w:rsidP="00511A61">
+    <w:p w14:paraId="134B79C2" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61" w:rsidP="00511A61">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Premier traitement par Edith Desbiens, archiviste, en 1997 </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>(ancienne forme de traitement)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Prétraitement des ajouts et de l’ensemble du fonds par Frédérique Fradet, archiviste, à l’hiver 2018 et numérisation par Guillaume Trottier, stagiaire, à l’hiver 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="518AC165" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="532A2931" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="137B0D0D" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="72B073CD" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc2773944" w:history="1">
         <w:r w:rsidR="00511A61" w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773944 \h </w:instrText>
         </w:r>
@@ -341,71 +340,71 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00511A61">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="765775A2" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773945" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/A Documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773945 \h </w:instrText>
         </w:r>
@@ -416,70 +415,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="1448B2ED" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773946" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/A1 Historiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773946 \h </w:instrText>
         </w:r>
@@ -490,68 +489,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="4404F74D" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773947" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/A1/1 : Historique de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773947 \h </w:instrText>
         </w:r>
@@ -562,157 +561,155 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="0D903093" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773948" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P46/A1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Historique de services publics et d’organismes</w:t>
         </w:r>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773948 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="6FA42495" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773949" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P46/A1/3 : </w:t>
         </w:r>
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mémoires et biographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773949 \h </w:instrText>
@@ -724,70 +721,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="071C5647" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773950" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/A2 Presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773950 \h </w:instrText>
         </w:r>
@@ -798,75 +795,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="652695DE" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773951" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P46/A2/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773951 \h </w:instrText>
@@ -878,71 +875,71 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="145048B5" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773952" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773952 \h </w:instrText>
         </w:r>
@@ -953,70 +950,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="6702002C" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773953" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773953 \h </w:instrText>
         </w:r>
@@ -1027,68 +1024,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="52CD8F92" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773954" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1 /1 : Chefs et constables</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773954 \h </w:instrText>
         </w:r>
@@ -1099,68 +1096,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="3309A9FC" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773955" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1/2 : Incendies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773955 \h </w:instrText>
         </w:r>
@@ -1171,68 +1168,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="14CAE923" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773956" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1/3 : Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773956 \h </w:instrText>
         </w:r>
@@ -1243,68 +1240,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="475EAD38" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773957" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1/4 : Véhicules</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773957 \h </w:instrText>
         </w:r>
@@ -1315,68 +1312,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="16281E74" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773958" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1/5 : Photographies hors-MRC</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773958 \h </w:instrText>
         </w:r>
@@ -1387,68 +1384,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00511A61" w:rsidRDefault="00511A61">
+    <w:p w14:paraId="1C250B34" w14:textId="77777777" w:rsidR="00511A61" w:rsidRDefault="00511A61">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2773959" w:history="1">
         <w:r w:rsidRPr="006A30D9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P46/B1/6 : Photographies en double</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2773959 \h </w:instrText>
         </w:r>
@@ -1459,1597 +1456,1704 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="542B932B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="26B9CB30" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc2773944"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc2773944"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="40B4BFDD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+    <w:p w14:paraId="71314970" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P46 Fonds Vic Michaud</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00405629">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>[1927-1998]. – 98 coupures de presse (reproductions). – 393 photographies et reproductions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRPr="00A674F8" w:rsidRDefault="00405629" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="0ADB4AD2" w14:textId="77777777" w:rsidR="00405629" w:rsidRPr="00A674F8" w:rsidRDefault="00405629" w:rsidP="00923766"/>
+    <w:p w14:paraId="19D21AF4" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="2C60D31D" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="198FDC86" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Natif de Normandin, Vic Michaud est le fils d'Omer Michaud et d'</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Adéline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paré. Son épouse, Marjo Niquet, est pour sa part originaire de Péribonka. Le couple a 2 enfants. Policier de 1968 à 2008 à Dolbeau, Vic Michaud cumule 40 ans de service, dont quelques années en tant que chef du service de police et des incendies (1998 à 2002 à Dolbeau) et comme chef de poste (lieutenant) pour la Sûreté du Québec, de 2002 à 2008 (attitré à Dolbeau et aux réserves amérindiennes). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="3F0BC41E" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="416F78A8" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Intéressé à constituer une collection de photographies et de coupures de presse concernant les services publics d'incendie et de police de Dolbeau et de Mistassini, il recueille des archives pendant de nombreuses années, contactant des anciens membres du corps de police, dont Gilles Brassard, fils d'Alcide Brassard. Il amasse des photographies appartenant à la Ville, au photographe Alexandre Ross et à l'amatrice d'histoire Sylvie Deschênes, entre autres, qui font partie de son fonds d'archives. Il fait même venir des photographies de Colombie-Britannique. L'ancien directeur </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Dufour les lui donne. En 1977, il songe à produire un cahier pour le 75</w:t>
+        <w:t>Intéressé à constituer une collection de photographies et de coupures de presse concernant les services publics d'incendie et de police de Dolbeau et de Mistassini, il recueille des archives pendant de nombreuses années, contactant des anciens membres du corps de police, dont Gilles Brassard, fils d'Alcide Brassard. Il amasse des photographies appartenant à la Ville, au photographe Alexandre Ross et à l'amatrice d'histoire Sylvie Deschênes, entre autres, qui font partie de son fonds d'archives. Il fait même venir des photographies de Colombie-Britannique. L'ancien directeur Ovila Dufour les lui donne. En 1977, il songe à produire un cahier pour le 75</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire du service des incendies et de la police du secteur, mais le projet tombe à l'eau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066145D" w:rsidRPr="00A674F8" w:rsidRDefault="0066145D" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="6C74A2FD" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="00A674F8" w:rsidRDefault="0066145D" w:rsidP="00923766"/>
+    <w:p w14:paraId="519DBB92" w14:textId="77777777" w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00923766"/>
+    <w:p w14:paraId="2B31AD07" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00405629" w:rsidRPr="00A94B25" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="2BC7A8FB" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="25AA6AF2" w14:textId="77777777" w:rsidR="00405629" w:rsidRPr="00A94B25" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Suite aux</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A94B25">
+        <w:t>Suite aux demandes répétées des policiers-stagiaires afin de connaître l’historique du corps policier de la municipalité de Dolbeau, Monsieur Vic Michaud a compilé une banque d’informations et de photographies sur ce sujet. Il entreprit ses démarches et nous fit don d’un exemplaire de ces recherches au mois de mai 1996. Des ajouts faits en 2002 et 2003 complètent le fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D57D84" w14:textId="77777777" w:rsidR="00405629" w:rsidRPr="00A94B25" w:rsidRDefault="00405629" w:rsidP="00405629">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> demandes répétées des policiers-stagiaires afin de connaître l’historique du corps policier de la municipalité de Dolbeau, Monsieur Vic Michaud a compilé une banque d’informations et de photographies sur ce sujet. Il entreprit ses démarches et nous fit don d’un exemplaire de ces recherches au mois de mai 1996. Des ajouts faits en 2002 et 2003 complètent le fonds.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00405629" w:rsidRPr="00A94B25" w:rsidRDefault="00405629" w:rsidP="00405629">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3CDBE3" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Approché par le chef des incendies, Daniel Cantin, à l'hiver 2018, il remet ses cartables de recherche à la Société d'histoire. Cette donation mène à la numérisation des photographies et des coupures de presse du fonds pour une éventuelle mise en valeur à la nouvelle caserne de pompiers de Dolbeau-Mistassini. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approché par le chef des incendies, Daniel Cantin, à l'hiver 2018, il remet ses cartables de recherche à la Société d'histoire. Cette donation mène à la numérisation des photographies et des coupures de presse du fonds pour une éventuelle mise en valeur à la nouvelle caserne de pompiers de Dolbeau-Mistassini. M. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Vichaud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Vichaud</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A94B25">
+        <w:t xml:space="preserve"> signe le contrat de donation officiellement le 4 juillet 2018.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> signe le contrat de donation officiellement le 4 juillet 2018.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Tous les documents du fonds ont été numérisés par Guillaume Trottier, stagiaire, à l’hiver 2018. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCC7060" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="7CFFF5B4" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0281EAA3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D132696" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="72BC2B3F" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tous les documents du fonds ont été numérisés par Guillaume Trottier, stagiaire, à l’hiver 2018. </w:t>
-[...25 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A94B25">
+        <w:t>Un historique de Dolbeau se trouve dans ce fonds ainsi que plusieurs photographies de policiers et pompiers. Le fonds tourne autour de la thématique du service incendie et de la police de Dolbeau et de Mistassini. Il comprend des photographies d’anciens chefs, lieutenants et membres de ces services. Il présente également des images de bâtiments locaux, de lieux incendiés et de véhicules. Le fonds comprend aussi 98 coupures de presse concernant des incendies s’étant déclarés entre 1927 et 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D4102A" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5D7CF3E6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA593D3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="7424D440" w14:textId="7EB60A0F" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Un historique de Dolbeau se trouve dans ce fonds ainsi que plusieurs photographies de policiers et pompiers. Le fonds tourne autour de la thématique du service incendie et de la police de Dolbeau et de Mistassini. Il comprend des photographies d’anciens chefs, lieutenants et membres de ces services. Il présente également des images de bâtiments locaux, de lieux incendiés et de véhicules. Le fonds comprend aussi 98 coupures de presse concernant des incendies s’étant déclarés entre 1927 et 1998.</w:t>
-[...18 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Le fonds a été traité par Édith Desbiens, archiviste, en 1997, alors qu’il contenait 0,1 cm de documents textuels et 23 photographies (reproductions). Il s’agissait d’un répertoire numérique détaillé (à la pièce) constitué avec des séries numériques plutôt qu’alphanumériques. Après avoir reçu les ajouts en 2018, le contrat a été signé par le donateur et les archives ont été prétraitées entièrement par Frédérique Fradet, archiviste-rédactrice, à l’hiver 2018. Le fonds cumule maintenant un total de 393 photographies, dont des reproductions, et 98 coupures de presse. L’instrument de recherche a été documenté le 11 juillet 2018. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6AC6">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le fonds a été traité par Édith Desbiens, archiviste, en 1997, alors qu’il contenait 0,1 cm de documents textuels et 23 photographies (reproductions). Il s’agissait d’un répertoire numérique détaillé (à la pièce) constitué avec des séries numériques plutôt qu’alphanumériques. Après avoir reçu les ajouts en 2018, le contrat a été signé par le donateur et les archives ont été prétraitées entièrement par Frédérique Fradet, archiviste-rédactrice, à l’hiver 2018. Le fonds cumule maintenant un total de 393 photographies, dont des reproductions, et 98 coupures de presse. L’instrument de recherche a été documenté le 11 juillet 2018. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6AC6" w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Numérisation : Guillaume Trottier, stagiaire, hiver 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EF89D8" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="57880134" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="17A30AA6" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="64DC4537" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="0A37428E" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00923766"/>
+    <w:p w14:paraId="11EE4B2B" w14:textId="2750733D" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traitement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DE3AB7" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEB9D4E" w14:textId="2830F2C5" w:rsidR="000D6AC6" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:r w:rsidRPr="000D6AC6">
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263E5482" w14:textId="5CFE708F" w:rsidR="000D6AC6" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:r w:rsidRPr="000D6AC6">
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715830AF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5F50A461" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>État de conservation :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les documents sont conservés dans des pochettes de plastique. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="33BF125A" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
+    <w:p w14:paraId="442FDCDD" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00405629">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94B25">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Langues des documents :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anglais et français. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405629" w:rsidRPr="00A674F8" w:rsidRDefault="00405629" w:rsidP="00923766"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+    <w:p w14:paraId="373CE51C" w14:textId="27BF0F87" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00405629">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A88D23" w14:textId="51BB5C46" w:rsidR="000D6AC6" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00405629">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Série :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C214424" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00405629">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2F39E2" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Série 1 : Histoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CC6813" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F864D0D" w14:textId="47C153A1" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Série 2 : Genres de documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B38DFC6" w14:textId="77777777" w:rsidR="00405629" w:rsidRDefault="00405629" w:rsidP="00923766"/>
+    <w:p w14:paraId="728A4720" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRPr="00A674F8" w:rsidRDefault="000D6AC6" w:rsidP="00923766"/>
+    <w:p w14:paraId="4FEDB8CC" w14:textId="14F5FE9A" w:rsidR="00C70C4E" w:rsidRPr="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6AC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC948F7" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="00923766"/>
+    <w:p w14:paraId="708D4CB1" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:r>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C40EF2" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6">
+      <w:r>
+        <w:t>R03 E08 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E4271" w14:textId="77777777" w:rsidR="000D6AC6" w:rsidRDefault="000D6AC6" w:rsidP="000D6AC6"/>
+    <w:p w14:paraId="6DD74C57" w14:textId="01C7AB84" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="77988476" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc2773945"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc2773945"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P46</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="311EA192" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="7F293DDE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C377A10" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc2773946"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc2773946"/>
       <w:r>
         <w:t>P46</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Historiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2752A0F0" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="27F4EB09" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="700785C6" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="79E9758F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00B321DF">
+          <w:p w14:paraId="0C4FDF1F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc2773947"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc2773947"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Historique de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="6F2F5897" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066678C4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2433BDDD" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="1272F392" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
+          <w:p w14:paraId="6BA3E980" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00C11F5D">
+          <w:p w14:paraId="0A41B4FC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc2773948"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc2773948"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Historique de services publics et d’organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="15C8E72A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5758F1E6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A44F4E0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="73A4E4DA" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+          <w:p w14:paraId="5EF6D25F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00C11F5D">
+          <w:p w14:paraId="3DF17867" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc2773949"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc2773949"/>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">P46/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Mémoires et biographies</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00405629"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+    <w:p w14:paraId="17EC6C72" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00405629"/>
+    <w:p w14:paraId="6408FE98" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="481BFB5D" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc2773950"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc2773950"/>
       <w:r>
         <w:t>P46</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r>
         <w:t>Presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="7486F912" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="5B600C9C" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+          <w:p w14:paraId="790E2305" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="2E625DD8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc2773951"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc2773951"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="0EB6F805" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C559569" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="1A519C76" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1920</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="47EC2100" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BAD770" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="42E7C6BE" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1930</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="50C045CF" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B42E76B" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="50B4F02D" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1940</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="486ED560" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EFC9459" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="1AD3F752" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1950</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="50C3C839" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01E51ED5" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="4DDC88FA" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1960</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="207FB01F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D9462D0" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="209F9F54" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1970</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="26B02439" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E6A55DB" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="606C8068" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1980</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="3D870B6B" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00CDE875" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,8</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="765B8926" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse des années 1990</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
-[...6 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="30A95CEF" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C5F1204" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P46/A2/1,9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="16431173" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupures de presse concernant les incendies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
-[...6 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+          <w:p w14:paraId="26013522" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1760105A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
+    <w:p w14:paraId="0ED09431" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="72D1D545" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="76EF9E1E" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc2773952"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc2773952"/>
       <w:r>
         <w:t>P46</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6191CE05" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="31999007" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6B3719D5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc2773953"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc2773953"/>
       <w:r>
         <w:t>P46</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3BE6F08C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="25A7018E" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend des dossiers divisés par thématiques : </w:t>
       </w:r>
       <w:r w:rsidRPr="00561EAD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Chefs et constables, incendies, événements, véhicules, photographies hors-MRC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidRPr="00561EAD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>photographies en double</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Les photographies originales se retrouvent dans un dossier distinct et les photocopies de photographies suivent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="12F35E22" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="2F046E52" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+          <w:p w14:paraId="1D6F0503" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="47200294" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc2773954"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc2773954"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00556812">
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidR="00556812" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Chefs et constables</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="320FD457" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2451C8A7" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="708B673C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="05025AC8" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
+          <w:p w14:paraId="58090DA3" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="6E5D1BDA" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc2773955"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc2773955"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00556812">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00B13688">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Incendies</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="5C829075" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="46616360" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="212E46F9" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc2773956"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc2773956"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B13688">
               <w:t>B1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Événements</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="076583EB" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="3542ACE3" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="17ECBA4A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="6FB35DEE" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc2773957"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc2773957"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B13688">
               <w:t>B1/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Véhicules</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="4F276461" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="3A8267D8" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="59EF5D86" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="4EE3CE72" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc2773958"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc2773958"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B13688">
               <w:t>B1/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies hors-MRC</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="1473D36B" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00556812">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="35611535" w14:textId="77777777" w:rsidTr="00556812">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
+          <w:p w14:paraId="37D6973F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00556812">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="3E751431" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc2773959"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc2773959"/>
             <w:r>
               <w:t>P46</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B13688">
               <w:t>B1/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies en double</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+          <w:p w14:paraId="2C948082" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
+          <w:p w14:paraId="5812B37F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:r>
               <w:t>Ces photographies se retrouvent dans d’autres fonds d’archives de la Société d’histoire. Elles ont été amassées par le donateur au fil du temps, notamment lors de recherches au centre d’archives.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD"/>
+          <w:p w14:paraId="607CF8C9" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="68775217" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="44953344" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="2ADC9BA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6C4C61B5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D0557" w:rsidRDefault="000D0557" w:rsidP="00923766">
+    <w:p w14:paraId="69BA7519" w14:textId="77777777" w:rsidR="003E17CA" w:rsidRDefault="003E17CA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D0557" w:rsidRDefault="000D0557" w:rsidP="00923766">
+    <w:p w14:paraId="61F231D7" w14:textId="77777777" w:rsidR="003E17CA" w:rsidRDefault="003E17CA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00556812" w:rsidRDefault="00556812" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="548E1F45" w14:textId="77777777" w:rsidR="00556812" w:rsidRDefault="00556812" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13628160" wp14:editId="450A00C4">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -3074,219 +3178,223 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00556812" w:rsidRPr="009D2B71" w:rsidRDefault="00556812" w:rsidP="00923766">
+  <w:p w14:paraId="6B5289B5" w14:textId="77777777" w:rsidR="00556812" w:rsidRPr="009D2B71" w:rsidRDefault="00556812" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P46 Fonds Vic Michaud</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B13688" w:rsidRPr="00B13688">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00556812" w:rsidRDefault="00556812" w:rsidP="00923766">
+  <w:p w14:paraId="5879D751" w14:textId="77777777" w:rsidR="00556812" w:rsidRDefault="00556812" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D0557" w:rsidRDefault="000D0557" w:rsidP="00923766">
+    <w:p w14:paraId="5D2D1918" w14:textId="77777777" w:rsidR="003E17CA" w:rsidRDefault="003E17CA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D0557" w:rsidRDefault="000D0557" w:rsidP="00923766">
+    <w:p w14:paraId="7C89233F" w14:textId="77777777" w:rsidR="003E17CA" w:rsidRDefault="003E17CA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000D0557"/>
+    <w:rsid w:val="000D6AC6"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
+    <w:rsid w:val="003E17CA"/>
     <w:rsid w:val="00405629"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00511A61"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005222D6"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00556812"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007A10CC"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
+    <w:rsid w:val="009B4269"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00B13688"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BE1812"/>
@@ -3324,75 +3432,75 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6C2AF780"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="52695727"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3724,50 +3832,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4233,82 +4342,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4641,70 +4750,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5950</Characters>
+  <Pages>1</Pages>
+  <Words>1111</Words>
+  <Characters>6115</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7017</CharactersWithSpaces>
+  <CharactersWithSpaces>7212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>