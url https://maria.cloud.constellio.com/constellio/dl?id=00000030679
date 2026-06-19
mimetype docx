--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4389E4B6" w14:textId="13928E90" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="003572FB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>BÉNÉVOLES DE SAINT-EDMOND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C17E0C7" w14:textId="642812AE" w:rsidR="00B46FC4" w:rsidRDefault="003572FB" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
@@ -498,51 +498,51 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00C42F3C">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> juin 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2E0A82" w14:textId="118436FE" w:rsidR="00B46FC4" w:rsidRDefault="003572FB" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1C2E0A82" w14:textId="74BB6F91" w:rsidR="00B46FC4" w:rsidRDefault="003572FB" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>P23 FONDS BÉNÉVOLES DE SAINT-EDMOND</w:t>
       </w:r>
       <w:r w:rsidR="00931389">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -568,60 +568,161 @@
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B08E9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">[1984-1991]. – 0,025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>m. l. de documents textuels</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B08E9">
+        <w:t>m. l</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5295">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>inéaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>. de documents textuels</w:t>
+      </w:r>
+      <w:r w:rsidR="006B08E9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A311789" w14:textId="77777777" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01110B48" w14:textId="10F825BE" w:rsidR="00BA5295" w:rsidRPr="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A31393" w14:textId="77777777" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7CB0BB" w14:textId="77777777" w:rsidR="00BA5295" w:rsidRPr="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00BA5295">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Boîte 1 (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E80A0F7" w14:textId="6694CDE6" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00BA5295">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>R03 E01 T03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -874,133 +975,218 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE16D23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4"/>
     <w:p w14:paraId="05248B32" w14:textId="2CB007BE" w:rsidR="00B46FC4" w:rsidRDefault="006B17A4" w:rsidP="00D2401C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L’instrument de recherche a été réalisé par Frédérique Fradet, rédactrice-recherchiste, le 22 juin 2016 alors qu’une révisi</w:t>
       </w:r>
       <w:r w:rsidR="001A43ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on de fonds d’archives inachevée</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou présentant des irrégularités </w:t>
       </w:r>
       <w:r w:rsidR="00D2401C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">était effectuée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FCA878" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F18709" w14:textId="27BD37F4" w:rsidR="00C70C4E" w:rsidRPr="00D620DD" w:rsidRDefault="00D2401C" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D62FBB" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="77B0609E" w14:textId="08F275CD" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5583E7" w14:textId="77777777" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DE43C7" w14:textId="2C527415" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds traité </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A2C15E" w14:textId="77777777" w:rsidR="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E80F32" w14:textId="37FD0E9A" w:rsidR="00BA5295" w:rsidRPr="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classement </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="10F1B9AE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FC1840" w14:textId="74921589" w:rsidR="00BA5295" w:rsidRPr="00BA5295" w:rsidRDefault="00BA5295" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA5295">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Un plan de classification a été établi par l'archiviste.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CB1C663" w14:textId="588D2136" w:rsidR="003572FB" w:rsidRDefault="003572FB" w:rsidP="001E5A46">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="394001B7" w14:textId="21AC3F6E" w:rsidR="003572FB" w:rsidRDefault="003572FB" w:rsidP="003572FB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P23/A </w:t>
       </w:r>
       <w:r w:rsidR="00074C23">
         <w:t>Constitution du regroupement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D69174" w14:textId="61D863E1" w:rsidR="003572FB" w:rsidRDefault="003572FB" w:rsidP="003572FB"/>
     <w:p w14:paraId="457C9039" w14:textId="39D87C1D" w:rsidR="001E5A46" w:rsidRDefault="003572FB" w:rsidP="003572FB">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">P23/A1 : </w:t>
@@ -1715,267 +1901,336 @@
         <w:t>P23/B2/1</w:t>
       </w:r>
       <w:r w:rsidR="00BC57B4">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.2,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Demande de subvention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181A3325" w14:textId="47777DE2" w:rsidR="0070686F" w:rsidRDefault="0070686F" w:rsidP="00847F8D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Demande de subvention pour les organismes oeuvrant en services à domicile. – [1984-1985]. – 9 pages.</w:t>
+        <w:t xml:space="preserve">Demande de subvention pour les organismes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>oeuvrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en services à domicile. – [1984-1985]. – 9 pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348DDD3C" w14:textId="2D0629DE" w:rsidR="00847F8D" w:rsidRDefault="00847F8D" w:rsidP="00E26657">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ACB4F4E" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P23/B2/1.2,2</w:t>
       </w:r>
       <w:r w:rsidRPr="0070686F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Demande de subvention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AE3EE5" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Demande de subvention pour les organismes oeuvrant en services à domicile. – [1985-1986]. – 15 pages. (version brouillon)</w:t>
+        <w:t xml:space="preserve">Demande de subvention pour les organismes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>oeuvrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en services à domicile. – [1985-1986]. – 15 pages. (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brouillon)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6080EB22" w14:textId="0701945F" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00E26657">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1257FD16" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P23/B2/1.2,3 Demande de subvention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5494E672" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Demande de subvention pour les organismes oeuvrant en services à domicile. – [1987-1988]. – 25 pages.</w:t>
+        <w:t xml:space="preserve">Demande de subvention pour les organismes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>oeuvrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en services à domicile. – [1987-1988]. – 25 pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A5B63C" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00E26657">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64DB06D7" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P23/B2/1.2,4 Demande de subvention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A24A5C" w14:textId="77777777" w:rsidR="00BC57B4" w:rsidRDefault="00BC57B4" w:rsidP="00BC57B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Demande de subvention pour les organismes oeuvrant en services à domicile. – [1988-1989]. – 13 pages.</w:t>
+        <w:t xml:space="preserve">Demande de subvention pour les organismes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>oeuvrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en services à domicile. – [1988-1989]. – 13 pages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5B3BC8" w14:textId="54300074" w:rsidR="00847F8D" w:rsidRDefault="00847F8D" w:rsidP="00E26657">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="508E42DF" w14:textId="77777777" w:rsidR="00847F8D" w:rsidRDefault="00847F8D" w:rsidP="00E26657">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3987146A" w14:textId="77777777" w:rsidR="00E26657" w:rsidRPr="00074C23" w:rsidRDefault="00E26657" w:rsidP="00074C23">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E26657" w:rsidRPr="00074C23" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="734065D7" w14:textId="77777777" w:rsidR="005C6FB7" w:rsidRDefault="005C6FB7" w:rsidP="00C70C4E">
+    <w:p w14:paraId="3D59B20E" w14:textId="77777777" w:rsidR="00D60D63" w:rsidRDefault="00D60D63" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="123BA15E" w14:textId="77777777" w:rsidR="005C6FB7" w:rsidRDefault="005C6FB7" w:rsidP="00C70C4E">
+    <w:p w14:paraId="59E53BD2" w14:textId="77777777" w:rsidR="00D60D63" w:rsidRDefault="00D60D63" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
@@ -2084,98 +2339,101 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2081D680" w14:textId="77777777" w:rsidR="005C6FB7" w:rsidRDefault="005C6FB7" w:rsidP="00C70C4E">
+    <w:p w14:paraId="2F7DCE8D" w14:textId="77777777" w:rsidR="00D60D63" w:rsidRDefault="00D60D63" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D91BAAE" w14:textId="77777777" w:rsidR="005C6FB7" w:rsidRDefault="005C6FB7" w:rsidP="00C70C4E">
+    <w:p w14:paraId="5B0B0C93" w14:textId="77777777" w:rsidR="00D60D63" w:rsidRDefault="00D60D63" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000666CD"/>
+    <w:rsid w:val="00073710"/>
     <w:rsid w:val="00074C23"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F097E"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A43ED"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0024503B"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00255F63"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00333741"/>
     <w:rsid w:val="003572FB"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0046451E"/>
@@ -2203,134 +2461,136 @@
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00907E83"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00927541"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00931B4E"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B0C02"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
+    <w:rsid w:val="00BA5295"/>
     <w:rsid w:val="00BC57B4"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CC5A16"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D2401C"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D47F56"/>
+    <w:rsid w:val="00D60D63"/>
     <w:rsid w:val="00D620DD"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E26657"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA28B7"/>
     <w:rsid w:val="00EB4EF1"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2392,98 +2652,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2658,84 +2921,85 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="003572FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -3009,51 +3273,51 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE48E5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre3FF">
     <w:name w:val="Titre 3 FF"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003572FB"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3344,72 +3608,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A3F870-8BDA-4593-BC96-24B9D45E8141}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4565</Characters>
+  <Pages>5</Pages>
+  <Words>856</Words>
+  <Characters>4710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5384</CharactersWithSpaces>
+  <CharactersWithSpaces>5555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>