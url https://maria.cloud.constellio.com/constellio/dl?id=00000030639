--- v0 (2025-10-05)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="76ACE222" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00B90514">
         <w:t>LOUISE FORTIN-TROTTIER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="3972ED08" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFEE079" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
@@ -3008,58 +3008,51 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc76652867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
-[...6 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4864C4FB" w14:textId="0A67AB06" w:rsidR="00A1124B" w:rsidRDefault="00A1124B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc76652868" w:history="1">
@@ -3216,133 +3209,101 @@
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="5741CAF6" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00B90514">
         <w:t>Louise Fortin-Trottier [1927-1990], 17 cm</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t xml:space="preserve"> de documents textuels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B31F292" w14:textId="7675F594" w:rsidR="00AD3C33" w:rsidRPr="00B90514" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r w:rsidRPr="00B90514">
-        <w:t xml:space="preserve">Manuscrits : originaux et copies, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [1927-1990], 11 cm</w:t>
+        <w:t>Manuscrits : originaux et copies, s.d. , [1927-1990], 11 cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:t>Audiovisuels : original, copie, [1984], 1 pièce.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
-        <w:t xml:space="preserve">Volumes : </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> [1982-1993], 5 cm</w:t>
+        <w:t>Volumes : s.d. , [1982-1993], 5 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271C2D8C" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="12142E1D" w14:textId="46A79C18" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766">
       <w:r>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> non comptés)</w:t>
+        <w:t>(ajouts non comptés)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114862BE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRPr="00A674F8" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="265B27ED" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="77A479C9" w14:textId="07396BFC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:t xml:space="preserve">Louise Fortin est la fille de Joseph-Charles et de </w:t>
-[...3 lines deleted...]
-        <w:t>Cla</w:t>
+        <w:t>Louise Fortin est la fille de Joseph-Charles et de Cla</w:t>
       </w:r>
       <w:r w:rsidR="00F861ED">
         <w:t>i</w:t>
       </w:r>
       <w:r>
-        <w:t>rina</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Paradis. Elle a fait ses études primaires à Dolbeau chez les Franciscaines de Marie, puis à l’Institut familial de Roberval. Elle a suivi plusieurs cours de formation et de croissance personnelle.</w:t>
+        <w:t>rina Paradis. Elle a fait ses études primaires à Dolbeau chez les Franciscaines de Marie, puis à l’Institut familial de Roberval. Elle a suivi plusieurs cours de formation et de croissance personnelle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE113B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="04BD814A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Le 24 juillet 1965, elle se marie avec Gaston Trottier. Elle a eu trois enfants. Elle s’est consacrée à l’éducation de ses enfants et s’est impliquée dans de nombreux organismes de son milieu. Elle a travaillé à temps partiel comme représentante Avon, ce qui l’a amenée à côtoyer beaucoup de gens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75159D77" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="5946D72A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>À partir de 1980, elle a occupé plusieurs fonctions au sein du milieu scolaire. Elle a siégé sur les comités des écoles Marius-Paré, Sainte-Thérèse et Chanoine-Simard, puis elle fut déléguée du comité de parents pour siéger à la Fédération des Comités de parents de la région 02 jusqu’en 1986.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB946B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="17D9C560" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>De 1980 à 1982, elle fut animatrice au mouvement renouement conjugal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1875BBE2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="77B595EE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>De 1983 à 1984, elle faisait partie de l’administration de l’AFÉAS et du comité de formation.</w:t>
       </w:r>
@@ -3566,57 +3527,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00AD3C33">
         <w:t>BIOGRAPHIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="3232053E" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D6F48B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="1996AE89" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1144CE33" w14:textId="607F957C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 16 juin 1927 – 7 novembre 1977</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A745D5" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Biographie de Joseph Émile Fortin, Joseph Charles Fortin,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072EC4EA" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Fortin.</w:t>
+      <w:r>
+        <w:t>Arthémise Fortin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2844F1E4" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>7 mm, original, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78008A19" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="778C85F6" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371879ED" w14:textId="0D224A64" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410A4EF7" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Agenda personnel de Louise Fortin-Trottier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438439B7" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
@@ -3629,59 +3585,51 @@
         <w:t>1-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449C597F" w14:textId="49858496" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 12 mars 1940 – 15 novembre 1945</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D223E2B" w14:textId="7E78ED7F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Céline Fortin mariée à Thomas Fortin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B7DA13" w14:textId="51C352CB" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Charles-Camille Fortin marié à Éléonore Hébert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5935FEAA" w14:textId="4C6DE25F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Charles Fortin marié à Marguerite Tremblay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0777B1F4" w14:textId="13903FFC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:t xml:space="preserve">Généalogie de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Fortin marié à Marie Simard.</w:t>
+        <w:t>Généalogie de Trefflé Fortin marié à Marie Simard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B70D059" w14:textId="1EE938BA" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>4p., copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C96CF6" w14:textId="6265FF58" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="7E01B50C" w14:textId="228B84A6" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
@@ -3956,51 +3904,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="0F1A0C03" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc76652834"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4069,51 +4016,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="7F47BCCD" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc76652835"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -4360,59 +4306,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="45E5BB22" w14:textId="49D0F02F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., février 1980 – 9 septembre 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1948D189" w14:textId="6621BAB2" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Recrutement et membres de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199B2181" w14:textId="346070B3" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,2 cm, originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F611632" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="5E623B92" w14:textId="79943749" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BF0AA9" w14:textId="11270A27" w:rsidR="00AD3C33" w:rsidRDefault="00693BCB" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>.d., 22 octobre 1986 et 27 octobre 1986</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008ABDE" w14:textId="753BBA31" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cotisations et nouveaux membres de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B63F82" w14:textId="5F4DCA67" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>0,5 cm, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AF5298" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="14FE103A" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32004811" w14:textId="237685F7" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., février 1985 et juin 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD98C84" w14:textId="1D5161CA" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Règlements de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F083B6" w14:textId="57605973" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
@@ -4527,99 +4473,89 @@
         <w:t>Procès-verbaux et compte-rendu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A697F71" w14:textId="6E43FE96" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,5 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4AFD59" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="37FFCC68" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E61D5D" w14:textId="02740566" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 5 septembre 1984 – 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E01776A" w14:textId="6B518E05" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Programme scolaire et horaire, projet éducatif, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794EF672" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> des matières, règlements des élèves de l’école Marius-Paré. Détermination des postes pour le personnel enseignant de la Commission scolaire de Dolbeau.</w:t>
+      <w:r>
+        <w:t>répartition des matières, règlements des élèves de l’école Marius-Paré. Détermination des postes pour le personnel enseignant de la Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6551648E" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="53E4107F" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8B8036" w14:textId="5FD04496" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 1984 -1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C295A5" w14:textId="6F59C874" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Exécutifs et attentes de la Commission scolaire,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF3C8DC" w14:textId="626BEEB1" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> et objectif.</w:t>
+      <w:r>
+        <w:t>rapport et objectif.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026D8BAC" w14:textId="61B0F383" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>16 p., copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9400C1" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="227459CA" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>1-17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEDB998" w14:textId="6C736847" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1928 -1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F5BFA7" w14:textId="386317A9" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>60e anniversaire de la Commission scolaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C655CA" w14:textId="4C8F6E4F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>8 p., originaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F717543" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="01A860AB" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAC8E9D" w14:textId="20DAB6ED" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 1982 -1983</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE7FFDD" w14:textId="3587A437" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
@@ -4632,67 +4568,57 @@
         <w:t>1982-1983, Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5D4593" w14:textId="1BB95E9E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>16 p., copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2442F012" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="7C4ADE87" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3700A9F2" w14:textId="4FC60F6E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 20 août 1990 – 18 novembre 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8486BA" w14:textId="5F47CCA3" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Liste électorale et des électeurs, recensement, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3150EF" w14:textId="6082831F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> des circonscriptions, bureau de votation,</w:t>
+      <w:r>
+        <w:t>délimitation des circonscriptions, bureau de votation,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FA9F9E" w14:textId="09ED2A69" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> électorale de la Commission scolaire de Dolbeau.</w:t>
+      <w:r>
+        <w:t>loi électorale de la Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CA2C1E" w14:textId="6A80B211" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1 cm, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0B4BD2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="634BCCEC" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086897BA" w14:textId="2E49E10F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 4 novembre 1990 – 13 novembre 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F91655B" w14:textId="6E0156B8" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Élections, candidats, listes de noms,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EA2308" w14:textId="4468BAA4" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
@@ -4725,119 +4651,110 @@
         <w:t>Louise et Gaston, activités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA6B4E2" w14:textId="2555B213" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>3 mm, originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087613B4" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="4CD757A0" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DE8C73" w14:textId="5133D74C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 29 octobre 1979 – 14 mai 1980</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BEEA1F" w14:textId="639D4F8D" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Lorsqu’ils ont fait la session « Renouement conjugal »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F289901" w14:textId="7C4966DE" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> lettres de couples.</w:t>
+      <w:r>
+        <w:t>et lettres de couples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43828ADD" w14:textId="26FC595F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>10 p., originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02160F6A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="36FF3F48" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235A01CB" w14:textId="47B64844" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 9 novembre 1979 – 8 mai 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0389A3" w14:textId="792B7A2E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Réflexions sur leur fin de semaine, liste des participants,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4083B" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>, Louise et Gaston dans « Renouement conjugal »</w:t>
+      <w:r>
+        <w:t>témoignages, Louise et Gaston dans « Renouement conjugal »</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7CAD5A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,5 cm, originaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36134171" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="39B463C7" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC26D89" w14:textId="25E412DD" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 10 novembre 1982 – 28 décembre 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF0E050" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Couple animateur de la fin de semaine « Renouement conjugal », lettre de couple et utilisation des thèmes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA11BE" w14:textId="5864ABAC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>4 p., originaux, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE74DBC" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="3498B261" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">1-25. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339E097A" w14:textId="0501E41C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 26 novembre 1980 – 1er mars 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DE618A" w14:textId="61001385" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Couple animateur : texte d’accueil, les bruits du </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>silence et résumé de la 1re session.</w:t>
       </w:r>
@@ -4996,62 +4913,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="16CA56D7" w14:textId="2C060698" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Revue de presse, article de journaux des Fêtes du 150e à Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7233D8" w14:textId="3D20AEDB" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>7 mm, originaux, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173BD916" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="39B3F935" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E03DEF5" w14:textId="32A9DDEF" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 27 octobre et 25 janvier 1989</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BCDFF0" w14:textId="4805E3F1" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Procès-verbaux, état financier, compte-rendu et les Fêtes du 150e à</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E7BE14" w14:textId="25067835" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1,2 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0373A81C" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="72048E1D" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-33.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0704FF69" w14:textId="66053D10" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 8 octobre 1988 et 13 octobre 1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C70C53" w14:textId="33CCDFAE" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Comité, liste des noms et correspondance des Fêtes du 150e à Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2030BA4D" w14:textId="55ADD47A" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,2 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0867CFE7" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
@@ -5244,52 +5161,50 @@
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0932F40E" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc76652837"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A1124B">
         <w:t>AFÉAS</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="024368CE" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6F18658C" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -5355,58 +5270,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="42F3B841" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc76652838"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc76652838"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5424,165 +5338,142 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00A1124B"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="56EE61EB" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc76652839"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc76652839"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693BCB" w:rsidRPr="00693BCB">
         <w:t>BANDE SONORE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="2F56037D" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
-    <w:p w14:paraId="11D08EE1" w14:textId="5BB60C74" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00287473"/>
+    <w:p w14:paraId="11D08EE1" w14:textId="2434A8FC" w:rsidR="00A275C7" w:rsidRDefault="00C77B58" w:rsidP="00287473">
+      <w:r>
+        <w:t>Pour les descriptions des fichiers audiovisuels, voir le fichier P10_ARCH_Audiovisuelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49088891" w14:textId="77777777" w:rsidR="00C77B58" w:rsidRDefault="00C77B58" w:rsidP="00287473"/>
+    <w:p w14:paraId="37CE2294" w14:textId="77777777" w:rsidR="00C77B58" w:rsidRDefault="00C77B58" w:rsidP="00287473"/>
     <w:p w14:paraId="3071B8C3" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:t xml:space="preserve">(Numérisé par Guillaume Trottier le </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Numérisé par Guillaume Trottier le --- )</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="15C9E942" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB"/>
     <w:p w14:paraId="6A6FA381" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
         <w:t>1-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E064956" w14:textId="2303F8E1" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>27 juillet 1984</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52386991" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:t xml:space="preserve">Bande sonore cassette 4 pistes, fermeture de l’usine Donohue de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de Dolbeau.</w:t>
+        <w:t>Bande sonore cassette 4 pistes, fermeture de l’usine Donohue de Girardville, Usine Domtar de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5936CD4B" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB"/>
     <w:p w14:paraId="266EAC7C" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:t xml:space="preserve">Mistassini, conférence de presse de </w:t>
-[...7 lines deleted...]
-        <w:t>, conférencier : M. Lambert remerciement et historique de Montmagny.</w:t>
+        <w:t>Mistassini, conférence de presse de Girardville, conférencier : M. Lambert remerciement et historique de Montmagny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72089967" w14:textId="7EDBDCA5" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
         <w:t>1p., original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31470BF2" w14:textId="57E08EE9" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="5CD774EF" w14:textId="50ADCB11" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="365427A3" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
@@ -5686,64 +5577,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="55817799" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc76652840"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc76652840"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="0906179F" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="49C4E5FC" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -5812,58 +5703,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="7FBF70D5" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc76652841"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc76652841"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5878,152 +5768,139 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00A1124B"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="5CDC180B" w14:textId="49365EF3" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00693BCB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc76652842"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc76652842"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB" w:rsidRPr="00693BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>JOURNAUX, DÉPLIANTS, BROCHURES, LIVRES, REVUES, PÉRIODIQUES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0293385D" w14:textId="45077CC3" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4B4A2C04" w14:textId="778773DC" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3D9434C7" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B90514">
         <w:t xml:space="preserve">AFÉAS : </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00517134">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Réagis : ta situation t’appartient,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.l</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B90514">
-        <w:t>s</w:t>
-[...14 lines deleted...]
-        <w:t>., 28 mai 1983, 74 p.</w:t>
+        <w:t>., s.n., 28 mai 1983, 74 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B9820B" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CBED256" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F980E47" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>AFÉAS :</w:t>
       </w:r>
@@ -6098,50 +5975,51 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00517134">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>L’AFÉAS a 20 ans! 1966 – 1986,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DED0678" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B90514">
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
         <w:t>Chicoutimi, imprimerie Léopold Tremblay Ltée,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:t>7 mai 1986, 43 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591DD846" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68FED57C" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
@@ -6301,64 +6179,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D4CB79" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2F8ECCB5" w14:textId="1EEED82B" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc76652843"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc76652843"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144FF6E0" w14:textId="10F3F8EF" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7AA19DF2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5ABEAEEA" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6049220B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -6427,58 +6305,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FCD2A82" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE46B28" w14:textId="13CCA85B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc76652844"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc76652844"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6493,105 +6370,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EFC4A1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1657524C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EFCE030" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="6CDBE18A" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EAB8E76" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36850E99" w14:textId="57E9828B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc76652845"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc76652845"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6612,90 +6488,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="298DD33C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40ED5B7F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A685322" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="1F4A1DB0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7961B6B6" w14:textId="62BC9768" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc76652846"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc76652846"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AB52CA" w14:textId="064370C2" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="64497CC5" w14:textId="7244778B" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="042F2063" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFA1B22" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -6765,58 +6641,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B93CDCD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604AF0B6" w14:textId="1C4ED016" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc76652847"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc76652847"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6831,105 +6706,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="36015BA5" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D25A780" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5897BC2E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="7A150567" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39B84627" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D68161D" w14:textId="6950BF3B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc76652848"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc76652848"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6944,91 +6818,92 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D254F78" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B668F07" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1889D09E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="137D2F9D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="449862CA" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2512C789" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5C7D98AD" w14:textId="79654A90" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc76652849"/>
-      <w:r>
+      <w:bookmarkStart w:id="22" w:name="_Toc76652849"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595710BE" w14:textId="18635F2A" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="37469F08" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7C2A3870" w14:textId="15E1F43C" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC424B5" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7128,64 +7003,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7918D71A" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4900EAFE" w14:textId="663BFE6C" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc76652850"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc76652850"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4343F780" w14:textId="253544CD" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="079D37EE" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="217AD28D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEC3805" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7254,58 +7129,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18679D77" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1091A1" w14:textId="59EACB86" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc76652851"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc76652851"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7320,105 +7194,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AFBE8E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="192E2B19" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B382BEF" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="07F73976" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F5382AB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C892C4" w14:textId="4207DD71" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc76652852"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc76652852"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -7439,83 +7312,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B34F54" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32642595" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="47028412" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="46917032" w14:textId="6AA44262" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc76652853"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc76652853"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5489F6D8" w14:textId="7BEFB56A" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="360F9ECE" w14:textId="104C074D" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="32804DD2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F363DB6" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7584,58 +7457,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCF9DA6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DFD9B2" w14:textId="4E5BF034" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc76652854"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc76652854"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7650,105 +7522,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="04AF6D31" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58FC9717" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D3D2039" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DC143A4" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6981C55F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="327DCC97" w14:textId="7BBB54EF" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc76652855"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc76652855"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7763,107 +7634,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1E9918" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E3F832" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BB58523" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A4CBFB3" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3D62F6B1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="189EB4C7" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B89ECEB" w14:textId="592827E1" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc76652856"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc76652856"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1552B6CF" w14:textId="2B4FC867" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2EC7F0BC" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="213BE8F6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1264DCF8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7947,65 +7819,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B768469" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3CC294B3" w14:textId="23F65F27" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc76652857"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="30" w:name="_Toc76652857"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCF67E1" w14:textId="476B238E" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="743FCE75" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="22D0D5D7" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A86E4D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8074,58 +7945,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E73D1A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C3F1DC0" w14:textId="379B2DA0" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc76652858"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc76652858"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8140,105 +8010,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C655B65" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="776FE2EB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A61382D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="26DBD4D0" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19E5E75C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E976BC" w14:textId="39D45E56" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc76652859"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc76652859"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -8259,83 +8128,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E7CDA9F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A7FFB3D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="7AD63E87" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0829CC6A" w14:textId="170EC027" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc76652860"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc76652860"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4693AC4A" w14:textId="5EEA79CF" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="644FDC6E" w14:textId="66C846D1" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="57054681" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006EAA32" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8404,58 +8273,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A456C0D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444EE80B" w14:textId="6EC4D707" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc76652861"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc76652861"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8470,105 +8338,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2228C61D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11451164" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21B8EE6A" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="76A4791A" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="495334EC" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18221B47" w14:textId="354E8A6F" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc76652862"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc76652862"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8583,91 +8450,91 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7D2897" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F8B12BB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="055A5CBD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC6CE5D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BE77943" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0A23D104" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B16397B" w14:textId="1F987BA2" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc76652863"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc76652863"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA7F1E9" w14:textId="4EE05078" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0E7BF013" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BF84366" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3E6C09" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8713,50 +8580,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC34FCB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5ED8CCE6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E398F90" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -8767,64 +8635,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41455264" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B76A052" w14:textId="1E144BB2" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc76652864"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc76652864"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F12309" w14:textId="43B5D2A2" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="315E6080" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2DD9E16B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA994D9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8893,58 +8761,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D456A0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0C1CC1" w14:textId="5FE24EC1" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc76652865"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc76652865"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8959,105 +8826,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B7EFC8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F769310" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62F4AA9F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DEABBA7" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15219D34" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45988F9C" w14:textId="3FCF188A" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc76652866"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc76652866"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -9072,79 +8938,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="08CA2499" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00CF3DF8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="412DC6BE" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="142E2F08" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4ACF0EBC" w14:textId="55C1F061" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc76652867"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc76652867"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0475316B" w14:textId="3083DFC9" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4E2CEE86" w14:textId="2CC75B1E" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3C4D5116" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2C93E0" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -9213,58 +9079,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF597A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC7F44D" w14:textId="1A15C1D3" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc76652868"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc76652868"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -9279,105 +9144,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F419DE" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A914912" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52ACEED6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="18C523D1" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E1F70" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A8ED06" w14:textId="1B784DAB" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc76652869"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc76652869"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -9392,148 +9256,148 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4699B0C8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111FCBF0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BDF8384" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DFBB9A1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="199114CC" w14:textId="77777777" w:rsidR="00F726D2" w:rsidRDefault="00F726D2" w:rsidP="00923766">
+    <w:p w14:paraId="44AA63DB" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FC63CAC" w14:textId="77777777" w:rsidR="00F726D2" w:rsidRDefault="00F726D2" w:rsidP="00923766">
+    <w:p w14:paraId="53B1D7B3" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="005D6EF6" w:rsidRDefault="005D6EF6" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -9625,78 +9489,77 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005A219F" w:rsidRPr="005A219F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="005D6EF6" w:rsidRDefault="005D6EF6" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09C821D2" w14:textId="77777777" w:rsidR="00F726D2" w:rsidRDefault="00F726D2" w:rsidP="00923766">
+    <w:p w14:paraId="02931C8F" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F15A8F" w14:textId="77777777" w:rsidR="00F726D2" w:rsidRDefault="00F726D2" w:rsidP="00923766">
+    <w:p w14:paraId="0B14F19B" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000B2C6E"/>
@@ -9720,50 +9583,51 @@
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00497307"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A219F"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
+    <w:rsid w:val="005C03D4"/>
     <w:rsid w:val="005D6EF6"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0065686B"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00693BCB"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A34EB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00830BDC"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
@@ -9792,134 +9656,136 @@
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD3C33"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
+    <w:rsid w:val="00C77B58"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C8190A"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D9243C"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
+    <w:rsid w:val="00DD508B"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E67917"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00ED7A24"/>
     <w:rsid w:val="00F03BE0"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F726D2"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F861ED"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F95080"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9981,95 +9847,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -10248,50 +10117,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -10788,51 +10658,51 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11166,69 +11036,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>2260</Words>
-  <Characters>12433</Characters>
+  <Words>2364</Words>
+  <Characters>12342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>881</Lines>
+  <Paragraphs>544</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14664</CharactersWithSpaces>
+  <CharactersWithSpaces>14162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>