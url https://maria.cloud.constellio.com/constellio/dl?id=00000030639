--- v1 (2026-04-27)
+++ v2 (2026-06-17)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="76ACE222" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
@@ -3190,368 +3191,600 @@
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc76652831"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="5741CAF6" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="19E0EBC7" w14:textId="10076A39" w:rsidR="00C7079C" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00B90514">
-        <w:t>Louise Fortin-Trottier [1927-1990], 17 cm</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="114862BE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRPr="00A674F8" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
+        <w:t xml:space="preserve">Louise Fortin-Trottier [1927-1990], </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7079C" w:rsidRPr="00C7079C">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>À réviser</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7079C" w:rsidRPr="00C7079C">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41667677" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="019C9B43" w14:textId="4DE11DD4" w:rsidR="00C7079C" w:rsidRPr="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7079C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B79A72" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="2CB809E7" w14:textId="670AAD5C" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Donation d’origine : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5332C43C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>28 cm de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9F0B56" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>volumes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> : 5 cm [1982-1993]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E59E71" w14:textId="3982BE68" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1 pièce audiovisuelle [1984]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114862BE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
+    <w:p w14:paraId="2A3F23AD" w14:textId="425383DC" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2021 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53486AF4" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23 vidéos analogiques ayant été numérisés pour un total de 2 heures, 6 minutes et 07 secondes d'images en mouvement datant approximativement de la fin des années 1980 et de la décennie 1990. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3BFAF1" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>[1997-2014]. - 82 cm de documents textuels concernant l'AFEAS Dolbeau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69677DD7" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C"/>
+    <w:p w14:paraId="3852DD59" w14:textId="18F67833" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mise à jour des ajouts, 2023 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D883A56" w14:textId="4B3B014B" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>[1957-2019]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E32A7D2" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>30 cm de documents textuels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485CEE11" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>38 photographies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3025E6A8" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 négatif; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390E84C3" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1 cassette VHS-c</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D07FC7C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10 cassettes audio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366E2479" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 bande audio; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563A8F19" w14:textId="3A7A0083" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2 objets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426C2E5A" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRPr="00A674F8" w:rsidRDefault="00C7079C" w:rsidP="00C7079C"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="265B27ED" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="77A479C9" w14:textId="07396BFC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:t>Louise Fortin est la fille de Joseph-Charles et de Cla</w:t>
+        <w:t xml:space="preserve">Louise Fortin est la fille de Joseph-Charles et de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cla</w:t>
       </w:r>
       <w:r w:rsidR="00F861ED">
         <w:t>i</w:t>
       </w:r>
       <w:r>
-        <w:t>rina Paradis. Elle a fait ses études primaires à Dolbeau chez les Franciscaines de Marie, puis à l’Institut familial de Roberval. Elle a suivi plusieurs cours de formation et de croissance personnelle.</w:t>
+        <w:t>rina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Paradis. Elle a fait ses études primaires à Dolbeau chez les Franciscaines de Marie, puis à l’Institut familial de Roberval. Elle a suivi plusieurs cours de formation et de croissance personnelle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE113B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="04BD814A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Le 24 juillet 1965, elle se marie avec Gaston Trottier. Elle a eu trois enfants. Elle s’est consacrée à l’éducation de ses enfants et s’est impliquée dans de nombreux organismes de son milieu. Elle a travaillé à temps partiel comme représentante Avon, ce qui l’a amenée à côtoyer beaucoup de gens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75159D77" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="5946D72A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>À partir de 1980, elle a occupé plusieurs fonctions au sein du milieu scolaire. Elle a siégé sur les comités des écoles Marius-Paré, Sainte-Thérèse et Chanoine-Simard, puis elle fut déléguée du comité de parents pour siéger à la Fédération des Comités de parents de la région 02 jusqu’en 1986.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB946B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="17D9C560" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>De 1980 à 1982, elle fut animatrice au mouvement renouement conjugal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1875BBE2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="77B595EE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>De 1983 à 1984, elle faisait partie de l’administration de l’AFÉAS et du comité de formation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C45BA95" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="6A13A7FD" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>De 1984 à 1987, elle est vice-présidente de l’AFÉAS et agente de liaison en 1988.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F208827" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="6E140194" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>De 1987 à 1989, elle était membre du comité organisateur des Fêtes du 150e de Saguenay-Lac-Saint-Jean à Dolbeau et membre fondatrice de la Société d’histoire et de généalogie de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108D7A90" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="1EA39A17" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>En 1988, elle est présidente de la Croix-Rouge secteur Dolbeau-Mistassini (11 municipalités).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055B2B8B" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="15A2160A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>En 1990, elle se présente candidate au Quartier #5, aux élections de la Commission scolaire de Dolbeau. Elle a aussi fait partie du Cercle des Fermières.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06344D5C" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="1F888017" w:rsidR="007F33D1" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Ce fonds provient de Louise Fortin-Trottier et fut donné le 20 février 1991, à la Société d’histoire et de généalogie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="6E0A5D2A" w14:textId="357CBBFC" w:rsidR="00D30256" w:rsidRDefault="00AD3C33" w:rsidP="00923766">
+    <w:p w14:paraId="0D448B6A" w14:textId="12DB946A" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766">
       <w:r w:rsidRPr="00AD3C33">
-        <w:lastRenderedPageBreak/>
         <w:t>La donation des documents du fonds d’archives a été signée par contrat le 20 février 1991. Il est signé par la donation, Mme Louise Fortin, par la présidente de la SHGMC, Mme Marie Brassard, et par le témoin Mme Louise Meunier, responsable des biens lors du versement. Des fiches d’ajouts sont créées en novembre 2001, en 2002, en 2003, en 2009, le 9 janvier 2009, en 2010 et en 2012. Toutes ont été contrôlées par Isabelle Trottier, archiviste.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D448B6A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766">
+    <w:p w14:paraId="0CBF234C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="40272A8E" w14:textId="282FC402" w:rsidR="00C7079C" w:rsidRPr="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7079C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>En 2020, des documents ont été déposés par mesdames Louise Fortin-Trottier et Isabelle Trottier. Ces documents seront également répartis dans les fonds P10 Louise Fortin-Trottier et celui de l'AFÉAS de Dolbeau-Mistassini. En 2021, un ajout réparti en 3 boîtes a été effectué. Cet ajout comprend des documents produits dans le cadre des activités de nombreux organismes locaux dans lesquels Mme Fortin-Trottier a été impliquée : l'AFÉAS, les Filles d'Isabelle, le Centre de femmes, entre 1957 et 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0D5201" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F6AD04D" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
-[...58 lines deleted...]
-    <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="0FC5CD4D" w14:textId="65B1DA9C" w:rsidR="00AB6798" w:rsidRDefault="00C7079C" w:rsidP="00923766">
+      <w:r w:rsidRPr="00C7079C">
+        <w:t>Ce fonds est constitué de documentation liée aux organismes dans lesquels Mme Fortin-Trottier a été impliquée pendant des années, possiblement des années 1950 à 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256A4488" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRPr="00A674F8" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="59C56610" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="59C56610" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>est traité, mais le traitement est à refaire selon les normes RDDA</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t xml:space="preserve"> Ajouts non traités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBE3750" w14:textId="77777777" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="000B2C6E">
+    <w:p w14:paraId="703B92DB" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="4E9C24FE" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Traité par : Édith Desbiens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5743F1C0" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Date du traitement : 1er avril 1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649E258B" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes (subventions, révisions, etc.) : inventaire sommaire, forme de traitement non conforme (à réviser)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDA9FCB" w14:textId="22133AB0" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Ajouts (prétraité, 3 boîtes) : Marjorie A. Boulianne, stagiaire, 18-19 janvier 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E899F7C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRPr="00A674F8" w:rsidRDefault="00C7079C" w:rsidP="00C7079C"/>
+    <w:p w14:paraId="7FBE3750" w14:textId="77777777" w:rsidR="000B2C6E" w:rsidRDefault="000B2C6E" w:rsidP="000B2C6E">
       <w:r>
         <w:t>Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le 16 mars 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="5FCBBFF3" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="268FB009" w14:textId="71610C2E" w:rsidR="000B2C6E" w:rsidRDefault="000B2C6E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3C9F8FAB" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="000B2C6E"/>
+    <w:p w14:paraId="43B16560" w14:textId="1FA66BFC" w:rsidR="00C7079C" w:rsidRPr="00A674F8" w:rsidRDefault="00C7079C" w:rsidP="000B2C6E">
+      <w:r>
+        <w:t>Un tableau de description Excel a été créé à part afin de traiter et décrire les archives audiovisuelles de ce fonds.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="331D226B" w14:textId="77777777" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C4C2F2" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="68A9F3F1" w14:textId="78941674" w:rsidR="00C7079C" w:rsidRPr="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7079C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC6CF26" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00923766"/>
+    <w:p w14:paraId="08151BA5" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Boîtes 1 à 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD22C16" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>R02 E08 T02 à R02 E07 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F202BD" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C"/>
+    <w:p w14:paraId="005FCFBA" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>DOCUMENTS AUDIOVISUELS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B0B57C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>R09 E01 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742F489C" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C"/>
+    <w:p w14:paraId="55018CEB" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Boîte grand format 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37880424" w14:textId="77777777" w:rsidR="00C7079C" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>R00 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6207C394" w14:textId="78139AB6" w:rsidR="00C7079C" w:rsidRPr="00A674F8" w:rsidRDefault="00C7079C" w:rsidP="00C7079C">
+      <w:r>
+        <w:t>Documents hors format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="015698FA" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="005D6EF6" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc76652832"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc76652832"/>
       <w:r w:rsidR="00AB6798">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00AD3C33">
         <w:t>BIOGRAPHIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="3232053E" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D6F48B2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="1996AE89" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1144CE33" w14:textId="607F957C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 16 juin 1927 – 7 novembre 1977</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A745D5" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Biographie de Joseph Émile Fortin, Joseph Charles Fortin,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072EC4EA" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Arthémise Fortin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2844F1E4" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
@@ -3585,51 +3818,59 @@
         <w:t>1-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449C597F" w14:textId="49858496" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 12 mars 1940 – 15 novembre 1945</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D223E2B" w14:textId="7E78ED7F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Céline Fortin mariée à Thomas Fortin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B7DA13" w14:textId="51C352CB" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Charles-Camille Fortin marié à Éléonore Hébert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5935FEAA" w14:textId="4C6DE25F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Généalogie de Charles Fortin marié à Marguerite Tremblay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0777B1F4" w14:textId="13903FFC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:t>Généalogie de Trefflé Fortin marié à Marie Simard.</w:t>
+        <w:t xml:space="preserve">Généalogie de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trefflé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Fortin marié à Marie Simard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B70D059" w14:textId="1EE938BA" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>4p., copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C96CF6" w14:textId="6265FF58" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="7E01B50C" w14:textId="228B84A6" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
@@ -3733,112 +3974,112 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="3378136A" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc76652833"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc76652833"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Texte21"/>
+      <w:bookmarkStart w:id="3" w:name="Texte21"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="4A7DE499" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="5AB7A8C2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -3910,162 +4151,162 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="0F1A0C03" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc76652834"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc76652834"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte20"/>
+            <w:bookmarkStart w:id="5" w:name="Texte20"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="7F47BCCD" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc76652835"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc76652835"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4083,100 +4324,100 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00A1124B"/>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="56B09A79" w14:textId="3DA81FF1" w:rsidR="00696AE2" w:rsidRDefault="00AB6798" w:rsidP="00AD3C33">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc76652836"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc76652836"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33" w:rsidRPr="00AD3C33">
         <w:t>ASSOCIATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="67117B6A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AB6798"/>
     <w:p w14:paraId="5661D44F" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AB6798"/>
     <w:p w14:paraId="271E98AE" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="195AD9A4" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD4061A" w14:textId="25A07FFD" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 30 novembre 1983 – juin 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFB0ACE" w14:textId="4D5C1C0E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Réunion et organigramme de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDA683E" w14:textId="61AD16C2" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DDB91D" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
@@ -4306,59 +4547,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="45E5BB22" w14:textId="49D0F02F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., février 1980 – 9 septembre 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1948D189" w14:textId="6621BAB2" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Recrutement et membres de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199B2181" w14:textId="346070B3" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,2 cm, originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F611632" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="5E623B92" w14:textId="79943749" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BF0AA9" w14:textId="11270A27" w:rsidR="00AD3C33" w:rsidRDefault="00693BCB" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>.d., 22 octobre 1986 et 27 octobre 1986</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008ABDE" w14:textId="753BBA31" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Cotisations et nouveaux membres de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B63F82" w14:textId="5F4DCA67" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>0,5 cm, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AF5298" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="14FE103A" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32004811" w14:textId="237685F7" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., février 1985 et juin 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD98C84" w14:textId="1D5161CA" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Règlements de l’AFÉAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F083B6" w14:textId="57605973" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
@@ -4473,89 +4714,99 @@
         <w:t>Procès-verbaux et compte-rendu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A697F71" w14:textId="6E43FE96" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,5 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4AFD59" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="37FFCC68" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E61D5D" w14:textId="02740566" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 5 septembre 1984 – 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E01776A" w14:textId="6B518E05" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Programme scolaire et horaire, projet éducatif, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794EF672" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>répartition des matières, règlements des élèves de l’école Marius-Paré. Détermination des postes pour le personnel enseignant de la Commission scolaire de Dolbeau.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>répartition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des matières, règlements des élèves de l’école Marius-Paré. Détermination des postes pour le personnel enseignant de la Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6551648E" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="53E4107F" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8B8036" w14:textId="5FD04496" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 1984 -1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C295A5" w14:textId="6F59C874" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Exécutifs et attentes de la Commission scolaire,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF3C8DC" w14:textId="626BEEB1" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>rapport et objectif.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et objectif.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026D8BAC" w14:textId="61B0F383" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>16 p., copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9400C1" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="227459CA" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:t>1-17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEDB998" w14:textId="6C736847" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>1-17.</w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:t>1928 -1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F5BFA7" w14:textId="386317A9" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>60e anniversaire de la Commission scolaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C655CA" w14:textId="4C8F6E4F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>8 p., originaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F717543" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="01A860AB" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAC8E9D" w14:textId="20DAB6ED" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 1982 -1983</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE7FFDD" w14:textId="3587A437" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
@@ -4568,57 +4819,67 @@
         <w:t>1982-1983, Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5D4593" w14:textId="1BB95E9E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>16 p., copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2442F012" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="7C4ADE87" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3700A9F2" w14:textId="4FC60F6E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 20 août 1990 – 18 novembre 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8486BA" w14:textId="5F47CCA3" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Liste électorale et des électeurs, recensement, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3150EF" w14:textId="6082831F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>délimitation des circonscriptions, bureau de votation,</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>délimitation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des circonscriptions, bureau de votation,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FA9F9E" w14:textId="09ED2A69" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>loi électorale de la Commission scolaire de Dolbeau.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>loi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> électorale de la Commission scolaire de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CA2C1E" w14:textId="6A80B211" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1 cm, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0B4BD2" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="634BCCEC" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086897BA" w14:textId="2E49E10F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 4 novembre 1990 – 13 novembre 1990</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F91655B" w14:textId="6E0156B8" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Élections, candidats, listes de noms,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EA2308" w14:textId="4468BAA4" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
@@ -4651,110 +4912,119 @@
         <w:t>Louise et Gaston, activités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA6B4E2" w14:textId="2555B213" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>3 mm, originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087613B4" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="4CD757A0" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DE8C73" w14:textId="5133D74C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 29 octobre 1979 – 14 mai 1980</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BEEA1F" w14:textId="639D4F8D" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Lorsqu’ils ont fait la session « Renouement conjugal »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F289901" w14:textId="7C4966DE" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>et lettres de couples.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lettres de couples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43828ADD" w14:textId="26FC595F" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>10 p., originaux et copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02160F6A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="36FF3F48" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235A01CB" w14:textId="47B64844" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 9 novembre 1979 – 8 mai 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0389A3" w14:textId="792B7A2E" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Réflexions sur leur fin de semaine, liste des participants,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4083B" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
-      <w:r>
-        <w:t>témoignages, Louise et Gaston dans « Renouement conjugal »</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>témoignages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, Louise et Gaston dans « Renouement conjugal »</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7CAD5A" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,5 cm, originaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36134171" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="39B463C7" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC26D89" w14:textId="25E412DD" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 10 novembre 1982 – 28 décembre 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF0E050" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Couple animateur de la fin de semaine « Renouement conjugal », lettre de couple et utilisation des thèmes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA11BE" w14:textId="5864ABAC" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>4 p., originaux, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE74DBC" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="3498B261" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">1-25. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339E097A" w14:textId="0501E41C" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 26 novembre 1980 – 1er mars 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DE618A" w14:textId="61001385" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t xml:space="preserve">Couple animateur : texte d’accueil, les bruits du </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>silence et résumé de la 1re session.</w:t>
       </w:r>
@@ -4913,62 +5183,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="16CA56D7" w14:textId="2C060698" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Revue de presse, article de journaux des Fêtes du 150e à Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7233D8" w14:textId="3D20AEDB" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>7 mm, originaux, copies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173BD916" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="39B3F935" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E03DEF5" w14:textId="32A9DDEF" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 27 octobre et 25 janvier 1989</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BCDFF0" w14:textId="4805E3F1" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Procès-verbaux, état financier, compte-rendu et les Fêtes du 150e à</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E7BE14" w14:textId="25067835" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>1,2 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0373A81C" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
     <w:p w14:paraId="72048E1D" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1-33.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0704FF69" w14:textId="66053D10" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>s.d., 8 octobre 1988 et 13 octobre 1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C70C53" w14:textId="33CCDFAE" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>Comité, liste des noms et correspondance des Fêtes du 150e à Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2030BA4D" w14:textId="55ADD47A" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33">
       <w:r>
         <w:t>1,2 cm, copies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0867CFE7" w14:textId="77777777" w:rsidR="00AD3C33" w:rsidRDefault="00AD3C33" w:rsidP="00AD3C33"/>
@@ -5094,111 +5364,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Texte22"/>
+      <w:bookmarkStart w:id="8" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0932F40E" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc76652837"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc76652837"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A1124B">
         <w:t>AFÉAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="024368CE" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6F18658C" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
@@ -5276,51 +5546,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="42F3B841" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc76652838"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc76652838"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5338,142 +5608,170 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00A1124B"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="56EE61EB" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc76652839"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc76652839"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693BCB" w:rsidRPr="00693BCB">
         <w:t>BANDE SONORE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="2F56037D" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="11D08EE1" w14:textId="2434A8FC" w:rsidR="00A275C7" w:rsidRDefault="00C77B58" w:rsidP="00287473">
       <w:r>
         <w:t>Pour les descriptions des fichiers audiovisuels, voir le fichier P10_ARCH_Audiovisuelles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49088891" w14:textId="77777777" w:rsidR="00C77B58" w:rsidRDefault="00C77B58" w:rsidP="00287473"/>
     <w:p w14:paraId="37CE2294" w14:textId="77777777" w:rsidR="00C77B58" w:rsidRDefault="00C77B58" w:rsidP="00287473"/>
     <w:p w14:paraId="3071B8C3" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">(Numérisé par Guillaume Trottier le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>--- )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="15C9E942" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB"/>
     <w:p w14:paraId="6A6FA381" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
         <w:t>1-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E064956" w14:textId="2303F8E1" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
         <w:t>27 juillet 1984</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52386991" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:t>Bande sonore cassette 4 pistes, fermeture de l’usine Donohue de Girardville, Usine Domtar de Dolbeau.</w:t>
+        <w:t xml:space="preserve">Bande sonore cassette 4 pistes, fermeture de l’usine Donohue de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Girardville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Usine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Domtar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5936CD4B" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB"/>
     <w:p w14:paraId="266EAC7C" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
-        <w:t>Mistassini, conférence de presse de Girardville, conférencier : M. Lambert remerciement et historique de Montmagny.</w:t>
+        <w:t xml:space="preserve">Mistassini, conférence de presse de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Girardville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, conférencier : M. Lambert remerciement et historique de Montmagny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72089967" w14:textId="7EDBDCA5" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:r>
         <w:t>1p., original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31470BF2" w14:textId="57E08EE9" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="5CD774EF" w14:textId="50ADCB11" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="365427A3" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
@@ -5577,64 +5875,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="55817799" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc76652840"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc76652840"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="0906179F" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="49C4E5FC" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -5709,51 +6007,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="7FBF70D5" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc76652841"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc76652841"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5768,139 +6066,152 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00A1124B"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="5CDC180B" w14:textId="49365EF3" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00693BCB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc76652842"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc76652842"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00693BCB" w:rsidRPr="00693BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693BCB">
         <w:t>JOURNAUX, DÉPLIANTS, BROCHURES, LIVRES, REVUES, PÉRIODIQUES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0293385D" w14:textId="45077CC3" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4B4A2C04" w14:textId="778773DC" w:rsidR="00693BCB" w:rsidRDefault="00693BCB" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3D9434C7" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B90514">
         <w:t xml:space="preserve">AFÉAS : </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00517134">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Réagis : ta situation t’appartient,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
-        <w:t xml:space="preserve"> s</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B90514">
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>.l</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B90514">
-        <w:t>., s.n., 28 mai 1983, 74 p.</w:t>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B90514">
+        <w:t>s.n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B90514">
+        <w:t>., 28 mai 1983, 74 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B9820B" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CBED256" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F980E47" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>AFÉAS :</w:t>
       </w:r>
@@ -5975,51 +6286,50 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00517134">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>L’AFÉAS a 20 ans! 1966 – 1986,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DED0678" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00B90514">
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:tab/>
         <w:t>Chicoutimi, imprimerie Léopold Tremblay Ltée,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 6-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90514">
         <w:t>7 mai 1986, 43 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591DD846" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68FED57C" w14:textId="77777777" w:rsidR="00693BCB" w:rsidRPr="00B90514" w:rsidRDefault="00693BCB" w:rsidP="00693BCB">
       <w:pPr>
@@ -6179,64 +6489,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D4CB79" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2F8ECCB5" w14:textId="1EEED82B" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc76652843"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc76652843"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144FF6E0" w14:textId="10F3F8EF" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7AA19DF2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5ABEAEEA" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6049220B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -6311,51 +6621,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FCD2A82" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE46B28" w14:textId="13CCA85B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc76652844"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc76652844"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6370,51 +6680,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EFC4A1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1657524C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EFCE030" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6423,51 +6733,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="6CDBE18A" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EAB8E76" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36850E99" w14:textId="57E9828B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc76652845"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc76652845"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6488,90 +6798,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="298DD33C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40ED5B7F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A685322" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="1F4A1DB0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7961B6B6" w14:textId="62BC9768" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc76652846"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc76652846"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AB52CA" w14:textId="064370C2" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="64497CC5" w14:textId="7244778B" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="042F2063" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFA1B22" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -6647,51 +6957,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B93CDCD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604AF0B6" w14:textId="1C4ED016" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc76652847"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc76652847"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6706,51 +7016,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="36015BA5" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D25A780" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5897BC2E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6759,51 +7069,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="7A150567" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39B84627" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D68161D" w14:textId="6950BF3B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc76652848"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc76652848"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/D2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6818,108 +7128,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D254F78" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B668F07" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1889D09E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="137D2F9D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="449862CA" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2512C789" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5C7D98AD" w14:textId="79654A90" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc76652849"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="21" w:name="_Toc76652849"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595710BE" w14:textId="18635F2A" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="37469F08" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7C2A3870" w14:textId="15E1F43C" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC424B5" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7003,64 +7313,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7918D71A" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4900EAFE" w14:textId="663BFE6C" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc76652850"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc76652850"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4343F780" w14:textId="253544CD" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="079D37EE" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="217AD28D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEC3805" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7135,51 +7445,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18679D77" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1091A1" w14:textId="59EACB86" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc76652851"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc76652851"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7194,51 +7504,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AFBE8E" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="192E2B19" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B382BEF" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7247,51 +7557,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="07F73976" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F5382AB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61C892C4" w14:textId="4207DD71" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc76652852"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc76652852"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -7312,83 +7622,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B34F54" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32642595" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="47028412" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="46917032" w14:textId="6AA44262" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc76652853"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc76652853"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5489F6D8" w14:textId="7BEFB56A" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="360F9ECE" w14:textId="104C074D" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="32804DD2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F363DB6" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7463,51 +7773,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCF9DA6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DFD9B2" w14:textId="4E5BF034" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc76652854"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc76652854"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7522,51 +7832,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="04AF6D31" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58FC9717" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D3D2039" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7575,51 +7885,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DC143A4" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6981C55F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327DCC97" w14:textId="7BBB54EF" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc76652855"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc76652855"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/E2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7634,108 +7944,107 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1E9918" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E3F832" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BB58523" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A4CBFB3" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3D62F6B1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="189EB4C7" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B89ECEB" w14:textId="592827E1" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc76652856"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc76652856"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1552B6CF" w14:textId="2B4FC867" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2EC7F0BC" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="213BE8F6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1264DCF8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7819,64 +8128,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B768469" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3CC294B3" w14:textId="23F65F27" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc76652857"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc76652857"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCF67E1" w14:textId="476B238E" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="743FCE75" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="22D0D5D7" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A86E4D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -7951,51 +8260,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E73D1A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C3F1DC0" w14:textId="379B2DA0" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc76652858"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc76652858"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8010,51 +8319,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C655B65" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="776FE2EB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A61382D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8063,51 +8372,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="26DBD4D0" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19E5E75C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23E976BC" w14:textId="39D45E56" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc76652859"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc76652859"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -8128,83 +8437,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E7CDA9F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A7FFB3D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="7AD63E87" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0829CC6A" w14:textId="170EC027" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc76652860"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc76652860"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4693AC4A" w14:textId="5EEA79CF" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="644FDC6E" w14:textId="66C846D1" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="57054681" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006EAA32" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8279,51 +8588,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A456C0D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444EE80B" w14:textId="6EC4D707" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc76652861"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc76652861"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8338,51 +8647,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2228C61D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11451164" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21B8EE6A" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8391,51 +8700,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="76A4791A" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="495334EC" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18221B47" w14:textId="354E8A6F" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc76652862"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc76652862"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/F2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8450,91 +8759,91 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7D2897" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F8B12BB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="055A5CBD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC6CE5D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BE77943" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0A23D104" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B16397B" w14:textId="1F987BA2" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc76652863"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc76652863"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA7F1E9" w14:textId="4EE05078" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0E7BF013" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BF84366" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3E6C09" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -8580,51 +8889,50 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC34FCB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="5ED8CCE6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E398F90" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -8635,85 +8943,86 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41455264" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B76A052" w14:textId="1E144BB2" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc76652864"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc76652864"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F12309" w14:textId="43B5D2A2" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="315E6080" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2DD9E16B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA994D9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -8767,51 +9076,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D456A0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0C1CC1" w14:textId="5FE24EC1" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc76652865"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc76652865"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8826,51 +9135,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B7EFC8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F769310" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62F4AA9F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8879,51 +9188,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DEABBA7" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15219D34" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45988F9C" w14:textId="3FCF188A" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc76652866"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc76652866"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8938,79 +9247,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="08CA2499" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00CF3DF8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="412DC6BE" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00A1124B"/>
     <w:p w14:paraId="142E2F08" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4ACF0EBC" w14:textId="55C1F061" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc76652867"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc76652867"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3C33">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0475316B" w14:textId="3083DFC9" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4E2CEE86" w14:textId="2CC75B1E" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3C4D5116" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00AB6798" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2C93E0" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00A275C7">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
@@ -9085,51 +9394,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF597A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC7F44D" w14:textId="1A15C1D3" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc76652868"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc76652868"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -9144,51 +9453,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F419DE" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A914912" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52ACEED6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9197,51 +9506,51 @@
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="18C523D1" w14:textId="77777777" w:rsidTr="005D6EF6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E1F70" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17A8ED06" w14:textId="1B784DAB" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc76652869"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc76652869"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C33">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>/G2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -9256,121 +9565,142 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4699B0C8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111FCBF0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BDF8384" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="005D6EF6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DFBB9A1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44AA63DB" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
+    <w:p w14:paraId="5185B422" w14:textId="77777777" w:rsidR="0089214F" w:rsidRDefault="0089214F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53B1D7B3" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
+    <w:p w14:paraId="21B64132" w14:textId="77777777" w:rsidR="0089214F" w:rsidRDefault="0089214F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -9491,100 +9821,455 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005A219F" w:rsidRPr="005A219F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="005D6EF6" w:rsidRDefault="005D6EF6" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02931C8F" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
+    <w:p w14:paraId="16E8963F" w14:textId="77777777" w:rsidR="0089214F" w:rsidRDefault="0089214F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B14F19B" w14:textId="77777777" w:rsidR="005C03D4" w:rsidRDefault="005C03D4" w:rsidP="00923766">
+    <w:p w14:paraId="583B8292" w14:textId="77777777" w:rsidR="0089214F" w:rsidRDefault="0089214F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C21922"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA763808"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683D2D05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3BA607E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74732C9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="616E12B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1782606904">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2029403379">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1827013284">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000B2C6E"/>
+    <w:rsid w:val="000C49DE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
     <w:rsid w:val="00184BA9"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
@@ -9605,100 +10290,102 @@
     <w:rsid w:val="005A219F"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C03D4"/>
     <w:rsid w:val="005D6EF6"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0065686B"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00693BCB"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A34EB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00830BDC"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
+    <w:rsid w:val="0089214F"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A1124B"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A275C7"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A92E96"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD3C33"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
+    <w:rsid w:val="00C7079C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C77B58"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C8190A"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D9243C"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD508B"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E67917"/>
@@ -10654,50 +11341,60 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00C7079C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10759,51 +11456,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11035,70 +11732,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>12342</Characters>
+  <Pages>17</Pages>
+  <Words>2605</Words>
+  <Characters>13626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>881</Lines>
-  <Paragraphs>544</Paragraphs>
+  <Lines>973</Lines>
+  <Paragraphs>601</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14162</CharactersWithSpaces>
+  <CharactersWithSpaces>15630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>