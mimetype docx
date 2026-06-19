--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="54D59A13" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00D314A6" w:rsidRPr="00D314A6">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>CHAMPIONNATS CANADIENS D’HALTÉROPHILIE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="04AE5221" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
@@ -6687,73 +6687,79 @@
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc36025586"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="0E0181B5" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="2547058E" w14:textId="16A9CC51" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t xml:space="preserve">Championnats canadiens d’haltérophilie. – [19--], 1976-1989. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,3 m￨tre"/>
         </w:smartTagPr>
         <w:r w:rsidR="00D314A6">
           <w:t>0,3 mètre</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00D314A6">
-        <w:t xml:space="preserve"> linéaire de documents textuels. – 88 photographies. – 132 diapositives. – objets-estampes. </w:t>
+        <w:t xml:space="preserve"> linéaire de documents textuels. – 88 photographies. – 132 diapositives. – objets-estampes</w:t>
+      </w:r>
+      <w:r w:rsidR="007575CD">
+        <w:t xml:space="preserve"> (sur tablette dans la voûte)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D314A6">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6314FDBF" w14:textId="77777777" w:rsidR="00D314A6" w:rsidRPr="00A674F8" w:rsidRDefault="00D314A6" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="375769CB" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -6786,56 +6792,56 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Pendant plusieurs siècles le soulèvement des poids lourds ne servait que pour démontrer l’habileté. Dans la deuxième moitié du 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> siècle, l’haltérophilie se développait en un sport, qui fut inventé par Wilhelm Türk champion de Vienne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110108C8" w14:textId="77777777" w:rsidR="00D314A6" w:rsidRDefault="00D314A6" w:rsidP="00D314A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E8C4D49" w14:textId="656BE6D3" w:rsidR="007F33D1" w:rsidRDefault="00D314A6" w:rsidP="00D314A6">
+    <w:p w14:paraId="0E8C4D49" w14:textId="0B10076F" w:rsidR="007F33D1" w:rsidRDefault="00D314A6" w:rsidP="00D314A6">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
       <w:r>
-        <w:t>Jusqu’en 1984, il y avait un total de 55 championnats du monde, 62 championnats d’Europe avec 223 champions du monde et 100 champions du monde olympiques. Il ne faut pas oublier les 200 records mondiaux. Tout cela témoigne que nos temps modernes dans l’ère atomique, l’haltérophilie est l’ambition suprême parmi les sports. Ainsi l’ont peut dire sans exagération que la démonstration des forces par moyen de soulèvement des poids, est contemporaine avec l’âge de la race humaine.</w:t>
+        <w:t>Jusqu’en 1984, il y avait un total de 55 championnats du monde, 62 championnats d’Europe avec 223 champions du monde et 100 champions du monde olympiques. Il ne faut pas oublier les 200 records mondiaux. Tout cela témoigne que nos temps modernes dans l’ère atomique, l’haltérophilie est l’ambition suprême parmi les sports. Ainsi l’on peut dire sans exagération que la démonstration des forces par moyen de soulèvement des poids, est contemporaine avec l’âge de la race humaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="7B770098" w14:textId="77777777" w:rsidR="00D314A6" w:rsidRDefault="00D314A6" w:rsidP="00D314A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
       </w:pPr>
       <w:r>
@@ -6852,117 +6858,174 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="65CE4BC7" w14:textId="77777777" w:rsidR="00D314A6" w:rsidRDefault="00D314A6" w:rsidP="00D314A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Dans ce fonds, on retrouve des documents constitutifs, administratifs et financiers, mais surtout des dossiers sur les athlètes et les championnats canadiens d’haltérophilie. Un dossier de presse, des photographies et des diapositives complètent ce fonds.</w:t>
+        <w:t xml:space="preserve">Dans ce fonds, on retrouve des documents constitutifs, administratifs et financiers, mais surtout des dossiers sur les athlètes et les championnats canadiens d’haltérophilie. Un dossier de presse, des photographies et des diapositives </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>complètent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ce fonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="5D5C8AFF" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="5D5C8AFF" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds est traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1065254A" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="00923766"/>
+    <w:p w14:paraId="2FB54E1C" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t>Traité par : Manon Girard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59825F03" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t>Date du traitement : 8 mars 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239B1CE5" w14:textId="7983E3EE" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) : refait selon les normes RDDA en janvier 2007 par Isabelle Trottier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD7F59F" w14:textId="77777777" w:rsidR="007575CD" w:rsidRPr="00A674F8" w:rsidRDefault="007575CD" w:rsidP="007575CD"/>
     <w:p w14:paraId="7FBE3750" w14:textId="2CCAF147" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="000B2C6E">
       <w:r>
         <w:t xml:space="preserve">Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le </w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t xml:space="preserve">25 </w:t>
       </w:r>
       <w:r>
         <w:t>mars 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="5FCBBFF3" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F0D749B" w14:textId="3DCD5708" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="0F0D749B" w14:textId="3DCD5708" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1013B6BD" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="00923766"/>
+    <w:p w14:paraId="66EB9169" w14:textId="62ADD52D" w:rsidR="007575CD" w:rsidRPr="007575CD" w:rsidRDefault="007575CD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC4F18E" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD"/>
+    <w:p w14:paraId="3173A909" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t xml:space="preserve">Boîtes 1-2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D287D96" w14:textId="77777777" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t>R02 E08 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7A63C5" w14:textId="5566A9A0" w:rsidR="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD">
+      <w:r>
+        <w:t>Documents, photos, diapositives, dessins, objets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51363115" w14:textId="77777777" w:rsidR="007575CD" w:rsidRPr="007575CD" w:rsidRDefault="007575CD" w:rsidP="007575CD"/>
     <w:p w14:paraId="123F20FF" w14:textId="66935874" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc36025587"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="001A777D" w:rsidRPr="001A777D">
         <w:t>ADMINISTRATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="76F8EEFD" w:rsidR="00C70C4E" w:rsidRPr="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
@@ -7230,51 +7293,50 @@
             </w:r>
             <w:r w:rsidR="00AF46EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="1925BF58" w:rsidR="00AF46EE" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="3B54CF64" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc36025589"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001A777D" w:rsidRPr="001A777D">
               <w:t>Organigramme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="4FB23F2F" w14:textId="663C152A" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
@@ -7375,51 +7437,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00ACAF83" w14:textId="18860CD6" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc36025590"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="001A777D" w:rsidRPr="001A777D">
               <w:t>Lettres patentes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
@@ -7519,51 +7580,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FB17E78" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc36025591"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="001A777D" w:rsidRPr="001A777D">
               <w:t>Structure politique</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="474D9570" w14:textId="0B568FCE" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -7749,50 +7809,51 @@
     </w:p>
     <w:p w14:paraId="07F0AE74" w14:textId="77777777" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cette sous-série comporte des procès-verbaux, des rapports, des listes de même que des protocoles d’entente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02230060" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="54D248CC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
@@ -7830,87 +7891,84 @@
           </w:p>
           <w:p w14:paraId="3C73EFA0" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CA37751" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36254CA5" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D2183A" w14:textId="4FFA3733" w:rsidR="00AF46EE" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="7F390A97" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc36025593"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001A777D">
               <w:t>Procès-verbaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="24C0CA7D" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00F8045B" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8205,51 +8263,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="01B07678" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc36025594"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001A777D">
@@ -8352,51 +8409,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A777D" w:rsidRPr="00A674F8" w14:paraId="32046904" w14:textId="77777777" w:rsidTr="001A777D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74F7344D" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A9E69FB" w14:textId="489A5EFF" w:rsidR="001A777D" w:rsidRPr="00B321DF" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc36025595"/>
             <w:r>
               <w:t>P09/A2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapport final</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="2596E0A3" w14:textId="2CCAE047" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
@@ -8490,51 +8546,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A777D" w:rsidRPr="00A674F8" w14:paraId="2E4CD8DD" w14:textId="77777777" w:rsidTr="001A777D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E3D8FF9" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AC93546" w14:textId="45B0903D" w:rsidR="001A777D" w:rsidRPr="00B321DF" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc36025596"/>
             <w:r>
               <w:t>P09/A2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Livre de l’athlète</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="0E6C50E9" w14:textId="21E78096" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
@@ -8628,51 +8683,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A777D" w:rsidRPr="00A674F8" w14:paraId="49D93D73" w14:textId="77777777" w:rsidTr="001A777D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55285406" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="072C5DCC" w14:textId="1599C68C" w:rsidR="001A777D" w:rsidRPr="00B321DF" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc36025597"/>
             <w:r>
               <w:t>P09/A2/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001A777D">
               <w:t>Liste des dirigeants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="66F44451" w14:textId="38222986" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
@@ -8766,51 +8820,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A777D" w:rsidRPr="00A674F8" w14:paraId="47D78E06" w14:textId="77777777" w:rsidTr="001A777D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E1740B7" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D1A8173" w14:textId="26B46641" w:rsidR="001A777D" w:rsidRPr="00B321DF" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc36025598"/>
             <w:r>
               <w:t>P09/A2/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapport des championnats</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="769782C3" w14:textId="175CE122" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
@@ -8904,51 +8957,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A777D" w:rsidRPr="00A674F8" w14:paraId="3DFA1523" w14:textId="77777777" w:rsidTr="001A777D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="337046A9" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="755389FF" w14:textId="3720492B" w:rsidR="001A777D" w:rsidRPr="00B321DF" w:rsidRDefault="001A777D" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc36025599"/>
             <w:r>
               <w:t>P09/A2/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Protocole d’entente</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="5CC6F830" w14:textId="63A59D02" w:rsidR="00F8045B" w:rsidRDefault="00F8045B" w:rsidP="00F8045B">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
@@ -9019,51 +9071,50 @@
               </w:smartTagPr>
               <w:r>
                 <w:t>la Fédération Haltérophile</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> canadienne pour accueillir les championnats canadiens seniors de 1987.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18959822" w14:textId="77777777" w:rsidR="001A777D" w:rsidRDefault="001A777D" w:rsidP="001A777D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="54D1C556" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc36025600"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A777D" w:rsidRPr="001A777D">
         <w:t>FINANCE ET COMPTABILITÉ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="1EB07EF3" w:rsidR="00696AE2" w:rsidRPr="00B0702E" w:rsidRDefault="00B0702E" w:rsidP="00B0702E">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
@@ -9297,51 +9348,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="0E028212" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="7D0FD1C0" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc36025602"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001E2C5F" w:rsidRPr="001E2C5F">
               <w:t>États financiers</w:t>
             </w:r>
@@ -9602,51 +9652,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51A22BDD" w14:textId="113E7C67" w:rsidR="00D949FC" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55798DD5" w14:textId="3BE6E770" w:rsidR="00D949FC" w:rsidRPr="00B321DF" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc36025604"/>
             <w:r>
               <w:t>P09</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00B0702E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001E2C5F" w:rsidRPr="001E2C5F">
               <w:t>Loterie</w:t>
             </w:r>
@@ -9756,51 +9805,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D949FC" w:rsidRPr="00A674F8" w14:paraId="35129717" w14:textId="77777777" w:rsidTr="001E2C5F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="76075614" w14:textId="77777777" w:rsidR="00D949FC" w:rsidRPr="00A674F8" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="127E3E12" w14:textId="31210FBF" w:rsidR="00D949FC" w:rsidRPr="00B321DF" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc36025605"/>
             <w:r>
               <w:t>P09/B</w:t>
             </w:r>
             <w:r w:rsidR="00B0702E">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001E2C5F" w:rsidRPr="001E2C5F">
               <w:t>Aide financière</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="62A179BA" w14:textId="0B211B8C" w:rsidR="00B0702E" w:rsidRDefault="00B0702E" w:rsidP="00B0702E">
             <w:pPr>
@@ -9934,51 +9982,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="101FF54F" w14:textId="77777777" w:rsidR="00D949FC" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D949FC" w:rsidRPr="00A674F8" w14:paraId="1982651B" w14:textId="77777777" w:rsidTr="00D949FC">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="43B4992C" w14:textId="77777777" w:rsidR="00D949FC" w:rsidRPr="00A674F8" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0264FD89" w14:textId="4C91A556" w:rsidR="00D949FC" w:rsidRPr="00B321DF" w:rsidRDefault="00D949FC" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc36025606"/>
             <w:r>
               <w:t>P09/B</w:t>
             </w:r>
             <w:r w:rsidR="00B0702E">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001E2C5F" w:rsidRPr="001E2C5F">
               <w:t>Emprunts</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="670B6A63" w14:textId="0D3A03BD" w:rsidR="00B0702E" w:rsidRDefault="00B0702E" w:rsidP="00B0702E">
             <w:pPr>
@@ -10046,57 +10093,67 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BFD5399" w14:textId="77777777" w:rsidR="00B0702E" w:rsidRDefault="00B0702E" w:rsidP="00B0702E">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Emprunt de la part de la ville de Dolbeau et emprunt bancaire.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t>Emprunt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la part de la ville de Dolbeau et emprunt bancaire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="775F2E5C" w14:textId="77777777" w:rsidR="00D949FC" w:rsidRDefault="00D949FC" w:rsidP="00D949FC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7945E1AF" w14:textId="08EFEA7E" w:rsidR="001A777D" w:rsidRDefault="001A777D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="7703973F" w14:textId="77777777" w:rsidR="001A777D" w:rsidRPr="00A674F8" w:rsidRDefault="001A777D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="5F684440" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc36025607"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r>
@@ -10340,51 +10397,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C0EBD1" w14:textId="1C677C80" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="089DF833" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc36025609"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="003F7111" w:rsidRPr="003F7111">
               <w:t>Certificat de reconnaissance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="3EDA1324" w14:textId="7192FA71" w:rsidR="007624D1" w:rsidRDefault="007624D1" w:rsidP="007624D1">
@@ -10605,51 +10661,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708168FC" w14:textId="5CFCAB45" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="737A06C3" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc36025611"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="003F7111" w:rsidRPr="003F7111">
               <w:t>P.D.E.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="4EED18A4" w14:textId="65922343" w:rsidR="007624D1" w:rsidRDefault="007624D1" w:rsidP="007624D1">
@@ -10724,51 +10779,88 @@
           <w:p w14:paraId="78D71B4C" w14:textId="77777777" w:rsidR="007624D1" w:rsidRDefault="007624D1" w:rsidP="007624D1">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
-              <w:t>Extraits des procès verbaux concernant la demande d’appui pour le projet P.D.E . Formules de présentation et relevés de paiement.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Extraits des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t>procès verbaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concernant la demande d’appui pour le projet </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t>P.D.E .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Formules de présentation et relevés de paiement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="5CDC180B" w14:textId="2575F919" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc36025612"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
@@ -10849,51 +10941,50 @@
     <w:p w14:paraId="2852AD94" w14:textId="77777777" w:rsidR="00FB0FFA" w:rsidRDefault="00FB0FFA" w:rsidP="00FB0FFA">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La série porte essentiellement sur les invitations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B24CB35" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1D945A4B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618FCBC0" w14:textId="77777777" w:rsidR="00FB0FFA" w:rsidRDefault="00FB0FFA" w:rsidP="00FB0FFA">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
@@ -11067,51 +11158,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FCD2A82" w14:textId="6FCB6FA0" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE46B28" w14:textId="7DC7ECCD" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc36025614"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00FB0FFA" w:rsidRPr="00253B75">
               <w:t>Dignitaires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidR="00FB0FFA" w:rsidRPr="00253B75">
               <w:t xml:space="preserve"> </w:t>
@@ -11503,51 +11593,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18679D77" w14:textId="2A6A537D" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1091A1" w14:textId="6AE4A392" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc36025617"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334E8F" w:rsidRPr="00334E8F">
               <w:t>Fiches d’inscription</w:t>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="413FBD95" w14:textId="6ABAB74F" w:rsidR="00DA3F34" w:rsidRDefault="00DA3F34" w:rsidP="00DA3F34">
@@ -11653,78 +11742,76 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="07F73976" w14:textId="77777777" w:rsidTr="001E2C5F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C11A924" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F5382AB" w14:textId="5C92B5E6" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C892C4" w14:textId="46FCBBBA" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc36025618"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00334E8F" w:rsidRPr="00334E8F">
@@ -11834,51 +11921,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="2E536804" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D9D9B49" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="425AFE03" w14:textId="0B45FAE2" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc36025619"/>
             <w:r>
               <w:t>P09/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Athlètes du Club Dolbeau-Mistassini</w:t>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="657FCF5D" w14:textId="74211F7B" w:rsidR="00DA3F34" w:rsidRDefault="00DA3F34" w:rsidP="00DA3F34">
             <w:pPr>
@@ -11982,51 +12068,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="2B8949EE" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50CA4063" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A14F51F" w14:textId="1903ED12" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc36025620"/>
             <w:r>
               <w:t>P09/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Athlètes de la délégation chinoise</w:t>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="35D0D7D7" w14:textId="672D82F1" w:rsidR="00DA3F34" w:rsidRDefault="00DA3F34" w:rsidP="00DA3F34">
             <w:pPr>
@@ -12130,51 +12215,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="021DF5B4" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4CE5F8E4" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D8A1CF8" w14:textId="67E1B0C7" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc36025621"/>
             <w:r>
               <w:t>P09/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Listes des Club d’haltérophilie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="0DB64434" w14:textId="2D215329" w:rsidR="00DA3F34" w:rsidRDefault="00DA3F34" w:rsidP="00DA3F34">
             <w:pPr>
@@ -12392,51 +12476,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BCF9DA6" w14:textId="6B5637DA" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DFD9B2" w14:textId="4184815D" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="_Toc36025623"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334E8F" w:rsidRPr="00334E8F">
               <w:t>Listes des athlètes par catégories</w:t>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="333D12CC" w14:textId="2615E7C3" w:rsidR="00DA3F34" w:rsidRDefault="00DA3F34" w:rsidP="00DA3F34">
@@ -12532,54 +12615,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Listes de noms par catégories de poids.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D3D2039" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A4CBFB3" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3D62F6B1" w14:textId="6516493C" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="593D993B" w14:textId="1A072150" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc36025624"/>
       <w:r>
-        <w:t>P09/E</w:t>
-[...2 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>P09/E3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00334E8F">
         <w:t>Compétition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5F9E99EC" w14:textId="615DD1D9" w:rsidR="00334E8F" w:rsidRDefault="00DD7651" w:rsidP="00334E8F">
       <w:r w:rsidRPr="00DD7651">
         <w:t>– 1987. – 0,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67486585" w14:textId="77777777" w:rsidR="00DD7651" w:rsidRDefault="00DD7651" w:rsidP="00334E8F"/>
     <w:p w14:paraId="6283EA18" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -12650,63 +12730,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F2F826F" w14:textId="2BE1FF23" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CABCEF6" w14:textId="329D8322" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="_Toc36025625"/>
             <w:r>
-              <w:t>P09/E</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>P09/E3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Horaire des blocs de compétition</w:t>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="5A592BD9" w14:textId="630A7FBD" w:rsidR="00DD7651" w:rsidRDefault="00DD7651" w:rsidP="00DD7651">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -12787,54 +12863,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Horaire par groupe avec l’heure, la date et le déroulement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C252D67" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23047DC2" w14:textId="7E5931B9" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="3ED57387" w14:textId="1DBDDC7C" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2F1E99FD" w14:textId="00EAB62D" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc36025626"/>
       <w:r>
-        <w:t>P09/E</w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>P09/E4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00334E8F">
         <w:t>Résultats</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="403BB9DF" w14:textId="164F695A" w:rsidR="00334E8F" w:rsidRDefault="00C51634" w:rsidP="00334E8F">
       <w:r w:rsidRPr="00C51634">
         <w:t>– 1987. – 0,6 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8971DD" w14:textId="77777777" w:rsidR="00C51634" w:rsidRDefault="00C51634" w:rsidP="00334E8F"/>
     <w:p w14:paraId="4E5664F2" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -12905,63 +12978,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B928448" w14:textId="66156FE3" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EE9C7BA" w14:textId="1E17C85A" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc36025627"/>
             <w:r>
-              <w:t>P09/E</w:t>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>P09/E4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>52 Kg et 56 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="65B20303" w14:textId="3DF59498" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13053,65 +13122,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="2AA79571" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C064B6D" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78887C4C" w14:textId="31B8DD4A" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc36025628"/>
             <w:r>
-              <w:t>P09/E</w:t>
-[...5 lines deleted...]
-              <w:t>/2</w:t>
+              <w:t>P09/E4/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>60 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="73D882CF" w14:textId="228CCF95" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13197,62 +13259,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6F97B92B" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="006C012D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="1B510176" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="649872DB" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="477B33E5" w14:textId="69B1090F" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="43" w:name="_Toc36025629"/>
             <w:r>
-              <w:t>P09/E4/</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>P09/E4/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>67,5 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="20D0F16C" w14:textId="46DA5084" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13342,62 +13400,58 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="3C367E25" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0DB1D91F" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AE33826" w14:textId="65CA5C7A" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="44" w:name="_Toc36025630"/>
             <w:r>
-              <w:t>P09/E4/</w:t>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>P09/E4/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>75 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="7443E5A6" w14:textId="5B7BC766" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13487,62 +13541,58 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="7E8E8CBE" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1192346D" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30F1EB0D" w14:textId="27A0A153" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="45" w:name="_Toc36025631"/>
             <w:r>
-              <w:t>P09/E4/</w:t>
-[...2 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>P09/E4/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>82,5 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="7FB7C307" w14:textId="6DEAC4D2" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13658,62 +13708,58 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DBA3F7F" w14:textId="3ECB419D" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D22C953" w14:textId="61BFA5BD" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="_Toc36025632"/>
             <w:r>
-              <w:t>P09/E4/</w:t>
-[...2 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>P09/E4/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>90 Kg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="1A9EFEDF" w14:textId="3538ABBA" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -13820,54 +13866,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>0.1cm, copies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A9234FE" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17C03DBE" w14:textId="450D5A72" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2C5398A3" w14:textId="1E137B29" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="70467315" w14:textId="301A57B3" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc36025633"/>
       <w:r>
-        <w:t>P09/E</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>P09/E5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00334E8F">
         <w:t>Autres activités</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="59B9CDF6" w14:textId="5C7D6885" w:rsidR="00334E8F" w:rsidRDefault="004F4C1A" w:rsidP="00334E8F">
       <w:r w:rsidRPr="004F4C1A">
         <w:t>– 1987-1988. – 0,4 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481F2E68" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="6F443607" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -13938,63 +13981,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083EABFC" w14:textId="7B0362CF" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6758A634" w14:textId="77419006" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="48" w:name="_Toc36025634"/>
             <w:r>
-              <w:t>P09/E</w:t>
-[...2 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>P09/E5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Remise des médailles</w:t>
             </w:r>
             <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="18398000" w14:textId="7BAD6F44" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -14086,65 +14125,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="47467E7F" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2CE7B45A" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FFEB032" w14:textId="015A158A" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="49" w:name="_Toc36025635"/>
             <w:r>
-              <w:t>P09/E</w:t>
-[...5 lines deleted...]
-              <w:t>/2</w:t>
+              <w:t>P09/E5/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Spectacle de la troupe Thérèse Gauthier</w:t>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="1619775E" w14:textId="5A94365B" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -14230,62 +14262,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4BA9AC5E" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="006C012D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="1078E30B" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72417981" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54DF3443" w14:textId="0F150D8C" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="50" w:name="_Toc36025636"/>
             <w:r>
-              <w:t>P09/E5/</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>P09/E5/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Banquet</w:t>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
           <w:p w14:paraId="260AD13A" w14:textId="2A99047B" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -14375,62 +14403,58 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="000DA6F7" w14:textId="77777777" w:rsidTr="00334E8F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08AACAEE" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B37CD34" w14:textId="2BE8368B" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="51" w:name="_Toc36025637"/>
             <w:r>
-              <w:t>P09/E5/</w:t>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>P09/E5/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Programmation et finance de la coupe du monde 1989</w:t>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="105060A7" w14:textId="21F36509" w:rsidR="004F4C1A" w:rsidRDefault="004F4C1A" w:rsidP="004F4C1A">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -14614,51 +14638,50 @@
     <w:p w14:paraId="46A174F7" w14:textId="77777777" w:rsidR="00797B6F" w:rsidRDefault="00797B6F" w:rsidP="00797B6F">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La série traite principalement des dossiers de presse et de l’accréditation, toujours liés aux championnats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427DC107" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="6D630674" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2A1439" w14:textId="77777777" w:rsidR="00797B6F" w:rsidRDefault="00797B6F" w:rsidP="00797B6F">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
@@ -14789,64 +14812,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A456C0D" w14:textId="143A2278" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boîte </w:t>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444EE80B" w14:textId="645524EF" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="54" w:name="_Toc36025640"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidR="00797B6F">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334E8F" w:rsidRPr="00334E8F">
               <w:t>Articles de journaux</w:t>
             </w:r>
@@ -15107,51 +15123,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43E6A3CC" w14:textId="78466614" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02269FCE" w14:textId="12E2F319" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="56" w:name="_Toc36025642"/>
             <w:r>
               <w:t>P09/F</w:t>
             </w:r>
             <w:r w:rsidR="00797B6F">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00334E8F">
               <w:t>Soirée</w:t>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="1832C8D5" w14:textId="1C9B759F" w:rsidR="00797B6F" w:rsidRDefault="00797B6F" w:rsidP="00797B6F">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
@@ -15263,51 +15278,59 @@
     <w:p w14:paraId="0A23D104" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B16397B" w14:textId="082BB06C" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc36025643"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>GENRES DE DOCUMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="3EA7F1E9" w14:textId="663657F6" w:rsidR="00F03BE0" w:rsidRDefault="00BE0F1D" w:rsidP="00F03BE0">
       <w:r w:rsidRPr="00BE0F1D">
-        <w:t>– [19--], [1986]-1987. – 0,7 cm de documents textuels. – 88 photographies. – 132 diapositives.</w:t>
+        <w:t>– [19--], [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE0F1D">
+        <w:t>1986]-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE0F1D">
+        <w:t>1987. – 0,7 cm de documents textuels. – 88 photographies. – 132 diapositives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7BF013" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BF84366" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C3B019" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
@@ -15357,51 +15380,50 @@
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Titre basé sur le cadre de classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41455264" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B76A052" w14:textId="232BD67A" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc36025644"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D314A6">
         <w:t>09</w:t>
       </w:r>
       <w:r>
         <w:t>/G</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>Photographies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="30F12309" w14:textId="428052C6" w:rsidR="00F03BE0" w:rsidRDefault="00BE0F1D" w:rsidP="00F03BE0">
       <w:r w:rsidRPr="00BE0F1D">
         <w:t>– 1987. – 88 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315E6080" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="2DD9E16B" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00AB6798" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:rPr>
@@ -15420,50 +15442,51 @@
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843F74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série est constituée de photographies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de personnes individuelles, de groupes, d’athlètes et de divers aspects des championnats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C00D8A" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="5F427F7C" w14:textId="77777777" w:rsidTr="001E2C5F">
@@ -15755,51 +15778,50 @@
           </w:p>
           <w:p w14:paraId="7A2C5254" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="145BB597" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61F0BF7E" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DEF5CF" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A41AE3" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
@@ -16096,78 +16118,76 @@
           </w:p>
           <w:p w14:paraId="2952F294" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6342008D" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="761C1C07" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40D456A0" w14:textId="2F6C2D95" w:rsidR="00AF46EE" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0141EE76" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P09/G1/1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5965DA97" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -16614,826 +16634,840 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1DCA285A" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7AD7DD" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>11,5 cm x 10 cm, couleur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B82AF3" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72549B3E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32D49A1A" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2128A599" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>PHOTO 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F65A35E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Benoît Bouchard.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69391D3F" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F23DA65" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>11,5 cm x 10 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B82AF3" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...58 lines deleted...]
-          <w:p w14:paraId="69391D3F" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="2D7E2CBC" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C86EC2E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1F9048" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38EEDF64" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFCD2E0" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rejean </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Riverin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0432A329" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F23DA65" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="25AA0FD2" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11,5 cm x 10 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7E2CBC" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="082DC069" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C86EC2E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="0432A329" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="5E3B3CCE" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2198A1AD" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777F2078" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630D8564" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Henri-Paul Brassard.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C33974" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25AA0FD2" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="147FCEBE" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11,5 cm x 10 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082DC069" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="062AF9F6" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3B3CCE" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="18C33974" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="39C408EA" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3096DBD7" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267C90FD" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D2F123" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Guy Godbout.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E797A2C" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147FCEBE" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="3550B523" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11,5 cm x 10 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="062AF9F6" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="7441E0AB" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C408EA" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="1E797A2C" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="1E5501F9" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E397F0E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECC0E82" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35556393" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Remise des médailles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D9C9C8" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3550B523" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...12 lines deleted...]
-          <w:p w14:paraId="7441E0AB" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="691ECD27" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25,5 cm x 20 cm, couleur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB146A7" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E5501F9" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="27D9C9C8" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="74F06DAD" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AC6D19" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE23D9C" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0562683C" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Juge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B45821E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691ECD27" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="249D74D8" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25,5 cm x 20 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB146A7" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="479841EF" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F06DAD" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="2B45821E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="372641E5" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51BAC063" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047379C6" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D13524E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Groupe d’hommes et d’athlètes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49496F13" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="249D74D8" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="21370598" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25,5 cm x 20 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="479841EF" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="56DE5BF4" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372641E5" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...46 lines deleted...]
-          <w:p w14:paraId="49496F13" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="2B7A8146" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15BE27E9" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0DC214" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DB4818" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Entrevue avec un jeune athlète.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C69777F" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21370598" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="4519EE25" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25,5 cm x 20 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56DE5BF4" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="0ED1E553" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B7A8146" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...45 lines deleted...]
-          <w:p w14:paraId="0C69777F" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="25575980" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P09/G1/15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23114DC2" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHOTO 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E0BF2D" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Homme parlant au micro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1307EC" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4519EE25" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="6B23DC1F" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25,5 cm x 20 cm, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED1E553" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
+          <w:p w14:paraId="59C086F9" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25575980" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
-[...76 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4A06E615" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05B5957D" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P09/G1/16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2234986E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -17468,56 +17502,58 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1986</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45B21A26" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10 cm x 7 cm, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CA20416" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>originale</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4E83A97E" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0A1706" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P09/G1/17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A220943" w14:textId="77777777" w:rsidR="00BE0F1D" w:rsidRDefault="00BE0F1D" w:rsidP="00BE0F1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17754,51 +17790,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF597A9" w14:textId="7A2EB4E6" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC7F44D" w14:textId="2D2EF353" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="60" w:name="_Toc36025646"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/G2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
               <w:t>Horaire de compétition</w:t>
             </w:r>
             <w:bookmarkEnd w:id="60"/>
           </w:p>
           <w:p w14:paraId="30479633" w14:textId="22F03D17" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
@@ -17873,84 +17908,82 @@
           <w:p w14:paraId="4559FDB7" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mot du président, du maire de Dolbeau. Heures avec activités et endroits. Dix Parrains.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52ACEED6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="18C523D1" w14:textId="77777777" w:rsidTr="001E2C5F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E1F70" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A8ED06" w14:textId="17CDD00C" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="61" w:name="_Toc36025647"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D314A6">
               <w:t>09</w:t>
             </w:r>
             <w:r>
               <w:t>/G2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
               <w:t>Le pays de Maria-Chapdelaine vous accueille</w:t>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
           </w:p>
           <w:p w14:paraId="534D0BBB" w14:textId="08619EA7" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
@@ -18039,54 +18072,51 @@
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Histoire du pays et site de la compétition.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BDF8384" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="001E2C5F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DFBB9A1" w14:textId="454EDEF7" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="7DCC799A" w14:textId="2861FAEA" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="24A9125B" w14:textId="5C3E0C1C" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc36025648"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/G3</w:t>
+        <w:t>P09/G3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Autres documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="315909F7" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -18201,63 +18231,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09BDB4A9" w14:textId="587371C5" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DC87FB3" w14:textId="4CB131C1" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="63" w:name="_Toc36025649"/>
             <w:r>
-              <w:t>P09</w:t>
-[...2 lines deleted...]
-              <w:t>/G3</w:t>
+              <w:t>P09/G3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="0078468D">
               <w:t>Plan</w:t>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="332CEDCC" w14:textId="51A57FC1" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -18349,65 +18375,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0078468D" w:rsidRPr="00A674F8" w14:paraId="62062F1A" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70015171" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D9E52F5" w14:textId="32255141" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="64" w:name="_Toc36025650"/>
             <w:r>
-              <w:t>P09</w:t>
-[...5 lines deleted...]
-              <w:t>/2</w:t>
+              <w:t>P09/G3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="0078468D">
               <w:t>Diapositives</w:t>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="03E6D430" w14:textId="28C0D9BD" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -18472,62 +18491,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6D3D417C" w14:textId="77777777" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="006C012D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0078468D" w:rsidRPr="00A674F8" w14:paraId="61A6F66D" w14:textId="77777777" w:rsidTr="0078468D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68FFD3F4" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3973330C" w14:textId="7611825A" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="65" w:name="_Toc36025651"/>
             <w:r>
-              <w:t>P09/G3/</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>P09/G3/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="0078468D">
               <w:t>Dessins</w:t>
             </w:r>
             <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="6B3BCF35" w14:textId="4925F12B" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -18607,89 +18622,104 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Dessins des arénas et des villes pour guider les athlètes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D0205D7" w14:textId="77777777" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="0078468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51E3A11F" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="1ECC1E2F" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="17AEA0F5" w14:textId="21618D1B" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00923766"/>
     <w:p w14:paraId="5B0C909F" w14:textId="5FBA2043" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc36025652"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/H</w:t>
+        <w:t>P09/H</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>DOCUMENTS CONNEXES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="0C14FF1A" w14:textId="74EB5952" w:rsidR="00334E8F" w:rsidRPr="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">– [19--], [1986]-1989. – </w:t>
+        <w:t>– [19--], [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t>1986]-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1989. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="3,8 cm"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:caps w:val="0"/>
           </w:rPr>
           <w:t>3,8 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8B4C08" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="26F0A29A" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
@@ -18750,65 +18780,61 @@
     <w:p w14:paraId="4C215740" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Titre basé sur le cadre de classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146B6D65" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="78507682" w14:textId="3F672B4B" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc36025653"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/H</w:t>
+        <w:t>P09/H</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>Revues</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="60E49B0D" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -18834,50 +18860,51 @@
             <w:caps w:val="0"/>
           </w:rPr>
           <w:t>1 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E181DEC" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="6E40B34F" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5ED4EA" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -18923,63 +18950,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="694C4273" w14:textId="73348AE6" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D9E2D4B" w14:textId="5EF10707" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="68" w:name="_Toc36025654"/>
             <w:r>
-              <w:t>P09</w:t>
-[...2 lines deleted...]
-              <w:t>/H</w:t>
+              <w:t>P09/H</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Haltérophilie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="533F9446" w14:textId="0733FF66" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -19046,51 +19069,131 @@
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF3475">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>«Coup d’œil sur l’haltérophilie» (no 136, 137, 318), «Apeh Bapon», «1986 w</w:t>
+              <w:t xml:space="preserve">«Coup </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d’œil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>l’haltérophilie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>» (no 136, 137, 318), «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Apeh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bapon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF3475">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:caps w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>», «1986 w</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD7046">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">orld cup </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD21A0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>weight-lifting»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="en-GB"/>
@@ -19116,91 +19219,108 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="562E066A" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D43A506" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="771E9105" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="6AAE75B5" w14:textId="37BD66FA" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc36025655"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/H</w:t>
+        <w:t>P09/H</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>Informations générales</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="41E69B90" w14:textId="188081A8" w:rsidR="00334E8F" w:rsidRPr="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">– 1976-[1986]. – </w:t>
+        <w:t>– 1976</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>-[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986]. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,3 cm"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:caps w:val="0"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>0,3 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
@@ -19284,66 +19404,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD6128E" w14:textId="2AB064CE" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B92C533" w14:textId="2DD67E03" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="70" w:name="_Toc36025656"/>
             <w:r>
-              <w:t>P09</w:t>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>P09/H2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Canada</w:t>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="35A6FDF0" w14:textId="6BAA49CA" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -19440,65 +19553,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="09177836" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B29741A" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4057CDEE" w14:textId="6878BBB5" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="71" w:name="_Toc36025657"/>
             <w:r>
-              <w:t>P09</w:t>
-[...5 lines deleted...]
-              <w:t>2/2</w:t>
+              <w:t>P09/H2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Traduction</w:t>
             </w:r>
             <w:bookmarkEnd w:id="71"/>
           </w:p>
           <w:p w14:paraId="412ABA2C" w14:textId="3DDC4BFE" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -19575,54 +19681,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lexique de l’haltérophilie en français, anglais, allemand et espagnol.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AB6A3D" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="006C012D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="366EFDD4" w14:textId="313FE425" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00923766"/>
     <w:p w14:paraId="7B202A4B" w14:textId="1C036AB2" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="6D4DB131" w14:textId="123E8FD9" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc36025658"/>
       <w:r>
-        <w:t>P09/H</w:t>
-[...2 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>P09/H3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Lettres</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="31E637DB" w14:textId="5FF532D5" w:rsidR="0078468D" w:rsidRDefault="00225F25" w:rsidP="0078468D">
       <w:r w:rsidRPr="00225F25">
         <w:t>– 1987. – 0,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CABED1E" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="0078468D"/>
     <w:p w14:paraId="67F98FFE" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00AB6798" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -19693,63 +19796,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BFD7F1D" w14:textId="2EC6CC6A" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47026662" w14:textId="33AAE2A3" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="73" w:name="_Toc36025659"/>
             <w:r>
-              <w:t>P09/H</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>P09/H3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Remerciements</w:t>
             </w:r>
             <w:bookmarkEnd w:id="73"/>
           </w:p>
           <w:p w14:paraId="641F4D76" w14:textId="0FD17ED5" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -19830,54 +19929,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Lettre de remerciement pour les implications, les invitations et pour les prêts.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3343D849" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A20F46C" w14:textId="773E59C6" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="2E06FFB6" w14:textId="5D8CA97B" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="7D8EDD69" w14:textId="10F4455E" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc36025660"/>
       <w:r>
-        <w:t>P09/H</w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>P09/H4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Listes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="6CD0ED84" w14:textId="455290A6" w:rsidR="0078468D" w:rsidRPr="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -19931,50 +20027,51 @@
     <w:p w14:paraId="63DC3B3B" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cette sous-série est constituée de plusieurs listes en lien avec l’haltérophilie et ses championnats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7587AE1C" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="0078468D" w:rsidRPr="00A674F8" w14:paraId="4D48189A" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
@@ -19992,63 +20089,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="712F4FB8" w14:textId="661C3848" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F12473F" w14:textId="3E93B705" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="75" w:name="_Toc36025661"/>
             <w:r>
-              <w:t>P09/H</w:t>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>P09/H4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Divers</w:t>
             </w:r>
             <w:bookmarkEnd w:id="75"/>
           </w:p>
           <w:p w14:paraId="6D54B5C0" w14:textId="1DBC9A79" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -20141,51 +20234,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225F25" w:rsidRPr="00A674F8" w14:paraId="6159203B" w14:textId="77777777" w:rsidTr="00225F25">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E5D04BC" w14:textId="76AF7718" w:rsidR="00225F25" w:rsidRPr="00A674F8" w:rsidRDefault="00225F25" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="018B9F01" w14:textId="53A9175B" w:rsidR="00225F25" w:rsidRPr="00B321DF" w:rsidRDefault="00225F25" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="76" w:name="_Toc36025662"/>
             <w:r>
               <w:t>P09/H4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rôle des chargeurs</w:t>
             </w:r>
             <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="395C5CCE" w14:textId="28C4F00D" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
@@ -20279,54 +20371,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Clinique pour officiels mineurs et chargeurs, points importants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691B8F66" w14:textId="77777777" w:rsidR="00225F25" w:rsidRPr="00A674F8" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="784EAEA5" w14:textId="4555852B" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="7CE297BC" w14:textId="1BE414B0" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="7E539CFF" w14:textId="59E2D1F4" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc36025663"/>
       <w:r>
-        <w:t>P09/H</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>P09/H5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Livres</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="4F4A5AE4" w14:textId="77777777" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -20441,63 +20530,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BD5FCA3" w14:textId="3E8BF0CB" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B49BA8E" w14:textId="158A92CD" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="78" w:name="_Toc36025664"/>
             <w:r>
-              <w:t>P09/H</w:t>
-[...2 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>P09/H5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Championnats</w:t>
             </w:r>
             <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="08B690D8" w14:textId="42810358" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -20578,54 +20663,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Mot du maire, survol national. Survol régional, survol de la ville, programmation sportive, budget, coupe du monde à Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4190D892" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17FA747D" w14:textId="2255C2F1" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="4F245D02" w14:textId="4110FE2D" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="7ED05B66" w14:textId="2581E986" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc36025665"/>
       <w:r>
-        <w:t>P09/H</w:t>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>P09/H6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Règlements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="1A4F48F9" w14:textId="2A1E126C" w:rsidR="0078468D" w:rsidRPr="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -20740,63 +20822,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2D7C7D" w14:textId="1B01BD0B" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="620DCA3C" w14:textId="683D8C9F" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="80" w:name="_Toc36025666"/>
             <w:r>
-              <w:t>P09/H</w:t>
-[...2 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>P09/H6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00225F25">
               <w:t>Haltérophilie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="80"/>
           </w:p>
           <w:p w14:paraId="181E865B" w14:textId="10A01CB6" w:rsidR="00225F25" w:rsidRDefault="00225F25" w:rsidP="00225F25">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -20877,54 +20955,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Règlements techniques et renseignement généraux. Règlements d’haltérophilie du Québec. Cahier de régie des services. La structure politique.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C7948C" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43F3E621" w14:textId="2EAB1429" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="74313505" w14:textId="1ECBEFA3" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="0CAFF40A" w14:textId="3001C6F7" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc36025667"/>
       <w:r>
-        <w:t>P09/H</w:t>
-[...2 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>P09/H7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078468D">
         <w:t>Compte-rendu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="75F3495F" w14:textId="13566F73" w:rsidR="0078468D" w:rsidRDefault="00F9796C" w:rsidP="0078468D">
       <w:r w:rsidRPr="00F9796C">
         <w:t>– 1984-1986. – 0,9 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE4BD7" w14:textId="77777777" w:rsidR="00F9796C" w:rsidRDefault="00F9796C" w:rsidP="0078468D"/>
     <w:p w14:paraId="1152C7B6" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00AB6798" w:rsidRDefault="0078468D" w:rsidP="0078468D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -20934,50 +21009,51 @@
     <w:p w14:paraId="15A82891" w14:textId="77777777" w:rsidR="00F9796C" w:rsidRDefault="00F9796C" w:rsidP="00F9796C">
       <w:pPr>
         <w:pStyle w:val="TITRE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cette sous-série comprend des dossiers sur le protocole, le déroulement des championnats et quelques résultats de classement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195FB7AF" w14:textId="77777777" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="0078468D" w:rsidP="0078468D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="0078468D" w:rsidRPr="00A674F8" w14:paraId="10453D02" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
@@ -20995,63 +21071,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0816764A" w14:textId="1AE352CD" w:rsidR="0078468D" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60C4B3D2" w14:textId="25C1B1D1" w:rsidR="0078468D" w:rsidRPr="00B321DF" w:rsidRDefault="0078468D" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="82" w:name="_Toc36025668"/>
             <w:r>
-              <w:t>P09/H</w:t>
-[...2 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>P09/H7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F9796C">
               <w:t>Logistique</w:t>
             </w:r>
             <w:bookmarkEnd w:id="82"/>
           </w:p>
           <w:p w14:paraId="4782B0B6" w14:textId="76A71B4F" w:rsidR="00F9796C" w:rsidRDefault="00F9796C" w:rsidP="00F9796C">
             <w:pPr>
               <w:pStyle w:val="TITRE"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="284"/>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -21144,51 +21216,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F9796C" w:rsidRPr="00A674F8" w14:paraId="354664E5" w14:textId="77777777" w:rsidTr="00F9796C">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F2879CF" w14:textId="3E27F1E1" w:rsidR="00F9796C" w:rsidRPr="00A674F8" w:rsidRDefault="00F9796C" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ED5D850" w14:textId="09439FF6" w:rsidR="00F9796C" w:rsidRPr="00B321DF" w:rsidRDefault="00F9796C" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="83" w:name="_Toc36025669"/>
             <w:r>
               <w:t>P09/H7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Championnats</w:t>
             </w:r>
             <w:bookmarkEnd w:id="83"/>
           </w:p>
           <w:p w14:paraId="0EE4B274" w14:textId="078399C3" w:rsidR="00F9796C" w:rsidRDefault="00F9796C" w:rsidP="00F9796C">
@@ -21283,54 +21354,51 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Compte-rendu sur les championnats de Vancouver.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="263E0B5B" w14:textId="77777777" w:rsidR="00F9796C" w:rsidRPr="00A674F8" w:rsidRDefault="00F9796C" w:rsidP="00F9796C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10B50C92" w14:textId="77777777" w:rsidR="0078468D" w:rsidRDefault="0078468D" w:rsidP="00923766"/>
     <w:p w14:paraId="5F153C01" w14:textId="4CABE5AD" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00923766"/>
     <w:p w14:paraId="79970C97" w14:textId="32CAE887" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00923766"/>
     <w:p w14:paraId="25DFDA7B" w14:textId="161D16A1" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre0"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc36025670"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/I</w:t>
+        <w:t>P09/I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>OBJETS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="17CD773B" w14:textId="29EFFC4B" w:rsidR="00334E8F" w:rsidRDefault="006D5BFC" w:rsidP="00334E8F">
       <w:r w:rsidRPr="006D5BFC">
         <w:t>– [19--]. – 1 estampe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4063BE0B" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="4D7E7AE5" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -21376,54 +21444,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E8DBC9" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F"/>
     <w:p w14:paraId="68446397" w14:textId="59BABD22" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc36025671"/>
       <w:r>
-        <w:t>P09</w:t>
-[...2 lines deleted...]
-        <w:t>/I</w:t>
+        <w:t>P09/I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="0078468D" w:rsidRPr="0078468D">
         <w:t>Estampes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="77F47186" w14:textId="48602460" w:rsidR="00334E8F" w:rsidRDefault="00D908D5" w:rsidP="00334E8F">
       <w:r w:rsidRPr="00D908D5">
         <w:t>– [19--]. – 1 estampe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B604B05" w14:textId="77777777" w:rsidR="00D908D5" w:rsidRPr="00A674F8" w:rsidRDefault="00D908D5" w:rsidP="00334E8F"/>
     <w:p w14:paraId="77B420C1" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00AB6798" w:rsidRDefault="00334E8F" w:rsidP="00334E8F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -21494,245 +21559,238 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w14:paraId="66200CBE" w14:textId="77777777" w:rsidTr="006C012D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07FEA0F6" w14:textId="77777777" w:rsidR="00AF46EE" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01 E05 T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AFAA1D8" w14:textId="4E71A3CE" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00AF46EE" w:rsidP="00AF46EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
-            <w:bookmarkStart w:id="86" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="86"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C1FB190" w14:textId="0E956F88" w:rsidR="00334E8F" w:rsidRPr="00B321DF" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87" w:name="_Toc36025672"/>
-[...4 lines deleted...]
-              <w:t>/I</w:t>
+            <w:bookmarkStart w:id="86" w:name="_Toc36025672"/>
+            <w:r>
+              <w:t>P09/I</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="86"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="26EBAFD7" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AC58C5E" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47A6D401" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="006C012D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D475DA2" w14:textId="77777777" w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidRDefault="00334E8F" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00334E8F" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AF00B2A" w14:textId="77777777" w:rsidR="000F1006" w:rsidRDefault="000F1006" w:rsidP="00923766">
+    <w:p w14:paraId="062E8282" w14:textId="77777777" w:rsidR="006E0D2E" w:rsidRDefault="006E0D2E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69E4753B" w14:textId="77777777" w:rsidR="000F1006" w:rsidRDefault="000F1006" w:rsidP="00923766">
+    <w:p w14:paraId="6D2A3C0A" w14:textId="77777777" w:rsidR="006E0D2E" w:rsidRDefault="006E0D2E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="001E2C5F" w:rsidRDefault="001E2C5F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -21824,70 +21882,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="001E2C5F" w:rsidRDefault="001E2C5F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64CFA5DF" w14:textId="77777777" w:rsidR="000F1006" w:rsidRDefault="000F1006" w:rsidP="00923766">
+    <w:p w14:paraId="4CC9F27E" w14:textId="77777777" w:rsidR="006E0D2E" w:rsidRDefault="006E0D2E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B99B393" w14:textId="77777777" w:rsidR="000F1006" w:rsidRDefault="000F1006" w:rsidP="00923766">
+    <w:p w14:paraId="1BCE87E6" w14:textId="77777777" w:rsidR="006E0D2E" w:rsidRDefault="006E0D2E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404B2F70"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADDC4CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TITRE"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21990,66 +22048,66 @@
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1753429117">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000B2C6E"/>
@@ -22057,84 +22115,87 @@
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
     <w:rsid w:val="00184BA9"/>
     <w:rsid w:val="001A777D"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E2C5F"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00225F25"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00253B75"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
+    <w:rsid w:val="002C3912"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00334E8F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003F7111"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00497307"/>
     <w:rsid w:val="004F4C1A"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A34EB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D5BFC"/>
+    <w:rsid w:val="006E0D2E"/>
     <w:rsid w:val="007215FD"/>
+    <w:rsid w:val="007575CD"/>
     <w:rsid w:val="007624D1"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0078468D"/>
     <w:rsid w:val="00787C80"/>
     <w:rsid w:val="00797B6F"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00830BDC"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
@@ -22223,65 +22284,65 @@
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB0FFA"/>
     <w:rsid w:val="00FB2D2F"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23217,51 +23278,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TITRE">
     <w:name w:val="TITRE"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F8045B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:before="360" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23592,72 +23653,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4374</Words>
-  <Characters>24061</Characters>
+  <Words>4419</Words>
+  <Characters>24129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>1419</Lines>
+  <Paragraphs>892</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28379</CharactersWithSpaces>
+  <CharactersWithSpaces>27656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>