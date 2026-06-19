--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="170A103F" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Marie brassard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="2F4B8FEF" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>07</w:t>
       </w:r>
@@ -433,220 +434,220 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478673 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478674 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
@@ -668,164 +669,201 @@
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>Marie Brassard</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t>années</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="572E4B9C" w14:textId="60CC850E" w:rsidR="007D447E" w:rsidRPr="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D447E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6238824B" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766"/>
+    <w:p w14:paraId="051B1EB1" w14:textId="523C8BEB" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ajouts du 24 juillet 2018 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7524DE" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>13,9 cm de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35145E2C" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>environ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1,1 cm de coupures de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696D8BD5" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>97 photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3917A7" w14:textId="2A9A6005" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>73 négatifs (dont certains doubles des photos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B24EA46" w14:textId="77777777" w:rsidR="007D447E" w:rsidRPr="00A674F8" w:rsidRDefault="007D447E" w:rsidP="007D447E"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="3DAB4D8D" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="25BD17A4" w14:textId="1A8AF198" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:bookmarkStart w:id="1" w:name="_Hlk121734056"/>
       <w:r>
         <w:t>Marie Brassard,</w:t>
       </w:r>
       <w:r w:rsidR="00D03903">
-        <w:t xml:space="preserve"> née Marie-Marthe </w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> née Marie-Marthe Frigon,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reconnue dans son milieu comme étant une femme active, se réalise depuis plusieurs années </w:t>
       </w:r>
       <w:r w:rsidRPr="00D03903">
         <w:t>co</w:t>
       </w:r>
       <w:r w:rsidR="00D03903" w:rsidRPr="00D03903">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03903">
         <w:t>me</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> journaliste tant du côté de la presse écrite que du côté des média</w:t>
       </w:r>
       <w:r w:rsidR="00D03903">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> électroniques.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6317A7" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
     <w:p w14:paraId="7A7F059B" w14:textId="5556F017" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D">
       <w:r>
-        <w:t xml:space="preserve">Marie </w:t>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Marie Frigon naît à Normandin le 10 décembre 1951 dans une famille de 11 enfants. Elle est la fille de Cécile Laliberté et d’Adrien Frigon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DB408C" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
     <w:p w14:paraId="4E26AA13" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D">
       <w:r>
         <w:t xml:space="preserve">Déjà, à l’école, elle est très active et démontre un intérêt prononcé pour l’écriture. Elle gagne plusieurs concours, dont un en art oratoire et un autre en composition. Elle a mis sur pied un journal étudiant en plus de diriger la radio de son établissement scolaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D59B4D" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
     <w:p w14:paraId="34B387A7" w14:textId="09C4F134" w:rsidR="00D03903" w:rsidRPr="00D03903" w:rsidRDefault="00D03903" w:rsidP="00D03903">
       <w:r>
         <w:t xml:space="preserve">Marie </w:t>
       </w:r>
       <w:r w:rsidR="00035B5D">
         <w:t>est</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> connue sous </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Ils ont 4 enfants : François, Nathalie, Audrey et David.</w:t>
+        <w:t xml:space="preserve"> connue sous le nom de son mari, Michel Brassard, fils de Maurice Brassard et d’Antoinette St-Pierre. Le couple s’unit à Normandin le 24 juin 1972. Ils ont 4 enfants : François, Nathalie, Audrey et David.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB1412A" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
     <w:p w14:paraId="0A2198D0" w14:textId="6667F1B9" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D">
       <w:r>
         <w:t xml:space="preserve">En 1970, elle prend un emploi de caissière à la Banque Nationale de Normandin, emploi qu’elle conservera jusqu’en 1976. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2665EFAB" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
     <w:p w14:paraId="29BFA876" w14:textId="0313E436" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">À la même époque, elle devient journaliste pour la TVC de Normandin lors de la création du poste de télédiffusion qui devint la première télévision communautaire au Canada. Chaque jour, elle y animait un bulletin de nouvelles. Elle quitte ensuite Normandin et devient journaliste pour </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Le Point </w:t>
       </w:r>
       <w:r>
@@ -845,59 +883,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En 1982, elle crée sa propre maison d’édition, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Éditions </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marie-M</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">et y publie 15 volumes. Ensuite, pendant deux ans, elle travaille au Centre </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de Dolbeau pour finalement reprendre sa carrière de journaliste en écrivant pour le journal </w:t>
+        <w:t xml:space="preserve">et y publie 15 volumes. Ensuite, pendant deux ans, elle travaille au Centre Astro de Dolbeau pour finalement reprendre sa carrière de journaliste en écrivant pour le journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Le Bavard, L’Étoile du Lac </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de Roberval, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Le Quotidien </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">le temps d’une année, le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Journal l’Extra, </w:t>
       </w:r>
@@ -907,135 +937,207 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">CBJ-Radio-Canada </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de Chicoutimi et la télévision de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">CJPM. </w:t>
       </w:r>
       <w:r w:rsidRPr="002673B6">
         <w:t xml:space="preserve">Le niveau d’implication active </w:t>
       </w:r>
       <w:r>
         <w:t>de Mme </w:t>
       </w:r>
       <w:r w:rsidRPr="002673B6">
         <w:t>Brassard est impressionnant, mais son parcours ne se termine pas ici.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Il faut souligner que Marie Brassard a été cofondatrice de l’Association des Femmes de carrière du Comté Roberval. </w:t>
+        <w:t xml:space="preserve"> Il faut souligner </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que Marie Brassard a été cofondatrice de l’Association des Femmes de carrière du Comté Roberval. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73021293" w14:textId="2487F8F2" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="00D03903">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elle participe également à la fondation de la Société d’histoire et de généalogie de Dolbeau en 1988 et elle en est la présidente de 1990 à 1992. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6240AC2B" w14:textId="0B191521" w:rsidR="000B660D" w:rsidRPr="00D03903" w:rsidRDefault="00D03903" w:rsidP="00D03903">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Un peu plus tard, Marie Brassard est directrice de Gestion </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Arpidôme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> en plus de siéger à la Société des écrivains du Saguenay-Lac-Saint-Jean et à la Table de concertation des archives nationales du Québec à Chicoutimi. En 2008, elle fonde la maison Éditions Véritas Québec.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CB028F" w14:textId="1D73E1B3" w:rsidR="00D03903" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette dame, la tête remplie de défis, intervient sur plusieurs dossiers. </w:t>
       </w:r>
       <w:r w:rsidR="00D03903">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>lle est très présente sur le plan culturel et communautaire.</w:t>
       </w:r>
       <w:r w:rsidR="00D03903">
         <w:t xml:space="preserve"> Marie passe les dernières années de sa vie à Laval, où elle décède, le 6 juillet 2018. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="14DBFEFA" w14:textId="77777777" w:rsidR="00D03903" w:rsidRDefault="00D03903" w:rsidP="000B660D"/>
+    <w:p w14:paraId="50850169" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="000B660D"/>
+    <w:p w14:paraId="14DBFEFA" w14:textId="56E2E13A" w:rsidR="00D03903" w:rsidRDefault="007D447E" w:rsidP="000B660D">
+      <w:r w:rsidRPr="007D447E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La précédente description (d’origine) comprenait ce passage :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Société d'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">istoire et de Généalogie de Dolbeau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Inc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, dont elle est la </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">résidente actuelle, Gestion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arpidôme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, dont elle siège sur le Conseil d'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dministration, la Télévision Communautaire dont elle fait partie, etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Un fait à remarquer elle est très présente sur le plan culturel et communautaire. De plus, elle a à son actif une maison d'édition.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
     <w:p w14:paraId="1D4A6993" w14:textId="77777777" w:rsidR="000B660D" w:rsidRPr="00A674F8" w:rsidRDefault="000B660D" w:rsidP="000B660D"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="6E0A5D2A" w14:textId="43AD25B9" w:rsidR="00D30256" w:rsidRDefault="000B660D" w:rsidP="00923766">
       <w:r w:rsidRPr="000B660D">
         <w:t xml:space="preserve">Un premier versement a été effectué le 6 novembre 1990. Un deuxième don a été versé le 8 novembre de la même année, puis le 24 janvier 1991 et, finalement, en 2004. Un dernier versement a été effectué après le décès de Mme Brassard, le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00D03903" w:rsidRPr="00D03903">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00D03903">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t xml:space="preserve"> juillet 2018</w:t>
         </w:r>
         <w:r w:rsidR="00D03903" w:rsidRPr="00D03903">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>, à Laval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B660D">
-        <w:t>. La famille de Marie Brassard a suivi les directives de cette dernière et a fait don de 13,9 cm de documents textuels, d'environ 1,1 cm de coupures de presse, de 97 photographies et de 73 négatifs. Ce sont des amis qui ont fait le transfert à la Société d'histoire, soit M. Pierre Bouchard et Mme Annie Chiasson d'Albanel.</w:t>
+        <w:t>. La famille de Marie Brassard a suivi les directives de cette dernière et a fait don de 13,9 cm de documents textuels, d'environ 1,1 cm de coupures de presse, de 97 photographies et de 73 négatifs. Ce sont des amis qui ont fait le transfert à la Société d'histoire, soit M. Pierre Bouchard et Mme Annie Chiasson d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B660D">
+        <w:t>Albanel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B660D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB30D7A" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766"/>
+    <w:p w14:paraId="691234C0" w14:textId="3C4A63A4" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766">
+      <w:r w:rsidRPr="007D447E">
+        <w:t>Des fiches d'ajouts tiennent lieu de contrat de donation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E279542" w14:textId="77777777" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="0CC41B55" w:rsidR="00AB6798" w:rsidRDefault="000B660D" w:rsidP="00923766">
       <w:r w:rsidRPr="000B660D">
@@ -1050,99 +1152,163 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="430E715F" w14:textId="77777777" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:r>
         <w:t>Traité par : Louise Meunier, secrétaire-archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C20103F" w14:textId="77777777" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:r>
         <w:t>Date du traitement : 11 février 1991</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109658A8" w14:textId="77777777" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:r>
         <w:t>Notes : Traitement à réviser (forme P1000), le traitement du fonds a servi d'épreuve pour la formation d'une employée dans le cadre d'un programme de développement d'emploi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4465020E" w14:textId="6E957879" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
+    <w:p w14:paraId="3D8A72A0" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="000B660D"/>
+    <w:p w14:paraId="4465020E" w14:textId="58E753E6" w:rsidR="000B660D" w:rsidRDefault="000B660D" w:rsidP="000B660D">
       <w:r>
         <w:t>Ajout prétraité par : Frédérique Fradet, archiviste-rédactrice, Date : 25 juillet 2018</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="039CCB99" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="000B660D"/>
     <w:p w14:paraId="7FBE3750" w14:textId="72D3DA27" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="000B660D">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le 16 mars 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331D226B" w14:textId="77777777" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F0D749B" w14:textId="1AAD12CA" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="20B358F7" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5E072F" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766"/>
+    <w:p w14:paraId="118446DA" w14:textId="072D5710" w:rsidR="007D447E" w:rsidRPr="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D447E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D447E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320FED34" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E"/>
+    <w:p w14:paraId="4D9074BE" w14:textId="7171B3E9" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:r>
+        <w:t>Les documents sont parvenus aux archives dans le désordre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0975C77F" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E"/>
+    <w:p w14:paraId="66B4D70D" w14:textId="77777777" w:rsidR="007D447E" w:rsidRPr="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D447E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17D601" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="00923766"/>
+    <w:p w14:paraId="13A7DFEF" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:r>
+        <w:t>Boîte 1 à 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A46983C" w14:textId="77777777" w:rsidR="007D447E" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:r>
+        <w:t>R01 E08 T02 à R01 E08 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="714B096A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="007D447E" w:rsidP="007D447E">
+      <w:r>
+        <w:t>Traitement à réviser.</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="5FB2AB59" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc455478672"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc455478672"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="3232053E" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="43FFE195" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
@@ -1249,115 +1415,115 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="7D7DE533" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc455478673"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc455478673"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Texte21"/>
+      <w:bookmarkStart w:id="4" w:name="Texte21"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="4A7DE499" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="5AB7A8C2" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -1423,164 +1589,162 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="441B51CB" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc455478674"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte20"/>
+            <w:bookmarkStart w:id="6" w:name="Texte20"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="77432305" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
@@ -1644,51 +1808,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="4A81737E" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
@@ -1737,91 +1900,91 @@
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00D03903"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="0A39AFBC" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Texte17"/>
+      <w:bookmarkStart w:id="7" w:name="Texte17"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="52D1F8E3" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00A275C7"/>
     <w:p w14:paraId="5C45F135" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRDefault="00A275C7" w:rsidP="00A275C7"/>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -1887,51 +2050,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="3B94A555" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -1988,51 +2150,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="5D7E2F33" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
@@ -2196,91 +2357,91 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Texte22"/>
+      <w:bookmarkStart w:id="8" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="6E81B245" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000B660D">
         <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="024368CE" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6F18658C" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
@@ -2367,51 +2528,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="373F9957" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -2590,51 +2750,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="21F1CF7D" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -2705,51 +2864,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="3EBBC634" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
@@ -3082,51 +3240,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="3C170E56" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -3305,51 +3462,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="1A6FA5F7" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -3417,51 +3573,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="26ED293F" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3783,51 +3938,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FCD2A82" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE46B28" w14:textId="75DAD6D8" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -3895,51 +4049,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="6CDBE18A" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EAB8E76" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36850E99" w14:textId="78D04AF4" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
@@ -4112,51 +4265,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B93CDCD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604AF0B6" w14:textId="0971E442" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -4224,51 +4376,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="7A150567" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39B84627" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D68161D" w14:textId="6937EA67" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/D2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4590,51 +4741,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18679D77" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1091A1" w14:textId="7DE8F4D4" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -4702,51 +4852,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="07F73976" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F5382AB" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C892C4" w14:textId="001603F6" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
@@ -4911,51 +5060,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCF9DA6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DFD9B2" w14:textId="2E713773" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5023,51 +5171,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DC143A4" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6981C55F" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="327DCC97" w14:textId="7F3CAB43" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/E2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5389,51 +5536,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E73D1A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C3F1DC0" w14:textId="6EF6E27F" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5501,51 +5647,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="26DBD4D0" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19E5E75C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E976BC" w14:textId="387BE27D" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
@@ -5711,51 +5856,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A456C0D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444EE80B" w14:textId="16EAECBD" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5823,51 +5967,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="76A4791A" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="495334EC" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18221B47" w14:textId="13921E9F" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/F2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6189,51 +6332,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D456A0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0C1CC1" w14:textId="45263F26" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6301,51 +6443,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DEABBA7" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15219D34" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45988F9C" w14:textId="3C58E73B" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/G1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6500,51 +6641,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF597A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC7F44D" w14:textId="1BA3E0AD" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/G2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6612,51 +6752,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="18C523D1" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E1F70" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A8ED06" w14:textId="04C0F842" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000B660D">
               <w:t>07</w:t>
             </w:r>
             <w:r>
               <w:t>/G2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6701,122 +6840,143 @@
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4699B0C8" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111FCBF0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BDF8384" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00DF3E95"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DFBB9A1" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="018E8EF5" w14:textId="77777777" w:rsidR="00792639" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="6F33C980" w14:textId="77777777" w:rsidR="000A10F8" w:rsidRDefault="000A10F8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DD1267E" w14:textId="77777777" w:rsidR="00792639" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="3EEE0FCF" w14:textId="77777777" w:rsidR="000A10F8" w:rsidRDefault="000A10F8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -6932,103 +7092,225 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="211D4E88" w14:textId="77777777" w:rsidR="00792639" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="3E25025C" w14:textId="77777777" w:rsidR="000A10F8" w:rsidRDefault="000A10F8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38EA966A" w14:textId="77777777" w:rsidR="00792639" w:rsidRDefault="00792639" w:rsidP="00923766">
+    <w:p w14:paraId="01092157" w14:textId="77777777" w:rsidR="000A10F8" w:rsidRDefault="000A10F8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCA79B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1769664"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1185368610">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00035B5D"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000A10F8"/>
     <w:rsid w:val="000B2C6E"/>
     <w:rsid w:val="000B660D"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
     <w:rsid w:val="00184BA9"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
@@ -7039,52 +7321,54 @@
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00497307"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A34EB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="00770B66"/>
     <w:rsid w:val="00792639"/>
     <w:rsid w:val="00797D5C"/>
+    <w:rsid w:val="007D447E"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00830BDC"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A275C7"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
@@ -7155,75 +7439,75 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F95080"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF28AB"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7555,50 +7839,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -8103,55 +8388,65 @@
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D03903"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="007D447E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8221,51 +8516,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1263030674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://necrologie.cn2i.ca/brassard-marie-nee-marie-marthe-frigon/avis-de-deces/le-quotidien/9252" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://necrologie.cn2i.ca/brassard-marie-nee-marie-marthe-frigon/avis-de-deces/le-quotidien/9252" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8495,72 +8790,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>6803</Characters>
+  <Pages>12</Pages>
+  <Words>1433</Words>
+  <Characters>7398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>616</Lines>
+  <Paragraphs>245</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8023</CharactersWithSpaces>
+  <CharactersWithSpaces>8586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>