--- v0 (2025-10-05)
+++ v1 (2026-04-27)
@@ -12506,51 +12506,59 @@
       <w:r w:rsidRPr="0011045A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NON À JOUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750B98BC" w14:textId="77777777" w:rsidR="00DF2C1E" w:rsidRPr="00A674F8" w:rsidRDefault="00DF2C1E" w:rsidP="00DF2C1E">
       <w:r w:rsidRPr="00805330">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[à réviser, car un grand élagage a été réalisé et est toujours en cours, déc. 2023-janv. 2024].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3C5238" w14:textId="58EF6C4A" w:rsidR="00D62959" w:rsidRDefault="00DF2C1E" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537600CF" w14:textId="6C7F9DD3" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00923766">
       <w:r w:rsidRPr="00D62959">
-        <w:t>Ajouts 2018 : - [1966-2018]. - 0,141 m.l. de documents textuels. - 1 h d'images en mouvement environ.</w:t>
+        <w:t xml:space="preserve">Ajouts 2018 : - [1966-2018]. - 0,141 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62959">
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62959">
+        <w:t>. de documents textuels. - 1 h d'images en mouvement environ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D69652" w14:textId="2151AC92" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00923766"/>
     <w:p w14:paraId="55561C5A" w14:textId="37113745" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00923766">
       <w:r w:rsidRPr="00D62959">
         <w:t>Ajouts 2019 : - [1940-2018]. - 8,5 cm de documents textuels, 35 photos, 1 dessin d’architecture.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t>- 28 130 Mo de documents numériques. - 2134 documents iconographiques numériques. - 0 h 26 min. 42 sec. d'images en mouvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8233D9" w14:textId="600BE73E" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00923766"/>
     <w:p w14:paraId="43B32671" w14:textId="0153AD7A" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00923766">
       <w:r w:rsidRPr="00D62959">
         <w:t>Ajouts 2020</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -12608,51 +12616,71 @@
       <w:r w:rsidRPr="00D62959">
         <w:t xml:space="preserve"> (drapeau</w:t>
       </w:r>
       <w:r w:rsidR="00EE1DF6">
         <w:t>, cartes postales en bois</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t>). - 1 bobine d'images.</w:t>
       </w:r>
       <w:r w:rsidR="00567749">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE1DF6">
         <w:t xml:space="preserve">– 1 disquette. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4807D1" w14:textId="2236A75D" w:rsidR="00805330" w:rsidRDefault="00805330" w:rsidP="00923766"/>
     <w:p w14:paraId="1946A28B" w14:textId="25BF6B43" w:rsidR="00805330" w:rsidRDefault="00805330" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune donation en 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B829FF7" w14:textId="1D3F8A2B" w:rsidR="00805330" w:rsidRDefault="00805330" w:rsidP="00923766"/>
     <w:p w14:paraId="29A45962" w14:textId="53B4DA50" w:rsidR="00805330" w:rsidRDefault="00805330" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Ajouts 2023 : [1975-2023]. – 0,66 m.l. de documents textuels. – 36 photographies. – 4 objets. </w:t>
+        <w:t xml:space="preserve">Ajouts 2023 : [1975-2023]. – 0,66 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. de documents textuels. – 36 photographies. – 4 objets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6F5950" w14:textId="77777777" w:rsidR="00E3350B" w:rsidRDefault="00E3350B" w:rsidP="00923766"/>
+    <w:p w14:paraId="42A07936" w14:textId="5B643DBD" w:rsidR="00E3350B" w:rsidRDefault="00E3350B" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2025 : </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2025. – 1 avis de décès. – 0,1 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AADE5A8" w14:textId="77777777" w:rsidR="0011045A" w:rsidRPr="00A674F8" w:rsidRDefault="0011045A" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="303B51FD" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="2C063DC1" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:r>
@@ -12677,105 +12705,110 @@
         <w:t>Il s’est engagé dans plusieurs organismes d’ici :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A69C84C" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07"/>
     <w:p w14:paraId="5735D543" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>comité d’environnement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47435A62" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>conseil d’administration de Norlac</w:t>
-      </w:r>
+        <w:t xml:space="preserve">conseil d’administration de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Norlac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7DEF42C8" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>comité d’école à Ste-Thérèse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE1E30C" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>ciné-club</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD02EE2" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>vice-président de Logeons-nous nous-mêmes (coopérative)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA360AE" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>et plusieurs participations dans la région et la province de Québec.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C0BF1C" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07"/>
     <w:p w14:paraId="72709572" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Denis est un homme dynamique aimant travailler en équipe, tenace, disponible, à l’écoute, sympathique et persévérant.  Il a reçu, en 1981, le prix truite accordé à la personnalité la plus persévérante du Lac-St-Jean, par les journalistes du Club des Médias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6422356A" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07"/>
     <w:p w14:paraId="0F681F38" w14:textId="77777777" w:rsidR="006D5F07" w:rsidRDefault="006D5F07" w:rsidP="006D5F07">
       <w:r>
         <w:t xml:space="preserve">En 1985, il se présente comme conseiller à </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Ville"/>
         </w:smartTagPr>
         <w:r>
           <w:t>la Ville</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t xml:space="preserve"> de Dolbeau et est élu en novembre.  C’est à ce moment que commence sa lutte pour </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Sauvegarde"/>
         </w:smartTagPr>
         <w:r>
           <w:t>la Sauvegarde</w:t>
@@ -12843,80 +12876,102 @@
         <w:t xml:space="preserve">Un versement en date de juin 2019 correspond à des documents datant de l’époque où M. Trottier a été député ainsi que plusieurs photographies de famille et de voyage. La majorité des documents sont d'origine numérique seulement.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB1A3D" w14:textId="77777777" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00D62959"/>
     <w:p w14:paraId="7E2B30DF" w14:textId="1182DF49" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00D62959">
       <w:r>
         <w:t xml:space="preserve">Un peu plus tôt en 2019, M. Trottier a également cédé </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t>des contrats d’emploi de M. Trottier au Cégep de Saint-Félicien, à l’Université Laval et à l’Université du Québec à Chicoutimi de 1982 à 1999, une allocution présentée lors du 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t xml:space="preserve"> anniversaire du Club de l’amitié à Dolbeau-Mistassini (décembre 2018), un programme du Festival de l’environnement datant de 1992, de la correspondance témoignant de différents projets lancés par M. Trottier mais n’ayant jamais vu le jour et quelques photographies du monastère des Pères trappistes prises entre les années 1940 et 1980.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1062A1" w14:textId="77777777" w:rsidR="00D62959" w:rsidRDefault="00D62959" w:rsidP="00D62959"/>
     <w:p w14:paraId="5D1CC027" w14:textId="59FEC675" w:rsidR="00D62959" w:rsidRPr="00D62959" w:rsidRDefault="00D62959" w:rsidP="00D62959">
       <w:r w:rsidRPr="00D62959">
         <w:lastRenderedPageBreak/>
-        <w:t>Un ajout en 2020 comprend des correspondances écrites par M. Trottier à l'intention d'instances politiques, des documents de préparation pour l'émission Option Régions ainsi que les voeux de sympathie reçu</w:t>
+        <w:t xml:space="preserve">Un ajout en 2020 comprend des correspondances écrites par M. Trottier à l'intention d'instances politiques, des documents de préparation pour l'émission Option Régions ainsi que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62959">
+        <w:t>voeux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62959">
+        <w:t xml:space="preserve"> de sympathie reçu</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62959">
         <w:t xml:space="preserve"> lors du décès de sa mère et de son père en 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33048C62" w14:textId="77777777" w:rsidR="00D62959" w:rsidRPr="00D62959" w:rsidRDefault="00D62959" w:rsidP="00D62959"/>
     <w:p w14:paraId="3D12021C" w14:textId="0CDA68FA" w:rsidR="00D62959" w:rsidRDefault="00944F6E" w:rsidP="00D62959">
       <w:r w:rsidRPr="00944F6E">
         <w:t>Un don réalisé en juin 2021 consiste en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D62959" w:rsidRPr="00D62959">
         <w:t>de la documentation diverse : texte d'opinion, correspondance, photocopies de photographies, un diaporama sur bobine présenté aux Jeux du Québec, un drapeau du Festival de l'Environnement de Dolbeau-Mistassini et un annuaire téléphonique de Péribonka, le tout datant des années 1990 à 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F9FFC9" w14:textId="741A46CB" w:rsidR="00944F6E" w:rsidRDefault="00944F6E" w:rsidP="00D62959">
       <w:r w:rsidRPr="00944F6E">
         <w:t>Le plus récent don, le 13 septembre 2021, correspond en un essai non publié, des notes personnelles diverses, des cartes de membre d'organisations politiques, des documents de promotion lors d'élections, des images de travaux publics effectués à Dolbeau-Mistassini, des documents concernant le projet du Parc Centre-Ville, des cartes postales en bois, des cartes postales de la municipalité, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1AD9E0" w14:textId="3425313B" w:rsidR="00DF2C1E" w:rsidRDefault="00DF2C1E" w:rsidP="00D62959"/>
-    <w:p w14:paraId="11DE6985" w14:textId="38AF9A7E" w:rsidR="00DF2C1E" w:rsidRPr="00D62959" w:rsidRDefault="00DF2C1E" w:rsidP="00D62959">
+    <w:p w14:paraId="11DE6985" w14:textId="38AF9A7E" w:rsidR="00DF2C1E" w:rsidRDefault="00DF2C1E" w:rsidP="00D62959">
       <w:r w:rsidRPr="00DF2C1E">
-        <w:t>En décembre 2023, plusieurs dons ont été réalisés, incluant des documents textuels, des photos et des objets. Ces ajouts comprennent un plan de vol de la rivière Ashuapmushuan, des textes d'opinion de M. Trottier, ancien député, ainsi que des documents couvrant son passage en politique et, dans une période plus récente, son implication dans le projet d'émissions Options Région.</w:t>
+        <w:t xml:space="preserve">En décembre 2023, plusieurs dons ont été réalisés, incluant des documents textuels, des photos et des objets. Ces ajouts comprennent un plan de vol de la rivière </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF2C1E">
+        <w:t>Ashuapmushuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF2C1E">
+        <w:t>, des textes d'opinion de M. Trottier, ancien député, ainsi que des documents couvrant son passage en politique et, dans une période plus récente, son implication dans le projet d'émissions Options Région.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1383E8" w14:textId="77777777" w:rsidR="00E3350B" w:rsidRDefault="00E3350B" w:rsidP="00D62959"/>
+    <w:p w14:paraId="61317695" w14:textId="504837B4" w:rsidR="00E3350B" w:rsidRPr="00D62959" w:rsidRDefault="00E3350B" w:rsidP="00D62959">
+      <w:r>
+        <w:t xml:space="preserve">Un dernier ajout a été effectué le 5 juin 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E342A30" w14:textId="77777777" w:rsidR="0011045A" w:rsidRDefault="0011045A" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="7B6662ED" w14:textId="1D483198" w:rsidR="009C1E32" w:rsidRDefault="00DF2C1E" w:rsidP="009C1E32">
       <w:r w:rsidRPr="00DF2C1E">
@@ -12978,55 +13033,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="1F5D0255" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0592130A" w14:textId="41589658" w:rsidR="00F665B9" w:rsidRPr="00923766" w:rsidRDefault="00F665B9" w:rsidP="00F665B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contenants</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF12725" w14:textId="77777777" w:rsidR="00F665B9" w:rsidRPr="00A674F8" w:rsidRDefault="00F665B9" w:rsidP="00F665B9"/>
     <w:p w14:paraId="71779F57" w14:textId="663C44C7" w:rsidR="00F665B9" w:rsidRDefault="00F665B9" w:rsidP="00F665B9">
       <w:r>
-        <w:t xml:space="preserve">Il semble y avoir environ 75 boîtes du P06 Fonds Denis Trottier dans la voûte de la Société d’histoire et de généalogie Maria-Chapdelaine, dont environ 17 sont traitées (traitement à </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>réviser)</w:t>
+        <w:t>Il semble y avoir environ 75 boîtes du P06 Fonds Denis Trottier dans la voûte de la Société d’histoire et de généalogie Maria-Chapdelaine, dont environ 17 sont traitées (traitement à réviser)</w:t>
       </w:r>
       <w:r w:rsidR="00A47048">
         <w:t xml:space="preserve">, principalement rangées aux emplacements </w:t>
       </w:r>
       <w:r w:rsidR="00A47048" w:rsidRPr="00CB587B">
         <w:t>R01 E03 T02 à T06</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB587B">
         <w:t xml:space="preserve">. Certains documents sont aussi disponibles uniquement en version numérique sur disque dur externe, ceux-ci n’ayant pas été traités. </w:t>
       </w:r>
       <w:r w:rsidR="00A47048" w:rsidRPr="00CB587B">
         <w:t>Une boîte grand format (n</w:t>
       </w:r>
       <w:r w:rsidR="00A47048" w:rsidRPr="00CB587B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00A47048" w:rsidRPr="00CB587B">
         <w:t xml:space="preserve"> 3) à l’emplacement R00 E01 T01, une boîte de documents audiovisuels (n</w:t>
       </w:r>
       <w:r w:rsidR="00A47048" w:rsidRPr="00CB587B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -13378,51 +13430,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C74C9A" w14:textId="6BA7A99F" w:rsidR="00B34BCC" w:rsidRDefault="00B34BCC" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc35509189"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t>Arbre généalogique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4514FC" w14:textId="77777777" w:rsidR="00B34BCC" w:rsidRDefault="00B34BCC" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13612,51 +13663,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="29488119" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc35509191"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000E3622">
               <w:t>Liste de publications</w:t>
             </w:r>
@@ -13859,51 +13909,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="54922A02" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc35509194"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B6446F">
               <w:t>Ville de Dolbeau</w:t>
             </w:r>
@@ -13938,51 +13987,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE1F5C" w:rsidRPr="00A674F8" w14:paraId="449C2A0E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19EBB2BE" w14:textId="77777777" w:rsidR="00BE1F5C" w:rsidRPr="00A674F8" w:rsidRDefault="00BE1F5C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="256BC4D2" w14:textId="42CF587D" w:rsidR="00BE1F5C" w:rsidRPr="00B321DF" w:rsidRDefault="00BE1F5C" w:rsidP="00BE1F5C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc35509195"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B6446F">
@@ -14017,51 +14065,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="1D293976" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57732A84" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7832FBB1" w14:textId="25272A90" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc35509196"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B6446F">
@@ -14096,51 +14143,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="43D37FB6" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="518E171E" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5319BD07" w14:textId="06AAFC11" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc35509197"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B6446F">
@@ -14186,51 +14232,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="5F89DC73" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2FB09267" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23ED3F8E" w14:textId="6F3816D8" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc35509198"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14265,169 +14310,185 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="689E6111" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46DB0690" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B979389" w14:textId="2BC3DD7F" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc35509199"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
-              <w:t>Projet Courbec</w:t>
+              <w:t xml:space="preserve">Projet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005D5949">
+              <w:t>Courbec</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58E30976" w14:textId="659806F9" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
             <w:r>
               <w:t xml:space="preserve">– 1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145068B5" w14:textId="77777777" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949"/>
           <w:p w14:paraId="18EEDF04" w14:textId="77777777" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
             <w:r>
-              <w:t xml:space="preserve">Projet Courbec, correspondance, journal de </w:t>
+              <w:t xml:space="preserve">Projet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Courbec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, correspondance, journal de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la SIDAC"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>la SIDAC</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t>, extrait d’une réunion de promotion industrielle de Dolbeau, pétition.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6103C4B6" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="3671A64B" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EFEB90C" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D0DBC1B" w14:textId="39EC75E5" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc35509200"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
-              <w:t>Projet Courbec</w:t>
+              <w:t xml:space="preserve">Projet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005D5949">
+              <w:t>Courbec</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="29A6F17E" w14:textId="582FCDCC" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
             <w:r>
               <w:t xml:space="preserve">– 1985-1986. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,8 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,8 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CF701F2" w14:textId="77777777" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949"/>
           <w:p w14:paraId="048B368F" w14:textId="77777777" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
             <w:r>
               <w:t xml:space="preserve">Correspondance, extrait d’un procès-verbal, programme des dépenses en immobilisation, journal de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la SIDAC"/>
@@ -14445,51 +14506,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="11935C90" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="41055773" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04F8BD35" w14:textId="03F98FE5" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc35509201"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14524,51 +14584,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="2750C1A0" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D52C0C0" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AB967AE" w14:textId="22128F72" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc35509202"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14614,51 +14673,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="7FCC1EAB" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6020E772" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="695BF5D3" w14:textId="00EA9589" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc35509203"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14693,51 +14751,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="34B9616F" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54C1917D" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20F73C8F" w14:textId="09ECCA75" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc35509204"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14754,81 +14811,88 @@
                 <w:attr w:name="ProductID" w:val="2,2 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>2,2 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33B76BDA" w14:textId="77777777" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949"/>
           <w:p w14:paraId="5F268D6D" w14:textId="1EB1690F" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Mémoire sur le projet de loi 100, déclaration de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la Cour"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>la Cour</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
-              <w:t xml:space="preserve"> supérieure, mémoire du comité de l’Environnement de Dolbeau, pétition – projet Courbec, offre de vente du boulevard, modification aux règlements d’urbanisme de Dolbeau.</w:t>
+              <w:t xml:space="preserve"> supérieure, mémoire du comité de l’Environnement de Dolbeau, pétition – projet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Courbec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, offre de vente du boulevard, modification aux règlements d’urbanisme de Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47DAECC0" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76A50" w:rsidRPr="00A674F8" w14:paraId="2AE374E9" w14:textId="77777777" w:rsidTr="00A76A50">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46DBB771" w14:textId="77777777" w:rsidR="00A76A50" w:rsidRPr="00A674F8" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761934E7" w14:textId="3078FDC0" w:rsidR="00A76A50" w:rsidRPr="00B321DF" w:rsidRDefault="00A76A50" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc35509205"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
@@ -14956,51 +15020,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="38A713C5" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc35509207"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
               <w:t>Déménagement de la gare</w:t>
             </w:r>
@@ -15119,51 +15182,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10C63A3A" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB46DEE" w14:textId="2B186ACE" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc35509209"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005D5949">
               <w:t>École Marius Paré</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="635FDEC4" w14:textId="5B6526BD" w:rsidR="005D5949" w:rsidRDefault="005D5949" w:rsidP="005D5949">
@@ -15229,93 +15291,100 @@
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEE8F69" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="000E3622"/>
     <w:p w14:paraId="3D009845" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00AB6798" w:rsidRDefault="000E3622" w:rsidP="000E3622">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADE62D6" w14:textId="28530117" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="000E3622">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00510C1A">
-        <w:t>de la correspondance, des communiqués, des mémoires, des sondages, des ordres du jour et des notes personnelles sur le regroupement pour la protection de l’Ashuapmushuan, la coalition contre le champ de tir, le Parti Vert, Greenpeace et la stabilisation des berges du Lac St-Jean.</w:t>
+        <w:t>de la correspondance, des communiqués, des mémoires, des sondages, des ordres du jour et des notes personnelles sur le regroupement pour la protection de l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00510C1A">
+        <w:t>Ashuapmushuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00510C1A">
+        <w:t>, la coalition contre le champ de tir, le Parti Vert, Greenpeace et la stabilisation des berges du Lac St-Jean.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2082886E" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="000E3622"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="4C98A9AA" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AB8B1E3" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A8D27B5" w14:textId="0E5DB196" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc35509211"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005469BA">
               <w:t>Greenpeace</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="3D525CBA" w14:textId="2D9FAD6B" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
@@ -15347,65 +15416,72 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="6F574767" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17B1C8B6" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A6D9B74" w14:textId="62E0AF11" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc35509212"/>
             <w:r>
               <w:t>P06/B4/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005469BA">
-              <w:t>Coalition contre le champ de tire de F-18</w:t>
+              <w:t xml:space="preserve">Coalition contre le champ de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005469BA">
+              <w:t>tire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005469BA">
+              <w:t xml:space="preserve"> de F-18</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="50CC4BB5" w14:textId="1FEF1632" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1984-1987. – 0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32333EB4" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C0FBA2F" w14:textId="72F93E41" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="00510C1A">
             <w:pPr>
@@ -15421,51 +15497,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="42667304" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="70D9265E" w14:textId="77777777" w:rsidTr="006410E1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5ED90E6A" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="480AE1C8" w14:textId="63860AC3" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc35509213"/>
             <w:r>
               <w:t>P06/B4/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Parti Vert</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="0F180880" w14:textId="7E2F039E" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t xml:space="preserve">– 1984-1988. </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,1 cm"/>
               </w:smartTagPr>
@@ -15484,161 +15559,169 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="657C691B" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="006410E1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="37192D6C" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62B0667C" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24589CA8" w14:textId="7BB9EECC" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc35509214"/>
             <w:r>
               <w:t>P06/B4/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Regroupement pour la protection de l’Ashuapmushuan</w:t>
+              <w:t>Regroupement pour la protection de l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ashuapmushuan</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5B893E7A" w14:textId="35950EEE" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t xml:space="preserve">–1981-1990. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,5 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>2,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326A7E5A" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA"/>
           <w:p w14:paraId="3B2EC6A8" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t>Correspondance, allocution, mémoires, sondages et communiqués.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767EAB4D" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F8DCB75" w14:textId="74E6CDA1" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc35509215"/>
             <w:r>
               <w:t>P06/B4/4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Regroupement pour la protection de l’Ashuapmushuan</w:t>
+              <w:t>Regroupement pour la protection de l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ashuapmushuan</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="16148B7A" w14:textId="7FF5A467" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t xml:space="preserve">1981-1998. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3,5 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>3,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB0F443" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA"/>
           <w:p w14:paraId="747E93BE" w14:textId="58977718" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t>Documents d’informations, ordre du jour, notes personnelles et études de mise en valeur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F6DA15" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="6271D49F" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5BF0613F" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FCFA600" w14:textId="43512C98" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc35509216"/>
             <w:r>
               <w:t>P06/B4/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Stabilisation des berges du Lac St-Jean</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="69796644" w14:textId="7C744886" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="005469BA">
             <w:r>
               <w:t xml:space="preserve">– 1922-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
@@ -15752,51 +15835,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="058DFA39" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="702E10A8" w14:textId="26EC7A7A" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00F67109">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc35509218"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F67109">
               <w:t>Programme « rues principales »</w:t>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="075F4D49" w14:textId="31D100C9" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD">
@@ -15828,51 +15910,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="75BDC4C8" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E208B4E" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="118CE942" w14:textId="07B917A7" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc35509219"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F67109">
@@ -15907,51 +15988,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="263ABC9D" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="26E3BBE4" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09ABE236" w14:textId="1F19E14C" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc35509220"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F67109">
@@ -15989,51 +16069,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="2FB14F9D" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3AD30C0D" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D82117C" w14:textId="32325CAA" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc35509221"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003601EE">
@@ -16068,51 +16147,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="3C56CEBC" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="404807F6" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26663E9D" w14:textId="2BD1CA1F" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc35509222"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008C52AD">
@@ -16158,130 +16236,136 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="0F3F8803" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6945E4E6" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="396B4D42" w14:textId="11343CDE" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="_Toc35509223"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008C52AD">
               <w:t>Projets</w:t>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="33BF3803" w14:textId="70060C0C" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD">
             <w:r>
               <w:t xml:space="preserve">– 1979-1986. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33090C51" w14:textId="77777777" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD"/>
           <w:p w14:paraId="49D49605" w14:textId="77777777" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD">
             <w:r>
-              <w:t>Projets d’un complexe industriel, d’un gazoduc de la compagnie Trans Canada Pipelines Ltée, d’une mini-centrale hydroélectrique autochtone et d’un recyclage d’habitation à St-Félicien.</w:t>
+              <w:t xml:space="preserve">Projets d’un complexe industriel, d’un gazoduc de la compagnie Trans Canada Pipelines Ltée, d’une </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mini-centrale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> hydroélectrique autochtone et d’un recyclage d’habitation à St-Félicien.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="647FA08F" w14:textId="77777777" w:rsidR="005469BA" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="06441149" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13518A73" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A390976" w14:textId="331C9976" w:rsidR="005469BA" w:rsidRPr="00B321DF" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Toc35509224"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008C52AD">
@@ -16316,71 +16400,78 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005469BA" w:rsidRPr="00A674F8" w14:paraId="7BC45766" w14:textId="77777777" w:rsidTr="005469BA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C57C4C7" w14:textId="77777777" w:rsidR="005469BA" w:rsidRPr="00A674F8" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E250D63" w14:textId="6A769E01" w:rsidR="005469BA" w:rsidRPr="000325F5" w:rsidRDefault="005469BA" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="_Toc35509225"/>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P06/B5/8 : </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C52AD" w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Projet « Animation Western »</w:t>
+              <w:t>Projet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008C52AD" w:rsidRPr="000325F5">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « Animation Western »</w:t>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="69986CA8" w14:textId="51B12B48" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD">
             <w:r>
               <w:t xml:space="preserve">– 1974. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,4 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,4 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D652BC" w14:textId="77777777" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD"/>
           <w:p w14:paraId="178D4652" w14:textId="77777777" w:rsidR="008C52AD" w:rsidRDefault="008C52AD" w:rsidP="008C52AD">
             <w:r>
               <w:t xml:space="preserve">Rapport présenté à </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
@@ -16473,51 +16564,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CAE368C" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="126F5B06" w14:textId="26A36C67" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc35509227"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00147481">
               <w:t>Guides pédagogique pour la non-violence</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="37255353" w14:textId="77777777" w:rsidR="00147481" w:rsidRDefault="00147481" w:rsidP="00147481">
@@ -16555,51 +16645,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="621F6150" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51340249" w14:textId="0DA92294" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="097846E3" w14:textId="663A7F43" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00147481">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc35509228"/>
             <w:r>
               <w:t>P06/B6/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00147481">
               <w:t>Désarmement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="38128B15" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="00147481" w:rsidP="00510C1A">
             <w:r>
               <w:t xml:space="preserve">– 1983-1988. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,8 cm"/>
               </w:smartTagPr>
@@ -16697,51 +16786,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F1C6E1" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30675D43" w14:textId="582EB3AD" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="44" w:name="_Toc35509230"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00147481">
               <w:t>Correspondance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="73F472A5" w14:textId="0349A83A" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
@@ -16768,83 +16856,90 @@
           <w:p w14:paraId="3BC76893" w14:textId="77777777" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03DF0EB8" w14:textId="77777777" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Communiqués et correspondance du Ministère de l’Environnement, de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la Fondation"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>la Fondation</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
-              <w:t xml:space="preserve"> québécoise en environnement, d’Aquagénie et d’Agriculture Canada.</w:t>
+              <w:t xml:space="preserve"> québécoise en environnement, d’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Aquagénie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et d’Agriculture Canada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5452DC9F" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="65F48618" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72820DDE" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025AF6F6" w14:textId="33D81FB2" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="45" w:name="_Toc35509231"/>
             <w:r>
               <w:t>P06/B7/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00147481">
               <w:t>Demande de subvention</w:t>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="29E997F6" w14:textId="4CCF9B13" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16886,51 +16981,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="29CE2F2C" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="3D5DB245" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17CC8288" w14:textId="146102D9" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BB84811" w14:textId="395B195F" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="_Toc35509232"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -16981,51 +17075,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="73F40E42" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4E8CD390" w14:textId="77777777" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B9D14A1" w14:textId="256EE119" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="47" w:name="_Toc35509233"/>
             <w:r>
               <w:t>P06/B7/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C738E">
               <w:t>Audiences</w:t>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="49DF1C2E" w14:textId="527E848A" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– 1983-1985. – </w:t>
@@ -17064,51 +17157,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="1154D1BD" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74D3EBF1" w14:textId="68B70ABB" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="010F6109" w14:textId="2B655127" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="48" w:name="_Toc35509234"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C738E">
@@ -17166,51 +17258,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="54FF5FBE" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7DFEFDB3" w14:textId="77777777" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A57A527" w14:textId="3A40452D" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="49" w:name="_Toc35509235"/>
             <w:r>
               <w:t>P06/B7/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C738E">
               <w:t>Rapports</w:t>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="6BC6BA95" w14:textId="13A442CD" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– 1983-1990. – </w:t>
@@ -17251,51 +17342,50 @@
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="36008520" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3E4BC439" w14:textId="77777777" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB383DD" w14:textId="3DA8BC37" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="50" w:name="_Toc35509236"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C738E">
@@ -17348,51 +17438,50 @@
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00147481" w:rsidRPr="00A674F8" w14:paraId="57ED3206" w14:textId="77777777" w:rsidTr="00147481">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4CFFDE1D" w14:textId="77777777" w:rsidR="00147481" w:rsidRPr="00A674F8" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EF8CEF0" w14:textId="621128E1" w:rsidR="00147481" w:rsidRPr="00B321DF" w:rsidRDefault="00147481" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="51" w:name="_Toc35509237"/>
             <w:r>
               <w:t>P06/B7/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C738E">
               <w:t>Propositions</w:t>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="6A948F52" w14:textId="77777777" w:rsidR="002C738E" w:rsidRDefault="002C738E" w:rsidP="002C738E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– 1984. – </w:t>
@@ -17511,51 +17600,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DC6F693" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74EE2BC2" w14:textId="4FDC446E" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="53" w:name="_Toc35509239"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00116AC8" w:rsidRPr="00116AC8">
               <w:t>Conflit d’intérêt</w:t>
             </w:r>
             <w:bookmarkEnd w:id="53"/>
           </w:p>
           <w:p w14:paraId="6E4E5CB2" w14:textId="5FF3A3F9" w:rsidR="00116AC8" w:rsidRDefault="00116AC8" w:rsidP="00116AC8">
@@ -17603,51 +17691,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="05EE61D9" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B87FFF9" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B73B5D7" w14:textId="042BF623" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="54" w:name="_Toc35509240"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00116AC8" w:rsidRPr="00116AC8">
@@ -17698,51 +17785,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w14:paraId="3F25D004" w14:textId="77777777" w:rsidTr="00B85BA5">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3828F9CF" w14:textId="77777777" w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17044415" w14:textId="6B9B9CBA" w:rsidR="00B85BA5" w:rsidRPr="00B321DF" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="55" w:name="_Toc35509241"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00116AC8" w:rsidRPr="00116AC8">
@@ -17851,51 +17937,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w14:paraId="3A8D28C5" w14:textId="77777777" w:rsidTr="00B85BA5">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="669025A7" w14:textId="77777777" w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43016AFC" w14:textId="49C995C0" w:rsidR="00B85BA5" w:rsidRPr="00B321DF" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="56" w:name="_Toc35509242"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00116AC8" w:rsidRPr="00116AC8">
@@ -17946,51 +18031,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w14:paraId="3146D275" w14:textId="77777777" w:rsidTr="00B85BA5">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5461E814" w14:textId="77777777" w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B11314A" w14:textId="0EB53F55" w:rsidR="00B85BA5" w:rsidRPr="00B321DF" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="57" w:name="_Toc35509243"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00640474" w:rsidRPr="00640474">
@@ -18231,51 +18315,59 @@
           </w:p>
           <w:p w14:paraId="341181BB" w14:textId="658EDC08" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>– 1993. – 1,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="349BFE24" w14:textId="77777777" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EAAA7B8" w14:textId="77777777" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t>Rapport du circuit cyclable « tour du lac-st-jean ».</w:t>
+              <w:t xml:space="preserve">Rapport du circuit cyclable « tour du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>lac-st-jean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ».</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21B0B710" w14:textId="77777777" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="163A8E06" w14:textId="77777777" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="63" w:name="_Toc35509249"/>
             <w:r>
               <w:t>P6/B8/5.6 Règlements, rapports et budgets</w:t>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="20DFAFA9" w14:textId="5F672889" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3765"/>
               </w:tabs>
             </w:pPr>
@@ -18393,51 +18485,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w14:paraId="7F3AA572" w14:textId="77777777" w:rsidTr="00B85BA5">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0504A501" w14:textId="77777777" w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E3ACA51" w14:textId="3EBD8EB0" w:rsidR="00B85BA5" w:rsidRPr="00B321DF" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="66" w:name="_Toc35509252"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00640474" w:rsidRPr="00640474">
@@ -18494,51 +18585,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w14:paraId="2AC7B00E" w14:textId="77777777" w:rsidTr="00B85BA5">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="07E9F862" w14:textId="77777777" w:rsidR="00B85BA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35EA85B8" w14:textId="255F07CE" w:rsidR="00B85BA5" w:rsidRPr="00B321DF" w:rsidRDefault="00B85BA5" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="67" w:name="_Toc35509253"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00640474" w:rsidRPr="00640474">
@@ -18670,51 +18760,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02724340" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="748AA8C4" w14:textId="359EB28C" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="69" w:name="_Toc35509255"/>
             <w:r>
               <w:t>P06</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001228EB" w:rsidRPr="001228EB">
               <w:rPr>
                 <w:color w:val="040C28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brochure</w:t>
@@ -18765,114 +18854,120 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="683BD6BE" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="44471599" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7614735C" w14:textId="783AA703" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="70" w:name="_Toc35509256"/>
             <w:r>
               <w:t>P06/B9/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00640474" w:rsidRPr="00640474">
               <w:t>Procès-verbaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="0878D6C9" w14:textId="14A81F27" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:r>
               <w:t xml:space="preserve">– 1991. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10BFD88A" w14:textId="77777777" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474"/>
           <w:p w14:paraId="1ED4821D" w14:textId="74E05ABF" w:rsidR="00640474" w:rsidRDefault="00640474" w:rsidP="00640474">
             <w:r>
-              <w:t>Procès-verbaux des rencontres tenues à Alma, Jonquière et Métabetchouan sur le secrétariat au développement durable.</w:t>
+              <w:t xml:space="preserve">Procès-verbaux des rencontres tenues à Alma, Jonquière et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Métabetchouan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> sur le secrétariat au développement durable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B16351" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00640474" w:rsidRPr="00A674F8" w14:paraId="32C92AF4" w14:textId="77777777" w:rsidTr="00640474">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DEE1FC9" w14:textId="77777777" w:rsidR="00640474" w:rsidRPr="00A674F8" w:rsidRDefault="00640474" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="534636EA" w14:textId="38EC0DE8" w:rsidR="00640474" w:rsidRPr="00B321DF" w:rsidRDefault="00640474" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="71" w:name="_Toc35509257"/>
             <w:r>
               <w:t>P06/B9/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00592520" w:rsidRPr="00592520">
               <w:t>Structure et documentation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="71"/>
           </w:p>
           <w:p w14:paraId="5D2575D2" w14:textId="2F0F573B" w:rsidR="00592520" w:rsidRDefault="00592520" w:rsidP="00592520">
             <w:r>
               <w:t xml:space="preserve">– 1990-1991. - </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,4 cm"/>
               </w:smartTagPr>
@@ -19032,51 +19127,59 @@
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C4E5FC" w14:textId="77777777" w:rsidR="00A275C7" w:rsidRPr="00A674F8" w:rsidRDefault="00A275C7" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D30F3D3" w14:textId="77777777" w:rsidR="005B5541" w:rsidRDefault="005B5541" w:rsidP="005B5541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3495"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La sous-série contient des coupures de presse touchant la fermeture du boulevard Wallberg, le Conseil régional de l’environnement, le projet de l’Ashuapmushuan, le Comité de </w:t>
+        <w:t>La sous-série contient des coupures de presse touchant la fermeture du boulevard Wallberg, le Conseil régional de l’environnement, le projet de l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ashuapmushuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, le Comité de </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">l’environnement, la proposition d’aménagement de </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la M.R"/>
         </w:smartTagPr>
         <w:r>
           <w:t>la M.R</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t>.C., le projet de gazoduc et le développement régional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337111B4" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -19089,51 +19192,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="54DA4997" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="74" w:name="_Toc35509260"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00E172A0">
               <w:t>Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="00A7A0CF" w14:textId="04AD10A1" w:rsidR="00E172A0" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
@@ -19182,51 +19284,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5541" w:rsidRPr="00A674F8" w14:paraId="6D49457D" w14:textId="77777777" w:rsidTr="005B5541">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44A8BBA2" w14:textId="77777777" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18331A1C" w14:textId="782D2FD1" w:rsidR="005B5541" w:rsidRPr="00B321DF" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="75" w:name="_Toc35509261"/>
             <w:r>
               <w:t>P06/C1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E172A0">
               <w:t>Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="75"/>
           </w:p>
           <w:p w14:paraId="7A3B3DCD" w14:textId="6832E8E0" w:rsidR="00E172A0" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
             <w:r>
               <w:t>– 1977-1989. – 0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041CBB76" w14:textId="77777777" w:rsidR="00E172A0" w:rsidRDefault="00E172A0" w:rsidP="00E172A0"/>
           <w:p w14:paraId="7B7D58FE" w14:textId="4DBEDCE1" w:rsidR="005B5541" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
@@ -19240,51 +19341,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5541" w:rsidRPr="00A674F8" w14:paraId="76E07E46" w14:textId="77777777" w:rsidTr="005B5541">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="210B226D" w14:textId="77777777" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43347DAC" w14:textId="56A13371" w:rsidR="005B5541" w:rsidRPr="00B321DF" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="76" w:name="_Toc35509262"/>
             <w:r>
               <w:t>P06/C1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E172A0">
               <w:t>Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="0BDF29FB" w14:textId="3D6DC7DD" w:rsidR="00E172A0" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3495"/>
               </w:tabs>
             </w:pPr>
             <w:r>
@@ -19294,51 +19394,59 @@
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37994E84" w14:textId="77777777" w:rsidR="00E172A0" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3495"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CED34F9" w14:textId="0F65E0A5" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="00E172A0" w:rsidP="00E172A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3495"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Articles de journaux concernant le développement régional, le Conseil régional de l’environnement, le projet de l’Ashuapmushuan, le conflit d’intérêt à la ville en 1989, le Comité de l’environnement, la proposition d’aménagement de </w:t>
+              <w:t>Articles de journaux concernant le développement régional, le Conseil régional de l’environnement, le projet de l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ashuapmushuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, le conflit d’intérêt à la ville en 1989, le Comité de l’environnement, la proposition d’aménagement de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la M.R"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>la M.R</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t>.C. et le projet de gazoduc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33163AF4" w14:textId="77777777" w:rsidR="005B5541" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C1918C0" w14:textId="6C0E9E1B" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="07D45E62" w14:textId="793590B8" w:rsidR="005B5541" w:rsidRDefault="005B5541" w:rsidP="00287473"/>
     <w:p w14:paraId="16FDC8C0" w14:textId="77777777" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="005B5541" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="0CC039C1" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
@@ -19418,51 +19526,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="600FCAF6" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="78" w:name="_Toc35509264"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4">
               <w:t>Analyse de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="18B54515" w14:textId="47D58D36" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="00F55DA4">
@@ -19510,51 +19617,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="2A1D5DAD" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="79" w:name="_Toc35509265"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4">
               <w:t>Analyse de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="79"/>
           </w:p>
           <w:p w14:paraId="78B82944" w14:textId="1BB1C49E" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="00F55DA4">
             <w:pPr>
@@ -19676,51 +19782,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C1720FB" w14:textId="77777777" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E593B37" w14:textId="66BCEBC3" w:rsidR="005B5541" w:rsidRPr="00B321DF" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="81" w:name="_Toc35509267"/>
             <w:r>
               <w:t>P06/C3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4">
               <w:t>Revue de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="81"/>
           </w:p>
           <w:p w14:paraId="4288F0E7" w14:textId="1137525C" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="00F55DA4">
             <w:r>
               <w:t xml:space="preserve">– 1988-1989. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,3 cm"/>
@@ -19746,51 +19851,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5541" w:rsidRPr="00A674F8" w14:paraId="1330F54B" w14:textId="77777777" w:rsidTr="006410E1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3504981C" w14:textId="77777777" w:rsidR="005B5541" w:rsidRPr="00A674F8" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C3840" w14:textId="31D207AB" w:rsidR="005B5541" w:rsidRPr="00B321DF" w:rsidRDefault="005B5541" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="82" w:name="_Toc35509268"/>
             <w:r>
               <w:t>P06/C3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4">
               <w:t>Revue de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="82"/>
           </w:p>
           <w:p w14:paraId="1EB6E1AC" w14:textId="0BD0621D" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="00F55DA4">
             <w:r>
               <w:t xml:space="preserve">– 1982-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,6 cm"/>
               </w:smartTagPr>
@@ -19959,51 +20063,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FCD2A82" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE46B28" w14:textId="4D320D79" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="85" w:name="_Toc35509271"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4" w:rsidRPr="00F55DA4">
               <w:t xml:space="preserve">Cassettes audio sur la ville de </w:t>
             </w:r>
             <w:r w:rsidR="00F55DA4">
               <w:t>D</w:t>
             </w:r>
@@ -20128,51 +20231,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D75EAE" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRPr="00A674F8" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C964B26" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D2/1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CCDD3A3" w14:textId="65E8CA62" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -20213,52 +20315,60 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59C71888" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D2/2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4604F4E5" w14:textId="2376A78A" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Produits de la palestine</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Produits de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>palestine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4733C6B7" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285B25EF" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10,3 X 15,4 cm</w:t>
@@ -20272,52 +20382,60 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F2F2A45" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D2/3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F757CCC" w14:textId="7A4BB2B9" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Carte géologique du québec</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Carte géologique du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>québec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="49416EE2" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E47A698" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10,2 X 15,4 cm</w:t>
@@ -20331,52 +20449,60 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63E4356F" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D2/4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E2D54A" w14:textId="3725C846" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Carte minérale du québec</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Carte minérale du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>québec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4D1D5C49" w14:textId="77777777" w:rsidR="008770CF" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1986</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C9A42F9" w14:textId="7A6A45A4" w:rsidR="00F55DA4" w:rsidRDefault="008770CF" w:rsidP="008770CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11,7 X 17,6 cm</w:t>
@@ -20465,51 +20591,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B93CDCD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A33D31D" w14:textId="77777777" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D3/1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1136E3A4" w14:textId="18AE5AEC" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -21073,51 +21198,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0D7008CF" w14:textId="77777777" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">26 cm X 38 cm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35AC36B0" w14:textId="3795BDD8" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Créateur : Gendron et Ass.</w:t>
+              <w:t xml:space="preserve">Créateur : Gendron et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ABAD408" w14:textId="77777777" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C65056E" w14:textId="77777777" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P6/D3/8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A8E3497" w14:textId="2808FA36" w:rsidR="00A640F0" w:rsidRDefault="00A640F0" w:rsidP="00A640F0">
             <w:pPr>
               <w:rPr>
@@ -21269,51 +21408,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1758AAB5" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRPr="00A674F8" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F99B287" w14:textId="35B08FA8" w:rsidR="00F55DA4" w:rsidRPr="00B321DF" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="89" w:name="_Toc35509275"/>
             <w:r>
               <w:t>P06/D4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008747E4" w:rsidRPr="008747E4">
               <w:t>Disque sur l’environnement intitulé « je vis en harmonie dans mon environnement ».</w:t>
             </w:r>
             <w:bookmarkEnd w:id="89"/>
           </w:p>
           <w:p w14:paraId="6EA8FBDF" w14:textId="77777777" w:rsidR="008747E4" w:rsidRDefault="008747E4" w:rsidP="008747E4">
             <w:r>
               <w:t>1979</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14280273" w14:textId="5222FE3C" w:rsidR="00F55DA4" w:rsidRDefault="008747E4" w:rsidP="006410E1">
             <w:r>
@@ -21399,51 +21537,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41C0F8A2" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRPr="00A674F8" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230F3F96" w14:textId="52933EAA" w:rsidR="00F55DA4" w:rsidRPr="00B321DF" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="91" w:name="_Toc35509277"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>Districts, comtés, MRC</w:t>
             </w:r>
             <w:bookmarkEnd w:id="91"/>
           </w:p>
           <w:p w14:paraId="1E7FE3DA" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -21588,51 +21725,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="612BC548" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>39,5cm X 56,5 cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="673C3272" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Créateur : Gendron et Ass.</w:t>
+              <w:t xml:space="preserve">Créateur : Gendron et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37215BCF" w14:textId="50764891" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CBD5B0" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47D19156" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
@@ -21686,52 +21837,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="38EFBBAC" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">39,5 cm X 56,5 cm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FFF7506" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Créateur : Gendron et Ass</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Créateur : Gendron et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="66394237" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DAE2C6B" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DEAE90C" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -21771,51 +21930,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="08E70124" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Échelle : 1 :1 000 000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21237435" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">85 cm X 126 cm cm </w:t>
+              <w:t xml:space="preserve">85 cm X 126 cm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>cm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="682DDC95" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Créateur : Luc Fournier, cartothèque</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42743D56" w14:textId="77777777" w:rsidR="00CB1115" w:rsidRDefault="00CB1115" w:rsidP="00CB1115">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -21914,51 +22087,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F55DA4" w:rsidRPr="00A674F8" w14:paraId="7A89DB33" w14:textId="77777777" w:rsidTr="006410E1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7E237842" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRPr="00A674F8" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31C96FBE" w14:textId="2FD4E1C4" w:rsidR="00F55DA4" w:rsidRPr="00B321DF" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="92" w:name="_Toc35509278"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>Monde</w:t>
             </w:r>
             <w:bookmarkEnd w:id="92"/>
           </w:p>
           <w:p w14:paraId="17D097EE" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="006410E1">
             <w:pPr>
@@ -22046,51 +22218,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="04D500BC" w14:textId="77777777" w:rsidR="00F55DA4" w:rsidRDefault="00F55DA4" w:rsidP="006410E1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25693" w:rsidRPr="00A674F8" w14:paraId="79AF618B" w14:textId="77777777" w:rsidTr="00A25693">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="215747D7" w14:textId="77777777" w:rsidR="00A25693" w:rsidRPr="00A674F8" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C6BB59C" w14:textId="38097671" w:rsidR="00A25693" w:rsidRPr="00B321DF" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="93" w:name="_Toc35509279"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r>
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>Québec</w:t>
             </w:r>
             <w:bookmarkEnd w:id="93"/>
           </w:p>
           <w:p w14:paraId="3B22E57C" w14:textId="77777777" w:rsidR="00A25693" w:rsidRDefault="00A25693" w:rsidP="00A25693">
             <w:pPr>
@@ -22168,51 +22339,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25693" w:rsidRPr="00A674F8" w14:paraId="479DEF64" w14:textId="77777777" w:rsidTr="00A25693">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="583E0329" w14:textId="77777777" w:rsidR="00A25693" w:rsidRPr="00A674F8" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E0C2ADD" w14:textId="6D640A79" w:rsidR="00A25693" w:rsidRPr="00B321DF" w:rsidRDefault="00A25693" w:rsidP="005C21C1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="94" w:name="_Toc35509280"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r>
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="005C21C1">
               <w:t>Saguenay-Lac-St-Jean</w:t>
             </w:r>
             <w:bookmarkEnd w:id="94"/>
           </w:p>
           <w:p w14:paraId="13D53A80" w14:textId="77777777" w:rsidR="00A25693" w:rsidRDefault="00A25693" w:rsidP="00A25693">
             <w:pPr>
@@ -22286,51 +22456,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25693" w:rsidRPr="00A674F8" w14:paraId="20F977F8" w14:textId="77777777" w:rsidTr="00A25693">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="10F5977D" w14:textId="77777777" w:rsidR="00A25693" w:rsidRPr="00A674F8" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C146D1" w14:textId="77A5819D" w:rsidR="00A25693" w:rsidRPr="00B321DF" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="95" w:name="_Toc35509281"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r>
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00650B12">
               <w:t>Système national de référence</w:t>
             </w:r>
             <w:bookmarkEnd w:id="95"/>
           </w:p>
           <w:p w14:paraId="69C68070" w14:textId="77777777" w:rsidR="00A25693" w:rsidRDefault="00A25693" w:rsidP="00A25693">
             <w:pPr>
@@ -22403,51 +22572,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25693" w:rsidRPr="00A674F8" w14:paraId="2E1D4F83" w14:textId="77777777" w:rsidTr="00A25693">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2FC6513B" w14:textId="77777777" w:rsidR="00A25693" w:rsidRPr="00A674F8" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66270E29" w14:textId="597CAE77" w:rsidR="00A25693" w:rsidRPr="00B321DF" w:rsidRDefault="00A25693" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="96" w:name="_Toc35509282"/>
             <w:r>
               <w:t>P06/</w:t>
             </w:r>
             <w:r w:rsidR="00CB1115">
               <w:t>D5</w:t>
             </w:r>
             <w:r>
               <w:t>/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00650B12">
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00650B12" w:rsidRPr="00650B12">
               <w:t>éologie, climatologie, végétation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="96"/>
@@ -22629,51 +22797,59 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="54B8EF17" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t>Échelle : 1 : 2 000 000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55B92530" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t xml:space="preserve">90 cm X 117 cm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD4887E" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t>Créateur : Ministère de l’Énergie et des Ressources, Service de la Cartographie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3938F7CC" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12"/>
           <w:p w14:paraId="59873209" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t>P6/D5/6.7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="329776CF" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
-              <w:t>Gîtes minéraux du Québec. (feuilles Chicoutimi, Roberval, réservoir Pipmuangan, rivière Mistassini-Sud, Ottawa, Trois-Rivières, Mont-Laurier, Baie-St-Paul, La Tuque)</w:t>
+              <w:t xml:space="preserve">Gîtes minéraux du Québec. (feuilles Chicoutimi, Roberval, réservoir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pipmuangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, rivière Mistassini-Sud, Ottawa, Trois-Rivières, Mont-Laurier, Baie-St-Paul, La Tuque)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B5C07B" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t>1981</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12A6345C" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t xml:space="preserve">Échelle : 1 : 250 000 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D3362B3" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t xml:space="preserve">59 cm X 80 cm </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E95CD6" w14:textId="3CF2F35A" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
               <w:t>Créateur : Ministère de l’Énergie et des Ressources, Direction générale de l’Exploration géologique et minérale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="309B54F6" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12"/>
           <w:p w14:paraId="52172554" w14:textId="77777777" w:rsidR="00650B12" w:rsidRDefault="00650B12" w:rsidP="00650B12">
             <w:r>
@@ -23391,66 +23567,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="194E9ECB" w14:textId="77777777" w:rsidR="00E9517B" w:rsidRPr="00A674F8" w:rsidRDefault="00E9517B" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782E8A9D" w14:textId="620CC9D3" w:rsidR="00E9517B" w:rsidRPr="00B321DF" w:rsidRDefault="00E9517B" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="98" w:name="_Toc35509284"/>
             <w:r>
               <w:t>P06/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B972EA" w:rsidRPr="00B972EA">
-              <w:t>Carte personnelle destinée à m. Denis trottier de la part de son épouse.</w:t>
+              <w:t xml:space="preserve">Carte personnelle destinée à m. Denis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B972EA" w:rsidRPr="00B972EA">
+              <w:t>trottier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B972EA" w:rsidRPr="00B972EA">
+              <w:t xml:space="preserve"> de la part de son épouse.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="98"/>
           </w:p>
           <w:p w14:paraId="46270880" w14:textId="77777777" w:rsidR="00B972EA" w:rsidRDefault="00B972EA" w:rsidP="00B972EA">
             <w:r>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627DF3B6" w14:textId="77777777" w:rsidR="00B972EA" w:rsidRDefault="00B972EA" w:rsidP="00B972EA">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="19,1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>19,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> X </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="38 cm"/>
               </w:smartTagPr>
               <w:r>
@@ -23641,51 +23824,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18679D77" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1091A1" w14:textId="1037A163" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="101" w:name="_Toc35509287"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A054C5">
               <w:t>Chansons</w:t>
             </w:r>
             <w:bookmarkEnd w:id="101"/>
           </w:p>
           <w:p w14:paraId="63383EB4" w14:textId="55E20BC5" w:rsidR="00A054C5" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
@@ -23796,51 +23978,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCF9DA6" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DFD9B2" w14:textId="0CD5DA4E" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="103" w:name="_Toc35509289"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D201B6">
               <w:t>Dessins humoristiques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="103"/>
           </w:p>
           <w:p w14:paraId="2EC61F43" w14:textId="7AEE9F71" w:rsidR="00D201B6" w:rsidRDefault="00D201B6" w:rsidP="00D201B6">
@@ -24093,51 +24274,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E73D1A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C3F1DC0" w14:textId="5427A9E6" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="106" w:name="_Toc35509292"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="106"/>
           </w:p>
           <w:p w14:paraId="7DB3E652" w14:textId="62F76AB2" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
@@ -24180,51 +24360,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="26DBD4D0" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19E5E75C" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E976BC" w14:textId="71C5632C" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="107" w:name="_Toc35509293"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
@@ -24266,51 +24445,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="7D929E90" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6DEA3C19" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E1070FC" w14:textId="5DA8D145" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="108" w:name="_Toc35509294"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="108"/>
           </w:p>
           <w:p w14:paraId="5FAA350B" w14:textId="3C21D6AD" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24357,51 +24535,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="725EC5EB" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CDA04DA" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52F919DA" w14:textId="58CDAAA1" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="109" w:name="_Toc35509295"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="109"/>
           </w:p>
           <w:p w14:paraId="686C0058" w14:textId="09F78112" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24448,51 +24625,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="1A370CF5" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="029E6AEB" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="127864D5" w14:textId="3AA12A0D" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="110" w:name="_Toc35509296"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="110"/>
           </w:p>
           <w:p w14:paraId="5D63879E" w14:textId="34CCB38D" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24528,51 +24704,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="4BF8EF31" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4CF8D670" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="014772D0" w14:textId="06D65E8B" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="111" w:name="_Toc35509297"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="111"/>
           </w:p>
           <w:p w14:paraId="6DA57003" w14:textId="3AD01B8A" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24601,51 +24776,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="57422D4B" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27FD1337" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32D6F00F" w14:textId="35480DCF" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="112" w:name="_Toc35509298"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="112"/>
           </w:p>
           <w:p w14:paraId="5CE1A578" w14:textId="2E0BD099" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24681,51 +24855,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="55FEAC66" w14:textId="77777777" w:rsidTr="00D201B6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="20D08DC2" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BDB1A73" w14:textId="36D36E59" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="113" w:name="_Toc35509299"/>
             <w:r>
               <w:t>P06/F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00376849">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006410E1">
               <w:t>Livres de la cour d’appel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="113"/>
           </w:p>
           <w:p w14:paraId="36545A71" w14:textId="704819A5" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00376849">
             <w:r>
@@ -24843,51 +25016,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A456C0D" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444EE80B" w14:textId="4B85622D" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="115" w:name="_Toc35509301"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00035151">
               <w:t>Évaluation environnementale</w:t>
             </w:r>
             <w:bookmarkEnd w:id="115"/>
           </w:p>
           <w:p w14:paraId="3530A317" w14:textId="3B05BA53" w:rsidR="00035151" w:rsidRDefault="00035151" w:rsidP="00035151">
@@ -25030,51 +25202,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="76A4791A" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="495334EC" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18221B47" w14:textId="22EE51AF" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="116" w:name="_Toc35509302"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/F2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002D4A20">
               <w:t>Climat</w:t>
             </w:r>
             <w:bookmarkEnd w:id="116"/>
           </w:p>
           <w:p w14:paraId="6157688A" w14:textId="3DF9C01C" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
@@ -25099,51 +25270,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="055A5CBD" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="34768DC8" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0DC7CE3D" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="453FB3DB" w14:textId="7496C9AC" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="117" w:name="_Toc35509303"/>
             <w:r>
               <w:t>P06/F2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Pollution</w:t>
             </w:r>
             <w:bookmarkEnd w:id="117"/>
           </w:p>
           <w:p w14:paraId="2295484B" w14:textId="7B96BE7E" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1986-1987. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2 cm"/>
               </w:smartTagPr>
@@ -25166,51 +25336,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="2D88B9FC" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4329F89D" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C337966" w14:textId="1101D121" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="118" w:name="_Toc35509304"/>
             <w:r>
               <w:t>P06/F2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Lacs et rivières</w:t>
             </w:r>
             <w:bookmarkEnd w:id="118"/>
           </w:p>
           <w:p w14:paraId="31D03C4C" w14:textId="606C0473" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1960-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3,5 cm"/>
               </w:smartTagPr>
@@ -25233,51 +25402,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="4507496E" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="194E6542" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F8F57E3" w14:textId="234D48FE" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="119" w:name="_Toc35509305"/>
             <w:r>
               <w:t>P06/F2/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Terres et forêts</w:t>
             </w:r>
             <w:bookmarkEnd w:id="119"/>
           </w:p>
           <w:p w14:paraId="43A07B4D" w14:textId="381C1C51" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1983-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="4,5 cm"/>
               </w:smartTagPr>
@@ -25300,51 +25468,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="1AA5FB65" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4398CFA3" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58626F6A" w14:textId="076B2744" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="120" w:name="_Toc35509306"/>
             <w:r>
               <w:t>P06/F2/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Minéraux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="120"/>
           </w:p>
           <w:p w14:paraId="75913EFA" w14:textId="5194A7C9" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1984-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,1 cm"/>
               </w:smartTagPr>
@@ -25367,51 +25534,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="1C629D8E" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6CAA1114" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="535E1FBB" w14:textId="52F8B761" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="121" w:name="_Toc35509307"/>
             <w:r>
               <w:t>P06/F2/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Architecture et patrimoine</w:t>
             </w:r>
             <w:bookmarkEnd w:id="121"/>
           </w:p>
           <w:p w14:paraId="153CDCBE" w14:textId="39548800" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1976-1986. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,9 cm"/>
               </w:smartTagPr>
@@ -25434,95 +25600,102 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376849" w:rsidRPr="00A674F8" w14:paraId="1B1D889E" w14:textId="77777777" w:rsidTr="00376849">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E43015E" w14:textId="77777777" w:rsidR="00376849" w:rsidRPr="00A674F8" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B983024" w14:textId="203DE216" w:rsidR="00376849" w:rsidRPr="00B321DF" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="122" w:name="_Toc35509308"/>
             <w:r>
               <w:t>P06/F2/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D">
               <w:t>Hydro-électricité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="122"/>
           </w:p>
           <w:p w14:paraId="04DC17CA" w14:textId="21B89CDF" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">1982-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4266DF9E" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D"/>
           <w:p w14:paraId="0A89531D" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
-              <w:t>Publications d’Hydro-Québec sur les centrales de Grande-Baie et de Plogoff et sur la nouvelle ligne biterne de transmission entre Roberval et St-Félicien.</w:t>
+              <w:t xml:space="preserve">Publications d’Hydro-Québec sur les centrales de Grande-Baie et de Plogoff et sur la nouvelle ligne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>biterne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de transmission entre Roberval et St-Félicien.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587BA95F" w14:textId="77777777" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21424365" w14:textId="06203869" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1D20C8E6" w14:textId="77777777" w:rsidR="00376849" w:rsidRDefault="00376849" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="249511BB" w14:textId="69037481" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="00D201B6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="123" w:name="_Toc35509309"/>
       <w:r>
         <w:t>P06/F3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E4335D" w:rsidRPr="00E4335D">
         <w:t>Études sur l’aménagement et l’urbanisme</w:t>
@@ -25584,51 +25757,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA89C4A" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3280B440" w14:textId="40FDE562" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="124" w:name="_Toc35509310"/>
             <w:r>
               <w:t>P06/F3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D" w:rsidRPr="00E4335D">
               <w:t>Zonage agricole</w:t>
             </w:r>
             <w:bookmarkEnd w:id="124"/>
           </w:p>
           <w:p w14:paraId="6D6BBA67" w14:textId="72AD399B" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
@@ -25661,51 +25833,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D201B6" w:rsidRPr="00A674F8" w14:paraId="2DD6261F" w14:textId="77777777" w:rsidTr="006410E1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6451D043" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRPr="00A674F8" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31AF99B8" w14:textId="6EEE360B" w:rsidR="00D201B6" w:rsidRPr="00B321DF" w:rsidRDefault="00D201B6" w:rsidP="006410E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="125" w:name="_Toc35509311"/>
             <w:r>
               <w:t>P06/F3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E4335D" w:rsidRPr="00E4335D">
               <w:t>Sous-développement régional</w:t>
             </w:r>
             <w:bookmarkEnd w:id="125"/>
           </w:p>
           <w:p w14:paraId="7E835DD7" w14:textId="49D01670" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
@@ -25724,51 +25895,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3FA16616" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRDefault="00D201B6" w:rsidP="006410E1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="3110C8A3" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7E40B057" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12B9FAEF" w14:textId="04C0A471" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="126" w:name="_Toc35509312"/>
             <w:r>
               <w:t>P06/F3/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Développement régional</w:t>
             </w:r>
             <w:bookmarkEnd w:id="126"/>
           </w:p>
           <w:p w14:paraId="4EFE6A7F" w14:textId="67BD30DD" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1978-1996. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="3 cm"/>
               </w:smartTagPr>
@@ -25807,51 +25977,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="269B5B78" w14:textId="4F8A9571" w:rsidR="00E4335D" w:rsidRPr="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="354A1FD3" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="148CD143" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7944AE2F" w14:textId="1881EDBF" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="127" w:name="_Toc35509313"/>
             <w:r>
               <w:t>P06/F3/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Proposition d’aménagement de la M.R.C</w:t>
             </w:r>
@@ -25891,51 +26060,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="4208A367" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F4512CD" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77EF1B2F" w14:textId="7FE87399" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="128" w:name="_Toc35509314"/>
             <w:r>
               <w:t>P06/F3/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Loi sur l’aménagement et l’urbanisme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="128"/>
           </w:p>
           <w:p w14:paraId="350F6628" w14:textId="708560C8" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1979. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,8 cm"/>
               </w:smartTagPr>
@@ -25958,51 +26126,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="6F27611C" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="607175FD" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BC8675D" w14:textId="5088C32D" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="129" w:name="_Toc35509315"/>
             <w:r>
               <w:t>P06/F3/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Évaluation régionale</w:t>
             </w:r>
             <w:bookmarkEnd w:id="129"/>
           </w:p>
           <w:p w14:paraId="7907E258" w14:textId="1C232AD5" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1988. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="4 cm"/>
               </w:smartTagPr>
@@ -26025,51 +26192,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="2DFD5A23" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54C55107" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30C25C13" w14:textId="5DC7FEA8" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="130" w:name="_Toc35509316"/>
             <w:r>
               <w:t>P06/F3/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Aménagement intégré des ressources</w:t>
             </w:r>
             <w:bookmarkEnd w:id="130"/>
           </w:p>
           <w:p w14:paraId="398E8EED" w14:textId="3C9E3C10" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:t xml:space="preserve">– 1983. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2 cm"/>
               </w:smartTagPr>
@@ -26092,51 +26258,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="01E0BEAF" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B77C408" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CA86682" w14:textId="60D6E580" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="131" w:name="_Toc35509317"/>
             <w:r>
               <w:t>P06/F3/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
               <w:t>Aménagement et urbanisme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="131"/>
           </w:p>
           <w:p w14:paraId="1E6A3BAB" w14:textId="368546AC" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
@@ -26166,95 +26331,115 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4335D" w:rsidRPr="00A674F8" w14:paraId="6778AD80" w14:textId="77777777" w:rsidTr="00E4335D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6ABA6EDB" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRPr="00A674F8" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D3BB389" w14:textId="69B29E10" w:rsidR="00E4335D" w:rsidRPr="00B321DF" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="132" w:name="_Toc35509318"/>
             <w:r>
               <w:t>P06/F3/9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4335D">
-              <w:t>Rivière Mistassini et Mistassibi</w:t>
+              <w:t xml:space="preserve">Rivière Mistassini et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E4335D">
+              <w:t>Mistassibi</w:t>
             </w:r>
             <w:bookmarkEnd w:id="132"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="09C4D7B8" w14:textId="48484341" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">1991. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,5 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1748E1CB" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D"/>
           <w:p w14:paraId="5F946D88" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00E4335D">
             <w:r>
-              <w:t>Projet de recherche sur le potentiel patrimonial, énergétique, récréo-touristique, environnemental et géomorphologique des rivières Mistassini et Mistassibi.</w:t>
+              <w:t xml:space="preserve">Projet de recherche sur le potentiel patrimonial, énergétique, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>récréo-touristique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, environnemental et géomorphologique des rivières Mistassini et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mistassibi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4663386E" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D55182B" w14:textId="77777777" w:rsidR="00E4335D" w:rsidRDefault="00E4335D" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="44163FA9" w14:textId="77777777" w:rsidR="00D201B6" w:rsidRDefault="00D201B6" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="4BE77943" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="0A23D104" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0"/>
     <w:p w14:paraId="1B16397B" w14:textId="60611D3B" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00F03BE0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="133" w:name="_Toc35509319"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006D5F07">
         <w:t>06</w:t>
       </w:r>
@@ -26444,51 +26629,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D456A0" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0C1CC1" w14:textId="3B860CB3" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="135" w:name="_Toc35509321"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/G</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Syllabus de cours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="135"/>
           </w:p>
           <w:p w14:paraId="5F95792B" w14:textId="712BD414" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
@@ -26520,51 +26704,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="4DEABBA7" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15219D34" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45988F9C" w14:textId="0538AA7F" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="136" w:name="_Toc35509322"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/G1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Listes d’étudiants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="136"/>
           </w:p>
           <w:p w14:paraId="77D04E51" w14:textId="6D9B99BA" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
@@ -26589,51 +26772,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="08CA2499" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00CF3DF8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="30629D22" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7153F714" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D3AB8E5" w14:textId="737BD43C" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="137" w:name="_Toc35509323"/>
             <w:r>
               <w:t>P06/G1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Notes de cours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="137"/>
           </w:p>
           <w:p w14:paraId="22D3B01C" w14:textId="5013F78C" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1981-1994. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2 cm"/>
               </w:smartTagPr>
@@ -26656,51 +26838,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="770220AC" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0914D9D2" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FF512BE" w14:textId="13E50B70" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="138" w:name="_Toc35509324"/>
             <w:r>
               <w:t>P06/G1/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Évaluation de l’enseignement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="138"/>
           </w:p>
           <w:p w14:paraId="264ABDF7" w14:textId="522F5DDA" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1985-1987. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,4 cm"/>
               </w:smartTagPr>
@@ -26723,51 +26904,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="337BE94A" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27AC4FE9" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18826701" w14:textId="7DC5517F" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="139" w:name="_Toc35509325"/>
             <w:r>
               <w:t>P06/G1/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Travaux d’étudiants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="139"/>
           </w:p>
           <w:p w14:paraId="28D7CE0C" w14:textId="15265185" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1986-1987. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
@@ -26790,51 +26970,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="2F3C5160" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33B1846A" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C31A9C1" w14:textId="5A3E748E" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="140" w:name="_Toc35509326"/>
             <w:r>
               <w:t>P06/G1/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Travaux et thèse de maîtrise</w:t>
             </w:r>
             <w:bookmarkEnd w:id="140"/>
           </w:p>
           <w:p w14:paraId="285E2822" w14:textId="521616CB" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1979-1984. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,5 cm"/>
               </w:smartTagPr>
@@ -26857,51 +27036,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="27108359" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="380AA37F" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B2F0DE4" w14:textId="3179C8C4" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="141" w:name="_Toc35509327"/>
             <w:r>
               <w:t>P06/G1/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Enseignant</w:t>
             </w:r>
             <w:bookmarkEnd w:id="141"/>
           </w:p>
           <w:p w14:paraId="5D276AFD" w14:textId="07015FB1" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1985-1990. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,4 cm"/>
               </w:smartTagPr>
@@ -26924,51 +27102,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="3A7F272A" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B611806" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E37DF0" w14:textId="55CB5A78" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="142" w:name="_Toc35509328"/>
             <w:r>
               <w:t>P06/G1/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Activités pédagogiques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="142"/>
           </w:p>
           <w:p w14:paraId="2DFD28F4" w14:textId="107A7AEB" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1977-1989. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="2,5 cm"/>
               </w:smartTagPr>
@@ -26999,51 +27176,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="5B8E1CEF" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B0E3BB8" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C15C3EF" w14:textId="7045EBB0" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="143" w:name="_Toc35509329"/>
             <w:r>
               <w:t>P06/G1/9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Cours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="143"/>
           </w:p>
           <w:p w14:paraId="40C49300" w14:textId="11536B68" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t xml:space="preserve">– 1985-1994. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,2 cm"/>
               </w:smartTagPr>
@@ -27083,51 +27259,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="2652E754" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="044A26A4" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BB923D1" w14:textId="0C7DC6F5" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="144" w:name="_Toc35509330"/>
             <w:r>
               <w:t>P06/G1/10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Répertoires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="144"/>
           </w:p>
           <w:p w14:paraId="6C477B67" w14:textId="19645659" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
@@ -27157,51 +27332,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D92" w:rsidRPr="00A674F8" w14:paraId="27D7F573" w14:textId="77777777" w:rsidTr="004B4D92">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55814CF8" w14:textId="77777777" w:rsidR="004B4D92" w:rsidRPr="00A674F8" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C729C8F" w14:textId="1E60E52D" w:rsidR="004B4D92" w:rsidRPr="00B321DF" w:rsidRDefault="004B4D92" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="145" w:name="_Toc35509331"/>
             <w:r>
               <w:t>P06/G1/11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B1352E" w:rsidRPr="00B1352E">
               <w:t>Recueil de textes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="145"/>
           </w:p>
           <w:p w14:paraId="0F588A1E" w14:textId="3663B0A0" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
               <w:t>– 1972-1994. – 2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="297BAC70" w14:textId="77777777" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E"/>
           <w:p w14:paraId="52B75BCB" w14:textId="77777777" w:rsidR="00B1352E" w:rsidRDefault="00B1352E" w:rsidP="00B1352E">
             <w:r>
@@ -27320,51 +27494,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF597A9" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC7F44D" w14:textId="0184BE7A" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="147" w:name="_Toc35509333"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/G2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A8686B" w:rsidRPr="00A8686B">
               <w:t>Sessions de formation et d’information</w:t>
             </w:r>
             <w:bookmarkEnd w:id="147"/>
           </w:p>
           <w:p w14:paraId="7BEB06B6" w14:textId="7989820B" w:rsidR="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B">
@@ -27396,51 +27569,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w14:paraId="18C523D1" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1E1F70" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRPr="00A674F8" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A8ED06" w14:textId="46238D30" w:rsidR="00F03BE0" w:rsidRPr="00B321DF" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="148" w:name="_Toc35509334"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="006D5F07">
               <w:t>06</w:t>
             </w:r>
             <w:r>
               <w:t>/G2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A8686B" w:rsidRPr="00A8686B">
               <w:t>Conférences</w:t>
             </w:r>
             <w:bookmarkEnd w:id="148"/>
           </w:p>
           <w:p w14:paraId="0CD7B4CA" w14:textId="1CB14B92" w:rsidR="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B">
             <w:r>
@@ -27476,51 +27648,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0BDF8384" w14:textId="77777777" w:rsidR="00F03BE0" w:rsidRDefault="00F03BE0" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w14:paraId="2E7FC51B" w14:textId="77777777" w:rsidTr="00CE05AE">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4AF27131" w14:textId="77777777" w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51ED5232" w14:textId="213A6BFE" w:rsidR="00CE05AE" w:rsidRPr="00B321DF" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="149" w:name="_Toc35509335"/>
             <w:r>
               <w:t>P06/G2/</w:t>
             </w:r>
             <w:r w:rsidR="00FF277B">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A8686B" w:rsidRPr="00A8686B">
               <w:t>Sommet</w:t>
             </w:r>
             <w:bookmarkEnd w:id="149"/>
           </w:p>
           <w:p w14:paraId="4E02F732" w14:textId="3034CCB4" w:rsidR="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B">
             <w:r>
               <w:t xml:space="preserve">– 1982-1985. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
@@ -27546,51 +27717,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w14:paraId="082328BA" w14:textId="77777777" w:rsidTr="00CE05AE">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FAFA399" w14:textId="77777777" w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50240A09" w14:textId="53BE1C06" w:rsidR="00CE05AE" w:rsidRPr="00B321DF" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="150" w:name="_Toc35509336"/>
             <w:r>
               <w:t>P06/G2/</w:t>
             </w:r>
             <w:r w:rsidR="00FF277B">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A8686B" w:rsidRPr="00A8686B">
               <w:t>Colloques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="150"/>
           </w:p>
           <w:p w14:paraId="622F0F0B" w14:textId="4FF6352C" w:rsidR="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B">
             <w:r>
               <w:t xml:space="preserve">– 1986-1987. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
@@ -27650,51 +27820,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="11A1D2DD" w14:textId="0FE9FA47" w:rsidR="00A8686B" w:rsidRPr="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w14:paraId="01BAF8BD" w14:textId="77777777" w:rsidTr="00CE05AE">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="47DE2323" w14:textId="77777777" w:rsidR="00CE05AE" w:rsidRPr="00A674F8" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6DF11" w14:textId="2F7833CA" w:rsidR="00CE05AE" w:rsidRPr="00B321DF" w:rsidRDefault="00CE05AE" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="151" w:name="_Toc35509337"/>
             <w:r>
               <w:t>P06/G2/</w:t>
             </w:r>
             <w:r w:rsidR="00FF277B">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A8686B" w:rsidRPr="00A8686B">
               <w:t>Rassemblements</w:t>
             </w:r>
             <w:bookmarkEnd w:id="151"/>
           </w:p>
           <w:p w14:paraId="013C439B" w14:textId="6FE367FF" w:rsidR="00A8686B" w:rsidRDefault="00A8686B" w:rsidP="00A8686B">
             <w:r>
               <w:t xml:space="preserve">– 1992. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
@@ -27911,72 +28080,79 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BA5F276" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58538BA6" w14:textId="26DFF596" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="154" w:name="_Toc35509340"/>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P06/H1/1 : </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00EF6460" w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Autocollant Greenpeace.</w:t>
+              <w:t>Autocollant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EF6460" w:rsidRPr="000325F5">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Greenpeace.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="154"/>
           </w:p>
           <w:p w14:paraId="77074DC2" w14:textId="77777777" w:rsidR="00EF6460" w:rsidRDefault="00EF6460" w:rsidP="00EF6460">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>1990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3F0E00" w14:textId="77777777" w:rsidR="00EF6460" w:rsidRDefault="00EF6460" w:rsidP="00EF6460">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
@@ -28002,51 +28178,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="6D99079D" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="459DB02D" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D7C93CD" w14:textId="39D5AE34" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="155" w:name="_Toc35509341"/>
             <w:r>
               <w:t>P06/H1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1AB1" w:rsidRPr="00CB1AB1">
               <w:t>Autocollant de la coalition contre le champ de tir des f-18.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="155"/>
           </w:p>
           <w:p w14:paraId="41206909" w14:textId="77777777" w:rsidR="00CB1AB1" w:rsidRDefault="00CB1AB1" w:rsidP="00CB1AB1">
             <w:r>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="136A539E" w14:textId="77777777" w:rsidR="00CB1AB1" w:rsidRDefault="00CB1AB1" w:rsidP="00CB1AB1">
             <w:r>
               <w:t xml:space="preserve">21,3 X </w:t>
@@ -28134,51 +28309,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA9BB62" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5086AA31" w14:textId="3CBFBB5B" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="157" w:name="_Toc35509343"/>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P06/H2/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1AB1" w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Timbres Greenpeace.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="157"/>
           </w:p>
           <w:p w14:paraId="628D7C59" w14:textId="77777777" w:rsidR="00CB1AB1" w:rsidRDefault="00CB1AB1" w:rsidP="00CB1AB1">
@@ -28238,51 +28412,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="1E583CC4" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="07FBB2BD" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E04AEA3" w14:textId="092C99F7" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="158" w:name="_Toc35509344"/>
             <w:r>
               <w:t>P06/H2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CB1AB1" w:rsidRPr="00CB1AB1">
               <w:t>Timbres de la coalition contre le champ de tir des f-18.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="158"/>
           </w:p>
           <w:p w14:paraId="7B0E95DE" w14:textId="77777777" w:rsidR="00CB1AB1" w:rsidRDefault="00CB1AB1" w:rsidP="00CB1AB1">
             <w:r>
               <w:t>1985</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79986074" w14:textId="77777777" w:rsidR="00CB1AB1" w:rsidRDefault="00CB1AB1" w:rsidP="00CB1AB1">
             <w:r>
               <w:t xml:space="preserve">3,8 X </w:t>
@@ -28374,51 +28547,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42729A14" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRPr="00A674F8" w:rsidRDefault="00B914F0" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="418DBAEC" w14:textId="5330916A" w:rsidR="00B914F0" w:rsidRPr="000325F5" w:rsidRDefault="00B914F0" w:rsidP="00753CD6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>H3/1 : Comté de Roberval</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E8FE44" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRDefault="00B914F0" w:rsidP="00B914F0">
             <w:r>
               <w:t>– 1964-[199-]. – x paquets d’allumettes.</w:t>
@@ -28444,77 +28616,112 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2383FC19" w14:textId="03965859" w:rsidR="00B914F0" w:rsidRPr="00A674F8" w:rsidRDefault="00972E72" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="472576F2" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRPr="00B914F0" w:rsidRDefault="00B914F0" w:rsidP="00B914F0">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.1 : Dolbeau</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/1.1 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Dolbeau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0350F1A4" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRDefault="00B914F0" w:rsidP="00B914F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 241 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 241 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B464E5E" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRPr="00B914F0" w:rsidRDefault="00B914F0" w:rsidP="00B914F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65FC8287" w14:textId="77777777" w:rsidR="00BC69D4" w:rsidRDefault="00BC69D4" w:rsidP="00B914F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="196B1E08" w14:textId="4479186A" w:rsidR="00B914F0" w:rsidRPr="000325F5" w:rsidRDefault="00B914F0" w:rsidP="00B914F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -28523,1116 +28730,1654 @@
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4911679D" w14:textId="17A9D7E4" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437A7E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B88FD80" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.2 : Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7171D22B" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 50 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36989E14" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17F532D2" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.2.1 : Restaurants et hôtels / motels</w:t>
+              <w:t xml:space="preserve">P06/H3/1.2.1 : Restaurants et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>hôtels</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / motels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34AB55B1" w14:textId="0BE0C3BB" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11A22DE0" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="047B0180" w14:textId="490D855E" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.2.2 : Garages et automobiles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF5499D" w14:textId="3EB9D6A6" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B6F3618" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49A88AFE" w14:textId="03D36630" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.2.3 : Services de transport</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E8FCC0" w14:textId="5882B438" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B7BDBB5" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DC00D8E" w14:textId="1FDDB051" w:rsidR="007D191D" w:rsidRDefault="007D191D" w:rsidP="007D191D">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.2.4 : Épiceries</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BD4D901" w14:textId="77777777" w:rsidR="007D191D" w:rsidRDefault="007D191D" w:rsidP="007D191D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EBB2D28" w14:textId="77777777" w:rsidR="007D191D" w:rsidRDefault="007D191D" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E3F1E49" w14:textId="68CE9A46" w:rsidR="00D34F76" w:rsidRDefault="00D34F76" w:rsidP="00D34F76">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.2.5 : Chantiers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1679A353" w14:textId="77777777" w:rsidR="00D34F76" w:rsidRDefault="00D34F76" w:rsidP="00D34F76">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44BDBE6C" w14:textId="77777777" w:rsidR="00D34F76" w:rsidRDefault="00D34F76" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B242003" w14:textId="23C2FDFE" w:rsidR="00D34F76" w:rsidRDefault="00D34F76" w:rsidP="00D34F76">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.2.6 : Quincailleries et équipements</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/1.2.6 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Quincailleries</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>équipements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="33ED1BAF" w14:textId="77777777" w:rsidR="00D34F76" w:rsidRDefault="00D34F76" w:rsidP="00D34F76">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9D0060" w14:textId="77777777" w:rsidR="00D34F76" w:rsidRPr="00972E72" w:rsidRDefault="00D34F76" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BC0D863" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="1464245C" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1681A42D" w14:textId="69CC121A" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437A7E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39AE5F33" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.3 : Albanel</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/1.3 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Albanel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7186EFC1" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 8 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0684169C" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="42CCA5C3" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15A6A272" w14:textId="5C30B94F" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820CA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AF32A25" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.4 : Girardville</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/1.4 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Girardville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3DA4C2EE" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 3 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34B29A0D" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="18B9D331" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1540AD65" w14:textId="5441F51F" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820CA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E45A9AC" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.5 : Normandin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618AFDE7" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 46 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 46 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D48B0F7" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="2D3FE15D" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0DC2997A" w14:textId="016595E9" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00820CA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2611C14D" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.6 : Péribonka</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/1.6 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Péribonka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="12315B20" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 4 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8688ED" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="2EBF2D99" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62DA6811" w14:textId="0F1354DE" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A664E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="663F7A95" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.7 : Saint-Eugène</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C4E90FA" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 1 objet; paquet d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>paquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD73954" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="74E0B5A2" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68AFE240" w14:textId="73AB78AD" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A664E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="390AE53F" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.8 : Sainte-Jeanne-d’Arc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72096B9D" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 6 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E87A564" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="5E583A25" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0A3262A6" w14:textId="14416F40" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A664E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B3BCA28" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Notre-Dame de la Doré</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FC727C9" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 4 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49FF331A" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="5FBAF4DC" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EDA422A" w14:textId="2D559B08" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A664E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B9D3C40" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Saint-Félicien</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A1D09C4" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 16 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36290BEB" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="7FB9D43D" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5DC3C92D" w14:textId="2B169413" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D040D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06C8D7B4" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Lac-Bouchette</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6207C564" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 2 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B09BD8E" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="77D49E17" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="27FAC811" w14:textId="1C3B6BA8" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D040D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05061439" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Roberval</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55427FA2" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 27 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 27 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AD9FD3B" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="19DEF775" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="759810D2" w14:textId="2E9DBBD6" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C29EE92" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
@@ -29644,155 +30389,231 @@
               <w:t>Val-Jalbert</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FB245C8" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objet; paquet d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>paquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65CA384E" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="66194540" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3D241285" w14:textId="053494B6" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5504C348" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P06/H3/1.14 : Saint-Méthode</w:t>
-            </w:r>
+              <w:t>P06/H3/1.14 : Saint-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Méthode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="32C47A9F" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>- 2 objets; paquets d’allumettes.</w:t>
+              <w:t xml:space="preserve">- 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; paquets </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE75E4C" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972E72" w:rsidRPr="00A674F8" w14:paraId="1D8EC2AC" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="07D3F1C3" w14:textId="60323385" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D6218C4" w14:textId="77777777" w:rsidR="00972E72" w:rsidRPr="00B914F0" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P06/H3/1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Saint-</w:t>
@@ -29804,87 +30625,128 @@
               <w:t>Prime</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675D13CF" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="00972E72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B914F0">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objet; paquet d’allumettes.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>objet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>paquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>d’allumettes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B914F0">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68EE6B14" w14:textId="77777777" w:rsidR="00972E72" w:rsidRDefault="00972E72" w:rsidP="000D63F9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B914F0" w:rsidRPr="00A674F8" w14:paraId="388FC3E1" w14:textId="77777777" w:rsidTr="00753CD6">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E20DE1A" w14:textId="14493D79" w:rsidR="00B914F0" w:rsidRPr="000325F5" w:rsidRDefault="00B914F0" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B275ABE" w14:textId="77777777" w:rsidR="000D63F9" w:rsidRDefault="00B914F0" w:rsidP="000D63F9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:bookmarkStart w:id="159" w:name="_Hlk190854132"/>
             <w:r w:rsidR="000D63F9">
               <w:t>Comté Lac-Saint-Jean</w:t>
             </w:r>
             <w:bookmarkEnd w:id="159"/>
           </w:p>
           <w:p w14:paraId="1EFD9599" w14:textId="77777777" w:rsidR="000D63F9" w:rsidRDefault="000D63F9" w:rsidP="000D63F9">
             <w:r>
               <w:t>– 1964-[199-]. – x paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C03BCF3" w14:textId="77777777" w:rsidR="00B914F0" w:rsidRDefault="00B914F0" w:rsidP="00753CD6"/>
           <w:p w14:paraId="127ABBA9" w14:textId="77777777" w:rsidR="000D63F9" w:rsidRDefault="000D63F9" w:rsidP="000D63F9">
             <w:pPr>
@@ -30051,155 +30913,169 @@
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5ABD20F1" w14:textId="65847F02" w:rsidR="0030729A" w:rsidRDefault="0030729A" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6616C2F8" w14:textId="77777777" w:rsidR="00D217D0" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/2.2 : Desbiens</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12429AA2" w14:textId="6A8352AE" w:rsidR="00D217D0" w:rsidRDefault="008A5FBA" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00D217D0">
               <w:t xml:space="preserve"> 3 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C0DB415" w14:textId="77777777" w:rsidR="00517E42" w:rsidRDefault="00517E42" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2032F9F7" w14:textId="77777777" w:rsidR="00D217D0" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/2.3 : Hébertville</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/2.3 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Hébertville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5EAC4CA6" w14:textId="0647AE62" w:rsidR="00D217D0" w:rsidRDefault="008A5FBA" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00D217D0">
               <w:t xml:space="preserve"> 5 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F35725C" w14:textId="77777777" w:rsidR="00517E42" w:rsidRDefault="00517E42" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="130566EE" w14:textId="77777777" w:rsidR="00D217D0" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/2.4 : Saint-Jérôme / Métabetchouan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/2.4 : Saint-Jérôme / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Métabetchouan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="514A7E25" w14:textId="3207B3B4" w:rsidR="00D217D0" w:rsidRDefault="008A5FBA" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00D217D0">
               <w:t xml:space="preserve"> 4 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4018C6D8" w14:textId="77777777" w:rsidR="00517E42" w:rsidRDefault="00517E42" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31D6286F" w14:textId="77777777" w:rsidR="00D217D0" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/2.5 : Saint-Bruno</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FD9FFBD" w14:textId="65290594" w:rsidR="00D217D0" w:rsidRDefault="008A5FBA" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00D217D0">
               <w:t xml:space="preserve"> 6 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7403924C" w14:textId="77777777" w:rsidR="00517E42" w:rsidRDefault="00517E42" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06668E2C" w14:textId="2768D805" w:rsidR="00517E42" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/2.6 : Saint-Gédéon</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/2.6 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saint-Gédéon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="30306C61" w14:textId="1EC71634" w:rsidR="00D217D0" w:rsidRDefault="008A5FBA" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00D217D0">
               <w:t xml:space="preserve"> 4 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3643B97D" w14:textId="77777777" w:rsidR="00517E42" w:rsidRDefault="00517E42" w:rsidP="00D217D0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CBA8454" w14:textId="77777777" w:rsidR="00D217D0" w:rsidRDefault="00D217D0" w:rsidP="00517E42">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/2.7 : Saint-Ludger-de-Milot</w:t>
             </w:r>
           </w:p>
@@ -30278,51 +31154,50 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="582ECE5C" w14:textId="176CA5DC" w:rsidR="000376AA" w:rsidRDefault="000376AA" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BDE9853" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">P06/H3/3 : </w:t>
             </w:r>
             <w:bookmarkStart w:id="160" w:name="_Hlk190854113"/>
             <w:r>
               <w:t>Ville de Saguenay et les environs</w:t>
             </w:r>
             <w:bookmarkEnd w:id="160"/>
           </w:p>
           <w:p w14:paraId="71A01E0E" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75866E6F" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/3.1 : Chicoutimi</w:t>
@@ -30424,124 +31299,139 @@
             <w:r>
               <w:t>P06/H3/3.5 : Port-Alfred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B030941" w14:textId="7DE4A275" w:rsidR="00DB66CB" w:rsidRDefault="008A5FBA" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00DB66CB">
               <w:t xml:space="preserve"> 3 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BCA6207" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="623731C1" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/3.6 : Kénogami</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/3.6 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kénogami</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6E86EF08" w14:textId="7F1C7077" w:rsidR="00DB66CB" w:rsidRDefault="008A5FBA" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00DB66CB">
               <w:t xml:space="preserve"> 2 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53040C8A" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6049EBF3" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/3.7 : Tadoussac</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498CFFD0" w14:textId="65F85960" w:rsidR="00DB66CB" w:rsidRDefault="008A5FBA" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00DB66CB">
               <w:t xml:space="preserve"> 3 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EF357EC" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51BD57D6" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/3.8 : Les Escoumins</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/3.8 : Les </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Escoumins</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="413EBCC8" w14:textId="52F7F077" w:rsidR="00DB66CB" w:rsidRDefault="008A5FBA" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00DB66CB">
               <w:t xml:space="preserve"> 1 objet; paquet d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AAE6FDA" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59A27519" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:t>P06/H3/3.9 : Saint-Félix-d’Otis</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P06/H3/3.9 : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Saint-Félix-d’Otis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1EDD25EA" w14:textId="448EC143" w:rsidR="00DB66CB" w:rsidRDefault="008A5FBA" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00DB66CB">
               <w:t xml:space="preserve"> 2 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="045FB145" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E36EEFB" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/3.10 : Régional, autres</w:t>
             </w:r>
           </w:p>
@@ -30569,51 +31459,50 @@
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BEF9742" w14:textId="003753B1" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00753CD6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="572ED35E" w14:textId="77777777" w:rsidR="008A5FBA" w:rsidRDefault="008A5FBA" w:rsidP="008A5FBA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/4 : Nord-du-Québec</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34791CC1" w14:textId="77777777" w:rsidR="008A5FBA" w:rsidRDefault="008A5FBA" w:rsidP="008A5FBA"/>
           <w:p w14:paraId="3A6FABD1" w14:textId="77777777" w:rsidR="008A5FBA" w:rsidRDefault="008A5FBA" w:rsidP="008A5FBA">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P06/H3/4.1 : Chibougamau-Chapais</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691F55A1" w14:textId="5127B65D" w:rsidR="008A5FBA" w:rsidRDefault="008A5FBA" w:rsidP="008A5FBA">
             <w:r>
               <w:t>– 10 objets; paquets d’allumettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="318AAC4C" w14:textId="77777777" w:rsidR="00DB66CB" w:rsidRDefault="00DB66CB" w:rsidP="00DB66CB">
             <w:pPr>
@@ -30688,88 +31577,104 @@
         <w:t>1998- 2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CCA123" w14:textId="77777777" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="000E3622">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4435E76F" w14:textId="5D0D0A48" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="00814996">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>Réseau transBoréal</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Réseau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>transBoréal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1D1B1C79" w14:textId="439C2EF1" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="00814996">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>Zoo sauvage de Saint-Félicien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A44CD1" w14:textId="4728BA19" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="00814996">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>Musée du cheddar de Saint-Prime</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Musée du cheddar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Saint-Prime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1E0AA649" w14:textId="758807A0" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="00814996">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>Mémoires déposés à la CRÉ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB2BE29" w14:textId="169AC991" w:rsidR="00814996" w:rsidRDefault="00814996" w:rsidP="00814996">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -30960,51 +31865,65 @@
       </w:r>
       <w:r w:rsidRPr="00171ECE">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>te 19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B36256" w14:textId="77777777" w:rsidR="00171ECE" w:rsidRDefault="00171ECE" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541C8D20" w14:textId="7BDA1ABB" w:rsidR="00171ECE" w:rsidRDefault="000956B7" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>11 cm de Doc. Text.</w:t>
+        <w:t xml:space="preserve">11 cm de Doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381FD61E" w14:textId="77777777" w:rsidR="000956B7" w:rsidRDefault="000956B7" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D66BAA5" w14:textId="2416FACB" w:rsidR="000956B7" w:rsidRDefault="000956B7" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157AC54C" w14:textId="77777777" w:rsidR="000956B7" w:rsidRDefault="000956B7" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
@@ -31093,51 +32012,65 @@
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00631FAE">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571E39">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>cm doc. Text.</w:t>
+        <w:t xml:space="preserve">cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00571E39">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00571E39">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12553DAD" w14:textId="77777777" w:rsidR="004E6693" w:rsidRDefault="004E6693" w:rsidP="000956B7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D833C8A" w14:textId="53878044" w:rsidR="004E6693" w:rsidRDefault="00762224" w:rsidP="000956B7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>199</w:t>
       </w:r>
       <w:r w:rsidR="004E6693">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
@@ -31268,51 +32201,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>te 21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD088FB" w14:textId="77777777" w:rsidR="00571E39" w:rsidRDefault="00571E39" w:rsidP="00571E39">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E1C754" w14:textId="333008C0" w:rsidR="00571E39" w:rsidRPr="00571E39" w:rsidRDefault="00571E39" w:rsidP="00571E39">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>12 cm doc. Text.</w:t>
+        <w:t xml:space="preserve">12 cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B85BCF9" w14:textId="77777777" w:rsidR="00171ECE" w:rsidRDefault="00171ECE" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF31C94" w14:textId="74DA855B" w:rsidR="00171ECE" w:rsidRDefault="00777433" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>2005 -2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589D83CD" w14:textId="77777777" w:rsidR="00171ECE" w:rsidRDefault="00171ECE" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
@@ -31391,51 +32338,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>Parce de la Pointe-des-pères</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1200D52B" w14:textId="7A3ED61F" w:rsidR="00777433" w:rsidRPr="00777433" w:rsidRDefault="00777433" w:rsidP="00777433">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>Parc agrothermique de St-Félicien</w:t>
+        <w:t xml:space="preserve">Parc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>agrothermique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de St-Félicien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192E5469" w14:textId="3EA14563" w:rsidR="00777433" w:rsidRPr="00777433" w:rsidRDefault="00777433" w:rsidP="00777433">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>Action St-Méthode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457CEAC3" w14:textId="30218ED3" w:rsidR="00777433" w:rsidRPr="00777433" w:rsidRDefault="00777433" w:rsidP="00777433">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -31631,51 +32592,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>te 22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC4F341" w14:textId="217968D1" w:rsidR="009A2084" w:rsidRDefault="009A2084" w:rsidP="009A2084">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0787DC59" w14:textId="4B09C2B9" w:rsidR="009A2084" w:rsidRDefault="009A2084" w:rsidP="009A2084">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>11 cm doc. Text.</w:t>
+        <w:t xml:space="preserve">11 cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1A0732" w14:textId="77777777" w:rsidR="009A2084" w:rsidRDefault="009A2084" w:rsidP="009A2084">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="277FB37E" w14:textId="071CDA10" w:rsidR="009A2084" w:rsidRDefault="009A2084" w:rsidP="009A2084">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1995-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7CF495" w14:textId="77777777" w:rsidR="009A2084" w:rsidRDefault="009A2084" w:rsidP="009A2084">
       <w:pPr>
         <w:rPr>
@@ -32075,51 +33050,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 24 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051368EC" w14:textId="77777777" w:rsidR="00E65CF9" w:rsidRDefault="00E65CF9" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DEC9BB" w14:textId="35C4BC70" w:rsidR="00E65CF9" w:rsidRDefault="00E65CF9" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>16cm doc. Text.</w:t>
+        <w:t xml:space="preserve">16cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1243649A" w14:textId="77777777" w:rsidR="00E65CF9" w:rsidRDefault="00E65CF9" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B27471C" w14:textId="3B585F7A" w:rsidR="00E65CF9" w:rsidRDefault="00E65CF9" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1986-2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4861D0B1" w14:textId="77777777" w:rsidR="00E65CF9" w:rsidRDefault="00E65CF9" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
@@ -32387,51 +33376,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="318AF832" w14:textId="3B20ADE0" w:rsidR="0018649A" w:rsidRDefault="0018649A" w:rsidP="0018649A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CBC">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cm doc. Text.</w:t>
+        <w:t xml:space="preserve"> cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B935F1" w14:textId="77777777" w:rsidR="0018649A" w:rsidRDefault="0018649A" w:rsidP="0018649A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D1D97D2" w14:textId="7DF8665D" w:rsidR="00243644" w:rsidRDefault="00243644" w:rsidP="0018649A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>199</w:t>
       </w:r>
       <w:r w:rsidR="00BA6CBC">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
@@ -32926,97 +33929,119 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3735E7" w14:textId="7ECBC7B2" w:rsidR="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="007E7A11">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0037671D">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cm doc. Text.</w:t>
+        <w:t xml:space="preserve"> cm doc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D826E7F" w14:textId="77777777" w:rsidR="007E7A11" w:rsidRPr="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="007E7A11">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3C1E64" w14:textId="7718AAA2" w:rsidR="000963FE" w:rsidRDefault="007E7A11" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>2007-2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8D80A6" w14:textId="77777777" w:rsidR="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F030867" w14:textId="7D74F742" w:rsidR="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="007E7A11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>Les missions Saint-Viateur</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Les missions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Saint-Viateur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0EEA0412" w14:textId="663E4718" w:rsidR="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="007E7A11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>Certificat de violon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73709EF0" w14:textId="68F1FBEA" w:rsidR="007E7A11" w:rsidRDefault="007E7A11" w:rsidP="007E7A11">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
@@ -33414,57 +34439,85 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Photos noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A35B8BC" w14:textId="2B346A5A" w:rsidR="006D335C" w:rsidRDefault="006D335C" w:rsidP="00C20585">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 album « Jean-coutue » contenant </w:t>
+        <w:t>1 album « Jean-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>coutue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » contenant </w:t>
       </w:r>
       <w:r w:rsidR="000F0566">
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>57 photos coul.</w:t>
+        <w:t xml:space="preserve">57 photos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F0566">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>coul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F0566">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF6C35F" w14:textId="43F86480" w:rsidR="000F0566" w:rsidRDefault="000F0566" w:rsidP="00C20585">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>7 Diapositive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE2A453" w14:textId="69118973" w:rsidR="0043285E" w:rsidRDefault="0043285E" w:rsidP="00C20585">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -33821,52 +34874,60 @@
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1 autocollant « un F-18 pour la paix »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D1B78D" w14:textId="036D94AF" w:rsidR="001B349A" w:rsidRDefault="00B95727" w:rsidP="00EC65F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>2 clés usb</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2 clés </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>usb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="595CDAFB" w14:textId="0C53A29A" w:rsidR="00B95727" w:rsidRDefault="00B95727" w:rsidP="00EC65F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>1 Paquet de bulletin de vote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13855FE8" w14:textId="2B338C7E" w:rsidR="00B95727" w:rsidRPr="00EC65F3" w:rsidRDefault="00B95727" w:rsidP="00EC65F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
@@ -34383,51 +35444,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C7C3B2D" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F71904" w14:textId="455E8776" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="163" w:name="_Toc35509347"/>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P06/I1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00624B19" w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Politique</w:t>
             </w:r>
             <w:bookmarkEnd w:id="163"/>
           </w:p>
           <w:p w14:paraId="4687AF68" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
@@ -35039,52 +36099,60 @@
               <w:t xml:space="preserve"> 00:00:00</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D410ABF" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="00BB4322" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:r w:rsidRPr="00BB4322">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support original :</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB4322">
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43462AAA" w14:textId="7AF3048B" w:rsidR="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D2C53">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Document numérisé</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Document </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2C53">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>numérisé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58024181" w14:textId="48E1F45A" w:rsidR="00BB4322" w:rsidRDefault="00BB4322" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00BB4322">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>Lien web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5E60F37C" w14:textId="77777777" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4869B98F" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
@@ -35094,51 +36162,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3622" w:rsidRPr="00A674F8" w14:paraId="27ABBA72" w14:textId="77777777" w:rsidTr="00510C1A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7AF437BE" w14:textId="6129BB86" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="060B7AF9" w14:textId="579A992B" w:rsidR="000E3622" w:rsidRPr="000325F5" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="164" w:name="_Toc35509348"/>
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P06/I1/2 : </w:t>
             </w:r>
             <w:r w:rsidR="00624B19" w:rsidRPr="000325F5">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Sports</w:t>
             </w:r>
             <w:bookmarkEnd w:id="164"/>
           </w:p>
           <w:p w14:paraId="4AB086C8" w14:textId="77777777" w:rsidR="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
@@ -35281,51 +36348,65 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> (partie 1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C930F08" w14:textId="3D9EBADA" w:rsidR="00197C6E" w:rsidRPr="001228EB" w:rsidRDefault="00197C6E" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="001228EB">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Lien web</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001228EB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (partie 2)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001228EB">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>partie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001228EB">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2351517C" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="001228EB" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01AFC124" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="001228EB" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001228EB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P06/I1/2,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E91334E" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="000325F5" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
@@ -35426,93 +36507,100 @@
               <w:t xml:space="preserve"> 00:00:00</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="272F3C83" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="000325F5" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:r w:rsidRPr="000325F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support original :</w:t>
             </w:r>
             <w:r w:rsidRPr="000325F5">
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A312E1A" w14:textId="77777777" w:rsidR="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D2C53">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Document numérisé</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Document </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D2C53">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>numérisé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="48229942" w14:textId="4760B9D8" w:rsidR="001610B3" w:rsidRDefault="001610B3" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="001610B3">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>Lien web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01795B2F" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00CF3DF8" w:rsidRDefault="000E3622" w:rsidP="00510C1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00624B19" w:rsidRPr="00A674F8" w14:paraId="53B35888" w14:textId="77777777" w:rsidTr="00624B19">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="533343B4" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="00A674F8" w:rsidRDefault="00624B19" w:rsidP="000325F5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70B91F4A" w14:textId="7C0B11A5" w:rsidR="00624B19" w:rsidRPr="00B321DF" w:rsidRDefault="00624B19" w:rsidP="000325F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="165" w:name="_Toc35509349"/>
             <w:r>
               <w:t>P06/I1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Environnement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="165"/>
           </w:p>
           <w:p w14:paraId="37E6F8CF" w14:textId="77777777" w:rsidR="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40E44A7B" w14:textId="77777777" w:rsidR="00624B19" w:rsidRPr="000325F5" w:rsidRDefault="00624B19" w:rsidP="00624B19">
             <w:r w:rsidRPr="000325F5">
               <w:t>P06/I1/3,1</w:t>
@@ -35638,51 +36726,65 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001228EB">
               <w:t xml:space="preserve"> (partie 1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="153388A7" w14:textId="14B7A75C" w:rsidR="007E0F92" w:rsidRDefault="007E0F92" w:rsidP="00624B19">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="007E0F92">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>Lien web</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (partie 2)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>partie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F254FE" w14:textId="2F53AB7F" w:rsidR="00624B19" w:rsidRPr="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BB3C9F7" w14:textId="4B57D35C" w:rsidR="00624B19" w:rsidRDefault="00624B19" w:rsidP="00624B19"/>
     <w:p w14:paraId="03BE0833" w14:textId="745A899E" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00923766"/>
     <w:p w14:paraId="505E6CFB" w14:textId="5187B951" w:rsidR="000E3622" w:rsidRDefault="000E3622" w:rsidP="00923766"/>
     <w:p w14:paraId="67204966" w14:textId="3E2E41DA" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="000E3622">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="166" w:name="_Toc35509350"/>
       <w:r>
         <w:t>P06/J</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00735E88">
         <w:t>Diapositives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="166"/>
     </w:p>
@@ -35928,51 +37030,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29DCAFF8" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="125782DB" w14:textId="2DC02FDE" w:rsidR="000E3622" w:rsidRPr="00B321DF" w:rsidRDefault="000E3622" w:rsidP="00510C1A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="168" w:name="_Toc35509352"/>
             <w:r>
               <w:t>P06/J</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="007F35E0" w:rsidRPr="007F35E0">
               <w:t>Jeux violents chez les enfants.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="168"/>
           </w:p>
           <w:p w14:paraId="43265958" w14:textId="77777777" w:rsidR="007F35E0" w:rsidRDefault="007F35E0" w:rsidP="007F35E0">
             <w:r>
               <w:t>[199-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313E6D32" w14:textId="77777777" w:rsidR="007F35E0" w:rsidRDefault="007F35E0" w:rsidP="007F35E0">
             <w:r>
@@ -36141,54 +37242,51 @@
       </w:r>
       <w:r w:rsidR="00732838">
         <w:t xml:space="preserve">plutôt </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E" w:rsidRPr="00E7668E">
         <w:t xml:space="preserve">d’un </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E">
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E" w:rsidRPr="00E7668E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T-Bar</w:t>
       </w:r>
       <w:r w:rsidR="00E7668E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E" w:rsidRPr="00E7668E">
-        <w:t>»</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E">
         <w:t xml:space="preserve">fonctionnant avec </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E" w:rsidRPr="00E7668E">
         <w:t xml:space="preserve">une barre en métal que les skieurs </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E">
         <w:t xml:space="preserve">tenaient </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E" w:rsidRPr="00E7668E">
         <w:t xml:space="preserve">pour monter la pente. </w:t>
       </w:r>
       <w:r w:rsidR="00E7668E">
         <w:t xml:space="preserve">Denis Trottier a d’ailleurs déjà été « T-Barreur », soit celui qui aide les skieurs à s’accrocher aux barres. Il avait une vingtaine d’années, croit-il, quand le monte-pente a été créé par son père et à la « shop » de son grand-père Arthur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9F7F6E" w14:textId="77777777" w:rsidR="00E7668E" w:rsidRDefault="00E7668E" w:rsidP="00E7668E"/>
     <w:p w14:paraId="1A9CE1CB" w14:textId="3DE909E6" w:rsidR="00E7668E" w:rsidRDefault="00E7668E" w:rsidP="00E7668E">
       <w:r w:rsidRPr="00E7668E">
         <w:t xml:space="preserve">Benoît Trottier, fils de Marcel, travaillait à l’usine à ce moment-là. Avec son père </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Marcel </w:t>
       </w:r>
@@ -36338,58 +37436,58 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. La Société d’histoire ne possède pas ces photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDD33FD" w14:textId="77777777" w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidRDefault="000E3622" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="000E3622" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53EFB5B4" w14:textId="77777777" w:rsidR="004B4BD1" w:rsidRDefault="004B4BD1" w:rsidP="00923766">
+    <w:p w14:paraId="682C3D02" w14:textId="77777777" w:rsidR="00A844F2" w:rsidRDefault="00A844F2" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D8FE347" w14:textId="77777777" w:rsidR="004B4BD1" w:rsidRDefault="004B4BD1" w:rsidP="00923766">
+    <w:p w14:paraId="5F400687" w14:textId="77777777" w:rsidR="00A844F2" w:rsidRDefault="00A844F2" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -36554,58 +37652,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007E0F92">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>44</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00CB587B" w:rsidRDefault="00CB587B" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="615D3914" w14:textId="77777777" w:rsidR="004B4BD1" w:rsidRDefault="004B4BD1" w:rsidP="00923766">
+    <w:p w14:paraId="462E2D39" w14:textId="77777777" w:rsidR="00A844F2" w:rsidRDefault="00A844F2" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17D661E5" w14:textId="77777777" w:rsidR="004B4BD1" w:rsidRDefault="004B4BD1" w:rsidP="00923766">
+    <w:p w14:paraId="64E00285" w14:textId="77777777" w:rsidR="00A844F2" w:rsidRDefault="00A844F2" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00446C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81C62280"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -38691,51 +39789,52 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1775635283">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1464932641">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="458186843">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2011712275">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1988782085">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1295791054">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="193"/>
+  <w:zoom w:percent="164"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
@@ -38924,50 +40023,51 @@
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00972E72"/>
     <w:rsid w:val="009A2084"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009B6F76"/>
     <w:rsid w:val="009C1E32"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A054C5"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A25693"/>
     <w:rsid w:val="00A275C7"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A37558"/>
     <w:rsid w:val="00A47048"/>
     <w:rsid w:val="00A53616"/>
     <w:rsid w:val="00A640F0"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A76A50"/>
     <w:rsid w:val="00A822E0"/>
+    <w:rsid w:val="00A844F2"/>
     <w:rsid w:val="00A8686B"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A92E96"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD77A5"/>
     <w:rsid w:val="00AE1AD4"/>
     <w:rsid w:val="00B1352E"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B34BCC"/>
     <w:rsid w:val="00B44231"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B6446F"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B85BA5"/>
     <w:rsid w:val="00B914F0"/>
     <w:rsid w:val="00B95727"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B972EA"/>
@@ -39009,77 +40109,79 @@
     <w:rsid w:val="00CF51E3"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D201B6"/>
     <w:rsid w:val="00D217D0"/>
     <w:rsid w:val="00D24AB5"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D34F76"/>
     <w:rsid w:val="00D53F16"/>
     <w:rsid w:val="00D62959"/>
     <w:rsid w:val="00D67866"/>
     <w:rsid w:val="00D9243C"/>
     <w:rsid w:val="00D97B0E"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB66CB"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DC6ED8"/>
     <w:rsid w:val="00DF2C1E"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E172A0"/>
+    <w:rsid w:val="00E3350B"/>
     <w:rsid w:val="00E42C53"/>
     <w:rsid w:val="00E4335D"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E47C6D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E65CF9"/>
     <w:rsid w:val="00E67917"/>
     <w:rsid w:val="00E75AFD"/>
     <w:rsid w:val="00E7668E"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E9517B"/>
     <w:rsid w:val="00EC65F3"/>
     <w:rsid w:val="00ED2650"/>
     <w:rsid w:val="00EE1DF6"/>
     <w:rsid w:val="00EE66E6"/>
     <w:rsid w:val="00EF4ADF"/>
     <w:rsid w:val="00EF6460"/>
     <w:rsid w:val="00F03BE0"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F55DA4"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
+    <w:rsid w:val="00F658E1"/>
     <w:rsid w:val="00F665B9"/>
     <w:rsid w:val="00F67109"/>
     <w:rsid w:val="00F710ED"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F915F8"/>
     <w:rsid w:val="00F95080"/>
     <w:rsid w:val="00FA15B2"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA509D"/>
     <w:rsid w:val="00FB11CC"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE1EF5"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF277B"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -39526,50 +40628,51 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -40514,69 +41617,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D23F948-971C-45CE-B549-8F92E6FD175F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>56</Pages>
-  <Words>12603</Words>
-  <Characters>69320</Characters>
+  <Words>12545</Words>
+  <Characters>69503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>577</Lines>
-  <Paragraphs>163</Paragraphs>
+  <Lines>3159</Lines>
+  <Paragraphs>2103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>81760</CharactersWithSpaces>
+  <CharactersWithSpaces>79945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>