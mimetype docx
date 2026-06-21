--- v0 (2025-10-05)
+++ v1 (2026-06-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="1FA5A461" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="000D4E9C">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Cercle lacordaire de ste-jeanne-d’arc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="19D5DEB8" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000D4E9C">
         <w:t>04</w:t>
       </w:r>
@@ -3562,200 +3562,257 @@
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc35354394"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="0B1792E6" w:rsidR="00931389" w:rsidRDefault="00CF3DF8" w:rsidP="00923766">
       <w:r w:rsidRPr="00CF3DF8">
-        <w:t>P04   Fonds Cercle Lacordaire de Mistassini. – 1941-1974. – 0,2 m.l. de documents textuels. – 18 photographies. - 8 objets.</w:t>
+        <w:t xml:space="preserve">P04   Fonds Cercle Lacordaire de Mistassini. – 1941-1974. – 0,2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF3DF8">
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF3DF8">
+        <w:t>. de documents textuels. – 18 photographies. - 8 objets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226B2D77" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="04BBF2A5" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="0A3F3AB0" w14:textId="25818B5A" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:r>
         <w:t xml:space="preserve">Le mouvement Lacordaire se développe surtout en Nouvelle-Angleterre, mais il ne tarda pas à passer les frontières Canadiennes.  Le 18 Décembre 1939, on organisa donc, à Québec, une fédération distincte sous le nom de « Centre canadien des cercles Lacordaire et Ste-Jeanne d’Arc ». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BB18C0" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="42B15B09" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:r>
         <w:t>À Dolbeau, le cercle prit naissance le 21 septembre 1941, sous la garde de l’aumônier fondateur, le chanoine Jean-Baptiste Simard. Le premier président fut Charles Vézina.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FE4794" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
-    <w:p w14:paraId="3E0CD467" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
+    <w:p w14:paraId="3E0CD467" w14:textId="6C205B7D" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:r>
-        <w:t xml:space="preserve">C’est le 20 Février 1944 que le curé, Égide Boivin de la paroisse St-Michel de Mistassini, donna l’autorisation de fonder un cercle Lacordaire. </w:t>
+        <w:t xml:space="preserve">C’est le 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="00006664">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">évrier 1944 que le curé, Égide Boivin de la paroisse St-Michel de Mistassini, donna l’autorisation de fonder un cercle Lacordaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3D52E1" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="04A144F4" w:rsidR="007F33D1" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:r>
         <w:t>Pour être admis, chaque personne devait d’abord s’engager en privé, en signant une carte d’inscription en présence de l’aumônier ou d’un prêtre.  Cette carte devait être signée par un membre de l’association qui agissait comme parrain dans l’instruction et la formation du candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="30085B6A" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00CF3DF8" w:rsidP="00923766">
+    <w:p w14:paraId="5F30CBE1" w14:textId="493EF6EC" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00CF3DF8" w:rsidP="00923766">
       <w:r w:rsidRPr="00CF3DF8">
         <w:t>Ce fonds a été acquis au début des années 1990 (avant 1994) et un versement a été fait à la fin de cette décennie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00006664">
+        <w:t xml:space="preserve"> Aucun contrat au dossier, donateur inconnu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0FC5CD4D" w14:textId="3D51F8D9" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00923766">
+    <w:p w14:paraId="0FC5CD4D" w14:textId="3D51F8D9" w:rsidR="00AB6798" w:rsidRDefault="00CF3DF8" w:rsidP="00923766">
       <w:r w:rsidRPr="00CF3DF8">
         <w:t>Dans ce fonds, on retrouve plusieurs procès-verbaux, dont les tout premiers, qui témoignent du vécu de ce mouvement. Aussi, des documents constitutifs, financiers, de recrutement et de relations publiques viennent enrichir ce fonds. On y trouve quelques photographies en lien direct avec le sujet.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2506E16D" w14:textId="77777777" w:rsidR="00006664" w:rsidRPr="00A674F8" w:rsidRDefault="00006664" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="1C8062A2" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="6AB6A2CD" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds est </w:t>
       </w:r>
       <w:r w:rsidR="00CF3DF8">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>raité</w:t>
       </w:r>
-      <w:r w:rsidR="00561EAD">
-[...2 lines deleted...]
-    </w:p>
+      <w:r w:rsidR="00006664">
+        <w:t xml:space="preserve"> par Manon Girard, secrétaire de la Société d’histoire, le 8 février 1994, et refait aux normes RDDA en janvier 2007 par Isabelle Trottier, archiviste et historienne de la Société d’histoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A28527" w14:textId="77777777" w:rsidR="00006664" w:rsidRPr="00A674F8" w:rsidRDefault="00006664" w:rsidP="00923766"/>
     <w:p w14:paraId="268FB009" w14:textId="0454AEA2" w:rsidR="000B2C6E" w:rsidRDefault="000B2C6E" w:rsidP="00923766">
       <w:r>
         <w:t>Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le 16 mars 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331D226B" w14:textId="77777777" w:rsidR="000B2C6E" w:rsidRPr="00A674F8" w:rsidRDefault="000B2C6E" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A33500A" w14:textId="77777777" w:rsidR="00006664" w:rsidRDefault="00006664" w:rsidP="00923766"/>
+    <w:p w14:paraId="644F9F5A" w14:textId="62751C2C" w:rsidR="00006664" w:rsidRPr="00006664" w:rsidRDefault="00006664" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00006664">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118794DE" w14:textId="77777777" w:rsidR="00006664" w:rsidRDefault="00006664" w:rsidP="00006664">
+      <w:r>
+        <w:t>Boîtes 1-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1966C2A5" w14:textId="77777777" w:rsidR="00006664" w:rsidRDefault="00006664" w:rsidP="00006664">
+      <w:r>
+        <w:t>R01 E05 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1645FE0C" w14:textId="77777777" w:rsidR="00006664" w:rsidRDefault="00006664" w:rsidP="00006664"/>
+    <w:p w14:paraId="162FDE7D" w14:textId="77777777" w:rsidR="00006664" w:rsidRDefault="00006664" w:rsidP="00006664">
+      <w:r>
+        <w:t>Tablette pour cadres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F13F19E" w14:textId="457729DE" w:rsidR="00006664" w:rsidRPr="00A674F8" w:rsidRDefault="00006664" w:rsidP="00006664">
+      <w:r>
+        <w:t>P04/F1/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="18B619C8" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc35354395"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CF3DF8">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00CF3DF8">
@@ -3881,51 +3938,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="41521035" w:rsidR="00C016D9" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="6A7B8B4C" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc35354397"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F25221">
               <w:t>Autorisation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="5D1162FC" w14:textId="3B7475BB" w:rsidR="00F25221" w:rsidRDefault="00F25221" w:rsidP="00F25221">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3965,51 +4021,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="42E231AA" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc35354398"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00A5490B">
               <w:t>Législation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
@@ -4130,51 +4185,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D2183A" w14:textId="73873614" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="1B96AF81" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc35354400"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000553F4">
               <w:t>Procès-verbaux</w:t>
             </w:r>
@@ -4221,51 +4275,50 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/1</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Procès-verbaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="0830F35E" w14:textId="77777777" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– 1951-1956. – 2,5 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6B7AB0" w14:textId="77777777" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01E60502" w14:textId="694E9E82" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Livre des procès-verbaux du cercle Lacordaire de Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F07B9AB" w14:textId="0823C2A3" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="007F33D1">
             <w:pPr>
@@ -4392,51 +4445,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1944-1956. – 2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F995189" w14:textId="77777777" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CD2D8B9" w14:textId="38CB5EBA" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Livre des procès verbaux du cercle Lacordaire de Mistassini.</w:t>
+              <w:t xml:space="preserve">Livre des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>procès verbaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du cercle Lacordaire de Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4BE370" w14:textId="17D9D50E" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1ACF3D39" w14:textId="77777777" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="502CA5C7" w14:textId="5D0E87A8" w:rsidR="000553F4" w:rsidRDefault="000553F4" w:rsidP="000553F4">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc35354404"/>
             <w:r>
               <w:t>P04</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
@@ -4646,51 +4713,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="54EC075F" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="214A45A8" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc35354407"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F34EDB">
               <w:t>Grand Livre</w:t>
             </w:r>
@@ -4729,50 +4795,51 @@
               <w:t>Grand livre du cercle Lacordaire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="7FEECAEF" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc35354408"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CF3DF8">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00F34EDB">
         <w:t>Association des Cercles Lacordaire du diocèse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2D8B4F6F" w14:textId="2BA1FA6A" w:rsidR="00F34EDB" w:rsidRDefault="00F34EDB" w:rsidP="00F34EDB">
       <w:r>
         <w:t xml:space="preserve">– 1960-1962. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,6 cm"/>
         </w:smartTagPr>
         <w:r>
@@ -4833,51 +4900,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287E94F5" w14:textId="5FD3AEB0" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="00585A7B" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc35354409"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F34EDB">
               <w:t>Bilan</w:t>
             </w:r>
@@ -4923,51 +4989,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="5845E468" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc35354410"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00CF3DF8">
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F34EDB">
@@ -5145,150 +5210,230 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE64F65" w14:textId="1F5B0DBC" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6480D957" w14:textId="31E6A9AA" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00BA610C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc35354413"/>
             <w:r>
               <w:t>P04/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00512104">
               <w:t>Liste de souscripteurs</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="06C9F39A" w14:textId="7EBA2CA1" w:rsidR="00512104" w:rsidRDefault="00512104" w:rsidP="00512104">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1952. – 2,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474F1E0A" w14:textId="77777777" w:rsidR="00512104" w:rsidRDefault="00512104" w:rsidP="00512104">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E1EBDFD" w14:textId="2DB1670C" w:rsidR="00CF3DF8" w:rsidRDefault="00512104" w:rsidP="00512104">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Certificat d’honneur aux souscripteurs. Liste des donateurs de différents cercles</w:t>
-[...18 lines deleted...]
-              <w:t>Girardville, St-Augustin, Ste-Jeanne-d’arc, Roberval, Notre-dame-de-Lorette, St-Hedwidge, St-Bruno, St-Jérôme, St-Joseph-d’Alma, Cap-Santé.</w:t>
+              <w:t xml:space="preserve">Certificat d’honneur aux souscripteurs. Liste des donateurs de différents cercles : St-Félicien, St-Prime, Chambord, St-Edmond-les-Plaines, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Albanel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, St-Eugène, Dolbeau, St-cœur-de-Marie, Isle-Maligne, Parents de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M.Vézina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Girardville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, St-Augustin, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ste-Jeanne-d’arc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Roberval, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notre-dame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-de-Lorette, St-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hedwidge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, St-Bruno, St-Jérôme, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>St-Joseph-d’Alma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Cap-Santé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0188244B" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00BA610C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E59D799" w14:textId="7630A838" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="43B25192" w14:textId="2AF0372A" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="5C811A07" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="77B0D561" w14:textId="036767F4" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk35329265"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc35354414"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc35354414"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk35329265"/>
       <w:r>
         <w:t>P04/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007548D7">
         <w:t>Recrutement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="65ADCD6F" w14:textId="77777777" w:rsidR="007548D7" w:rsidRPr="007548D7" w:rsidRDefault="007548D7" w:rsidP="007548D7">
       <w:r w:rsidRPr="007548D7">
         <w:t>– 1941-1972. – 7,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F6F168" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="7D9816B1" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00AB6798" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAB846D" w14:textId="7CC68A42" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="007548D7" w:rsidP="00CF3DF8">
       <w:r w:rsidRPr="007548D7">
         <w:t>La série se compose de trois sections en lien avec les membres : l’admission, les anciens et les nouveaux membres des cercles de Mistassini, Dolbeau et Ste-Jeanne d’Arc.</w:t>
       </w:r>
     </w:p>
@@ -5382,51 +5527,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6225C095" w14:textId="1ECAAE57" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D59EDE4" w14:textId="62E185D5" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc35354416"/>
             <w:r>
               <w:t>P04/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00795703">
               <w:t>Fiches Mistassini</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="69DC921C" w14:textId="4A318F69" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5463,51 +5607,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w14:paraId="04128B2F" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75EFD4AA" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10678FA4" w14:textId="7DDD07CA" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Toc35354417"/>
             <w:r>
               <w:t>P04/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00795703">
               <w:t>Fiches Dolbeau</w:t>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="34B240FD" w14:textId="39E74BF6" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
@@ -5547,73 +5690,77 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795703" w:rsidRPr="00A674F8" w14:paraId="300BE3D7" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A6997FF" w14:textId="01B01C48" w:rsidR="00795703" w:rsidRPr="00A674F8" w:rsidRDefault="00795703" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21C467F5" w14:textId="780AA476" w:rsidR="00795703" w:rsidRPr="00B321DF" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc35354418"/>
             <w:r>
               <w:t>P04/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Fiches Ste-Jeanne-d’Arc</w:t>
+              <w:t xml:space="preserve">Fiches </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ste-Jeanne-d’Arc</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="45F51B61" w14:textId="0CA01169" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1944-1967. – 1,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C8A084" w14:textId="77777777" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06D4F780" w14:textId="672826B0" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -5718,64 +5865,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F1DDD9B" w14:textId="5984ECC6" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boîte </w:t>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77CB6370" w14:textId="004CC6F8" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc35354420"/>
             <w:r>
               <w:t>P04/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00795703">
               <w:t>Liste</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="0EB740D5" w14:textId="356501C9" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5801,54 +5941,51 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Liste des noms avec le nombre d’années dans le mouvement pour décoration, cercle de Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314DCE1E" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70ED5D4A" w14:textId="2B0A3D6B" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="42E2F36F" w14:textId="77777777" w:rsidR="00795703" w:rsidRPr="00A674F8" w:rsidRDefault="00795703" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="5AB0709E" w14:textId="5AE098D2" w:rsidR="00795703" w:rsidRPr="00A674F8" w:rsidRDefault="00795703" w:rsidP="00795703">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc35354421"/>
       <w:r>
-        <w:t>P04/</w:t>
-[...2 lines deleted...]
-        <w:t>D3</w:t>
+        <w:t>P04/D3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Nouveaux membres</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="6A243643" w14:textId="34B4DB2E" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
       <w:r w:rsidRPr="00795703">
         <w:t>– 1962-1970. – 0,6 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19494888" w14:textId="77777777" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A42955D" w14:textId="77777777" w:rsidR="00795703" w:rsidRPr="00AB6798" w:rsidRDefault="00795703" w:rsidP="00795703">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -5902,63 +6039,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F67EA68" w14:textId="642D32AB" w:rsidR="00795703" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="109876B8" w14:textId="3C8F58BF" w:rsidR="00795703" w:rsidRPr="00B321DF" w:rsidRDefault="00795703" w:rsidP="00164ACE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc35354422"/>
             <w:r>
-              <w:t>P04/</w:t>
-[...2 lines deleted...]
-              <w:t>D3</w:t>
+              <w:t>P04/D3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapport</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="7B307BCD" w14:textId="4A05F5D3" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1966-1970. – 0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B46F4D" w14:textId="77777777" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
@@ -5986,65 +6119,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795703" w:rsidRPr="00A674F8" w14:paraId="0551B7F1" w14:textId="77777777" w:rsidTr="00164ACE">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="14255B47" w14:textId="77777777" w:rsidR="00795703" w:rsidRPr="00A674F8" w:rsidRDefault="00795703" w:rsidP="00164ACE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="782B7F38" w14:textId="6BFD26D8" w:rsidR="00795703" w:rsidRPr="00B321DF" w:rsidRDefault="00795703" w:rsidP="00164ACE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc35354423"/>
             <w:r>
-              <w:t>P04/</w:t>
-[...5 lines deleted...]
-              <w:t>/2</w:t>
+              <w:t>P04/D3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Livret</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="598C0488" w14:textId="67A18D36" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1962. – 0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB340A3" w14:textId="77777777" w:rsidR="00795703" w:rsidRDefault="00795703" w:rsidP="00795703">
             <w:pPr>
               <w:rPr>
@@ -6184,78 +6310,76 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w14:paraId="58E1CD5C" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0439C701" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R01 E02 T0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B4267CF" w14:textId="37942CC8" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D952ADF" w14:textId="67C123E8" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc35354426"/>
             <w:r>
               <w:t>P04/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00126DE0">
               <w:t>Articles de journaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="70543E17" w14:textId="03A53DB9" w:rsidR="00126DE0" w:rsidRDefault="00126DE0" w:rsidP="00126DE0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6319,51 +6443,67 @@
     </w:p>
     <w:p w14:paraId="6F37A904" w14:textId="3A2CD995" w:rsidR="00CF3DF8" w:rsidRDefault="00921AEB" w:rsidP="00CF3DF8">
       <w:r w:rsidRPr="00921AEB">
         <w:t>. – 1964-1969. – 1,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A40E21" w14:textId="77777777" w:rsidR="00921AEB" w:rsidRDefault="00921AEB" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="0CBDA9D7" w14:textId="77777777" w:rsidR="00F34EDB" w:rsidRPr="00AB6798" w:rsidRDefault="00F34EDB" w:rsidP="00F34EDB">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63294ABC" w14:textId="1D27153D" w:rsidR="00F34EDB" w:rsidRPr="00A674F8" w:rsidRDefault="00F34EDB" w:rsidP="00F34EDB">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00921AEB" w:rsidRPr="00921AEB">
-        <w:t>les bulletins «Réaction» et «Contact».</w:t>
+        <w:t>les bulletins</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00921AEB" w:rsidRPr="00921AEB">
+        <w:t xml:space="preserve"> «Réaction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00921AEB" w:rsidRPr="00921AEB">
+        <w:t>» et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00921AEB" w:rsidRPr="00921AEB">
+        <w:t xml:space="preserve"> «Contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00921AEB" w:rsidRPr="00921AEB">
+        <w:t>».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF95EFC" w14:textId="77777777" w:rsidR="00F34EDB" w:rsidRPr="00A674F8" w:rsidRDefault="00F34EDB" w:rsidP="00CF3DF8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w14:paraId="1BEA8790" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30E90D18" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
@@ -6380,198 +6520,221 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="455BFD28" w14:textId="77A8214A" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="750BC75D" w14:textId="01F9E7D6" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc35354428"/>
             <w:r>
               <w:t>P04/E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00921AEB">
               <w:t>Réaction</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="291CB18F" w14:textId="11F83F96" w:rsidR="00921AEB" w:rsidRDefault="00921AEB" w:rsidP="00921AEB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1967-1969. – 1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BAC074D" w14:textId="77777777" w:rsidR="00921AEB" w:rsidRDefault="00921AEB" w:rsidP="00921AEB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00B49ADF" w14:textId="11A0FC74" w:rsidR="00CF3DF8" w:rsidRDefault="00921AEB" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Revue «Réaction» volumes 25 et 26, nos 1, 2, 4, 5, 6, 7, 8, 10 et 12.</w:t>
+              <w:t>Revue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Réaction</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>» volumes 25 et 26, nos 1, 2, 4, 5, 6, 7, 8, 10 et 12.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BA60A6B" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w14:paraId="635E4D28" w14:textId="77777777" w:rsidTr="00DF3E95">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0F5F5261" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56E811C4" w14:textId="5B03C1D8" w:rsidR="00CF3DF8" w:rsidRPr="00B321DF" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc35354429"/>
             <w:r>
               <w:t>P04/E2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00921AEB">
               <w:t>Contact</w:t>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="6B644C82" w14:textId="58C2D765" w:rsidR="00921AEB" w:rsidRDefault="00921AEB" w:rsidP="00921AEB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1964. – 0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45CE2A57" w14:textId="77777777" w:rsidR="00921AEB" w:rsidRDefault="00921AEB" w:rsidP="00921AEB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E11F064" w14:textId="113B24A0" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00921AEB" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Revue «Contact» no 4.</w:t>
+              <w:t>Revue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Contact</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>» no 4.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11401B26" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33C2D4E5" w14:textId="77BAB0CE" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="501DCB37" w14:textId="77777777" w:rsidR="005F5E5C" w:rsidRDefault="005F5E5C" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="14639296" w14:textId="7EF30A9C" w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w:rsidRDefault="005F5E5C" w:rsidP="005F5E5C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc35354430"/>
       <w:r>
-        <w:t>P04/</w:t>
-[...2 lines deleted...]
-        <w:t>E3</w:t>
+        <w:t>P04/E3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Autres documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2592F4C1" w14:textId="4A7B53D1" w:rsidR="005F5E5C" w:rsidRDefault="005F5E5C" w:rsidP="005F5E5C">
       <w:r w:rsidRPr="005F5E5C">
         <w:t>– [19--]. – 0,3 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784B577B" w14:textId="77777777" w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w:rsidRDefault="005F5E5C" w:rsidP="005F5E5C"/>
     <w:p w14:paraId="11C45FD7" w14:textId="77777777" w:rsidR="005F5E5C" w:rsidRPr="00AB6798" w:rsidRDefault="005F5E5C" w:rsidP="005F5E5C">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -6622,63 +6785,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28A7A1FE" w14:textId="6586C17C" w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41FE6829" w14:textId="7916634C" w:rsidR="005F5E5C" w:rsidRPr="00B321DF" w:rsidRDefault="005F5E5C" w:rsidP="00164ACE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Toc35354431"/>
             <w:r>
-              <w:t>P04/</w:t>
-[...2 lines deleted...]
-              <w:t>E3</w:t>
+              <w:t>P04/E3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Autocollant</w:t>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="44ACC145" w14:textId="5B3B13AA" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19--]. – 0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="046E46F7" w14:textId="77777777" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:pPr>
               <w:rPr>
@@ -6706,62 +6865,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w14:paraId="32106061" w14:textId="77777777" w:rsidTr="00164ACE">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3CCE1369" w14:textId="77777777" w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w:rsidRDefault="005F5E5C" w:rsidP="00164ACE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48CB75B7" w14:textId="3720CF88" w:rsidR="005F5E5C" w:rsidRPr="00B321DF" w:rsidRDefault="005F5E5C" w:rsidP="00164ACE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="_Toc35354432"/>
             <w:r>
-              <w:t>P04/</w:t>
-[...2 lines deleted...]
-              <w:t>E3</w:t>
+              <w:t>P04/E3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Certificat Lacordaire</w:t>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="4FA206D8" w14:textId="52D62FB4" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -6789,76 +6944,77 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="284D21A4" w14:textId="398B464E" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w14:paraId="146B697E" w14:textId="77777777" w:rsidTr="00164ACE">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="394E2DE0" w14:textId="77777777" w:rsidR="005F5E5C" w:rsidRPr="00A674F8" w:rsidRDefault="005F5E5C" w:rsidP="00164ACE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0742AC8A" w14:textId="1115B6A8" w:rsidR="005F5E5C" w:rsidRPr="00B321DF" w:rsidRDefault="005F5E5C" w:rsidP="00164ACE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="40" w:name="_Toc35354433"/>
             <w:r>
-              <w:t>P04/</w:t>
-[...2 lines deleted...]
-              <w:t>E3</w:t>
+              <w:t>P04/E3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Carte de voeux</w:t>
+              <w:t xml:space="preserve">Carte de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>voeux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="030F8FF2" w14:textId="15929B13" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19--]. – 0,1 cm de document textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3453DBAE" w14:textId="77777777" w:rsidR="00015E8E" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="069EC800" w14:textId="0711EEF7" w:rsidR="005F5E5C" w:rsidRDefault="00015E8E" w:rsidP="00015E8E">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -7826,51 +7982,50 @@
           </w:p>
           <w:p w14:paraId="0D8DAB98" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="683F5824" w14:textId="397CD996" w:rsidR="00C016D9" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="300E0515" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P04/F1/1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E5BC64" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -7892,52 +8047,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="68FEF865" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1951 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="188C179B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>8.5 cm x 12,5 cm, n.b.</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">8.5 cm x 12,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="517251C6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B8092D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1444BA93" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -7977,52 +8141,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="232A4FDD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29468669" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>11.5 cm x 17,5 cm, n.b.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">11.5 cm x 17,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="119F3BAB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C0DA93" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
@@ -8081,52 +8253,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0F8A1AB7" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographe : A. Ross</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402F8AC3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>12 cm x 17,5 cm, n.b.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">12 cm x 17,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7AEB4216" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E5351BC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(2)</w:t>
@@ -8192,52 +8372,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7DD95DD2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographe : A. Ross</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F13AD3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>17.5 cm x 11,5 cm, n.b.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3F6A7C1B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7327EE46" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DECE4CB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -8290,1152 +8478,1269 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF32118" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographe : A. Ross </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164991E1" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1F6E1778" w14:textId="5BB55951" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57306AFD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D8708F2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206F0827" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Foule devant le monument.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E988AA5" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0BCAEA" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[195-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687426DB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographe : A. Ross</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B039412" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="635461AF" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37346D09" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7147D2C6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6DF455" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Homme déposant des fleurs au pied du monument.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74434B33" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laurent Tremblay. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A8DA23" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>17.5 cm x 11,5 cm, n.b.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F6E1778" w14:textId="5BB55951" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+              <w:t>Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC55F3B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[195-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE35790" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographe : A. Ross</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA31657" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="419CD827" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57306AFD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...32 lines deleted...]
-          <w:p w14:paraId="5E988AA5" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="391D3420" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30656EF1" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5DD9AF" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Petit garçon déposant des fleurs au pied du monument.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3174E904" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D0BCAEA" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="6D1BFB25" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687426DB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="657E9939" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographe : A. Ross</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B039412" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...12 lines deleted...]
-          <w:p w14:paraId="635461AF" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="44C9175E" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="71924E0F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37346D09" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...45 lines deleted...]
-          <w:p w14:paraId="54A8DA23" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="14C97848" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10182C1D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6112BB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Trois hommes devant le monument (3e Laurent Tremblay).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49183A45" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC55F3B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="41803498" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE35790" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="6E6E88A7" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographe : A. Ross</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA31657" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...12 lines deleted...]
-          <w:p w14:paraId="419CD827" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="217D5BEA" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5 cm x 11,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="613BF38D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391D3420" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...32 lines deleted...]
-          <w:p w14:paraId="3174E904" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="53FB565E" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C2D2E6F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5B53CF" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Encensement de la dépouille lors des funérailles de M. Vézina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76AAECDC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D1BFB25" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="164DAAC3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="657E9939" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...25 lines deleted...]
-          <w:p w14:paraId="71924E0F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="3C9CB19D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 cm x 20,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6256A568" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C97848" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...32 lines deleted...]
-          <w:p w14:paraId="49183A45" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="31146AA9" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774CB41A" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A63A10" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Groupe de personnes de l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080E51F4" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[195-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286AC4D3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5 cm x 20,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="230D9B8F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C158CAC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41C28684" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EAF3C3C" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kiosque de L.W. Leclerc pour le tirage au profit des cercles Lacordaire.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A6B22D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41803498" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="2D0E1CCD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6E88A7" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...25 lines deleted...]
-          <w:p w14:paraId="613BF38D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="11739DA5" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographe : Écrin Jean-Marie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B738D1F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 cm x 20 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3AF9B15C" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53FB565E" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...32 lines deleted...]
-          <w:p w14:paraId="76AAECDC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="1815DAC2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19761122" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617BF1DB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Groupe d’hommes devant le magasin de lingerie de M. Vézina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFA5AB6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bas : Philippe Beaulieu (André Trottier?), --, Adrien Simard, Ludovic Doucet, Joseph Hébert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2176F77F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haut : René Doucet, Lucien Genest, Paul-Émile Villeneuve, Isidore Savard, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dollarce</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Doucet, Louis Dallaire, Léon Bélanger, Roméo Théberge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0194E2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="164DAAC3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="13B98276" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9CB19D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...12 lines deleted...]
-          <w:p w14:paraId="6256A568" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="4ECEB31F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 cm x 20 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6ABA8653" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31146AA9" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...32 lines deleted...]
-          <w:p w14:paraId="080E51F4" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="10C004BB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="318246F6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE91AB7" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Remise d’un chèque.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B2C609" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>En avant : François-Paul Boivin, Chanoine Jean-Baptiste Simard, Alphonse Fortin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F63FBF2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="286AC4D3" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...13 lines deleted...]
-          <w:p w14:paraId="230D9B8F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="79C540FC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26 cm x 20,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1F5B0E17" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C158CAC" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...45 lines deleted...]
-          <w:p w14:paraId="2D0E1CCD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="03385CA7" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24473368" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8BF439" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Groupe de personnes non identifié.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46251E93" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11739DA5" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="1912CE83" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographe : Écrin Jean-Marie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B738D1F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...12 lines deleted...]
-          <w:p w14:paraId="3AF9B15C" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="01893AA8" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5 cm x 19,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="089BE1F4" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1815DAC2" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...83 lines deleted...]
-          <w:p w14:paraId="13B98276" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="5F37F37B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0084909D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P04/F1/16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AC8770" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jeunes filles apportant un présent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD4BA92" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECEB31F" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...12 lines deleted...]
-          <w:p w14:paraId="6ABA8653" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+          <w:p w14:paraId="35061AD4" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5 cm x 20,5 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="463FFBCD" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C004BB" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
-[...240 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1FABB793" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19AE3C8D" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P04/F1/17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C559EE6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Groupe de personnes rendant hommage à M. Charles Vézina pour ses dix ans d’abstinence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BBDC7CE" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1950</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA6F30B" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>37,5 cm x 13 cm, n.b.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">37,5 cm x 13 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7A61F97B" w14:textId="38AEB6C2" w:rsidR="00CF3DF8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originale (sur tablette)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BACDE32" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D4A8148" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
@@ -9478,50 +9783,51 @@
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00C016D9">
         <w:t>Objets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="62D91E47" w14:textId="379DB650" w:rsidR="00CF3DF8" w:rsidRDefault="00C016D9" w:rsidP="00CF3DF8">
       <w:r w:rsidRPr="00C016D9">
         <w:t>– [19--]. – 8 objets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3867FA86" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00CF3DF8"/>
     <w:p w14:paraId="3E6B65A8" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00AB6798" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3927AC08" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9588,58 +9894,55 @@
             <w:r w:rsidRPr="00C016D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R01 E02 T0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03AF333E" w14:textId="11DFE11E" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E23B2C6" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P04/G1/1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8E11A5" w14:textId="77777777" w:rsidR="00C016D9" w:rsidRDefault="00C016D9" w:rsidP="00C016D9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9837,126 +10140,126 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9DA74F" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A28747D" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00DF3E95">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:tbl>
     <w:p w14:paraId="6D927216" w14:textId="77777777" w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidRDefault="00CF3DF8" w:rsidP="00CF3DF8"/>
     <w:sectPr w:rsidR="00CF3DF8" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B375C2D" w14:textId="77777777" w:rsidR="00F70C4D" w:rsidRDefault="00F70C4D" w:rsidP="00923766">
+    <w:p w14:paraId="0A445BEF" w14:textId="77777777" w:rsidR="00CA4E2D" w:rsidRDefault="00CA4E2D" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A9B7D51" w14:textId="77777777" w:rsidR="00F70C4D" w:rsidRDefault="00F70C4D" w:rsidP="00923766">
+    <w:p w14:paraId="1AC6272C" w14:textId="77777777" w:rsidR="00CA4E2D" w:rsidRDefault="00CA4E2D" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -10072,96 +10375,98 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1789041E" w14:textId="77777777" w:rsidR="00F70C4D" w:rsidRDefault="00F70C4D" w:rsidP="00923766">
+    <w:p w14:paraId="6ACB4A36" w14:textId="77777777" w:rsidR="00CA4E2D" w:rsidRDefault="00CA4E2D" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D3D17D1" w14:textId="77777777" w:rsidR="00F70C4D" w:rsidRDefault="00F70C4D" w:rsidP="00923766">
+    <w:p w14:paraId="33D0150A" w14:textId="77777777" w:rsidR="00CA4E2D" w:rsidRDefault="00CA4E2D" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
+    <w:rsid w:val="00006664"/>
     <w:rsid w:val="00015E8E"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000553F4"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000B2C6E"/>
     <w:rsid w:val="000D4E9C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00126DE0"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
@@ -10193,50 +10498,51 @@
     <w:rsid w:val="005A03FB"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F5E5C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A34EB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007548D7"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00795703"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F41AF"/>
     <w:rsid w:val="008259C6"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
+    <w:rsid w:val="0089036F"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00921AEB"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A5490B"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
@@ -10247,50 +10553,51 @@
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C016D9"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C8190A"/>
     <w:rsid w:val="00C9518B"/>
     <w:rsid w:val="00CA426C"/>
+    <w:rsid w:val="00CA4E2D"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF3DF8"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D133B1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F25221"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F34EDB"/>
@@ -10303,65 +10610,65 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F95080"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11244,51 +11551,51 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11620,72 +11927,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>13777</Characters>
+  <Pages>15</Pages>
+  <Words>2538</Words>
+  <Characters>13962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16249</CharactersWithSpaces>
+  <CharactersWithSpaces>16468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>