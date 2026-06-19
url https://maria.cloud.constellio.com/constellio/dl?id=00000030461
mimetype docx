--- v1 (2025-12-08)
+++ v2 (2026-06-19)
@@ -228,56 +228,59 @@
     <w:p w14:paraId="274F1AF8" w14:textId="3327DB53" w:rsidR="00F95080" w:rsidRDefault="00F95080" w:rsidP="00AB3CB4">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Transfert d’instrument de recherche </w:t>
       </w:r>
       <w:r w:rsidR="00BB578D">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>par Marie-Chantale Savard, archiviste</w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t>, l</w:t>
       </w:r>
       <w:r>
         <w:t>e 16 mars 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470DE333" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00AB3CB4">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44AFD5C7" w14:textId="0C66352E" w:rsidR="00AB3CB4" w:rsidRDefault="00AB3CB4" w:rsidP="00F95080">
+    <w:p w14:paraId="44AFD5C7" w14:textId="36A8EA57" w:rsidR="00AB3CB4" w:rsidRDefault="00AB3CB4" w:rsidP="00F95080">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Ajouts effectués par Frédérique Fradet, archiviste, le 6 octobre 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3BE5">
+        <w:t xml:space="preserve"> et le 12 mai 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF653AF" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00494921">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20289036" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00494921">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F165DC6" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00494921">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2481F08C" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00494921">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202E2618" w14:textId="77777777" w:rsidR="00BB578D" w:rsidRDefault="00BB578D" w:rsidP="00494921">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -2749,202 +2752,339 @@
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc115954506"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0799D1A7" w14:textId="5D966B88" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="009C7F60">
+    <w:p w14:paraId="0799D1A7" w14:textId="0083BE06" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="009C7F60">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fonds Jeux du Québec. </w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>1972</w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1985. </w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
-        <w:t>1,60 m. de documents textuels</w:t>
+        <w:t>1,6</w:t>
+      </w:r>
+      <w:r w:rsidR="00111DE0">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00111DE0">
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00111DE0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:t>163 photos</w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t>. –</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 163 diapositives</w:t>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> diapositives</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r>
         <w:t>1 bande cassette de 60 minutes</w:t>
       </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t xml:space="preserve"> (enregistrement audio)</w:t>
+      </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t>. –</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> mascotte </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00111DE0">
+        <w:t xml:space="preserve">toutou de la </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mascotte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D119B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB3CB4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005675C0">
+      <w:r w:rsidR="004965FD">
+        <w:t>(à ranger dans la voûte à la suite d’une utilisation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C20355" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="009C7F60">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E295EAE" w14:textId="61D1A4AE" w:rsidR="004965FD" w:rsidRPr="004965FD" w:rsidRDefault="004965FD" w:rsidP="009C7F60">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004965FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2547058E" w14:textId="70A52E49" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="7CB41915" w14:textId="16AACFEF" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>3 versements entre 1985 et 1993</w:t>
+      </w:r>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2FE4F" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Donateur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004965FD">
+        <w:t xml:space="preserve">Guy Godbout, directeur général de la Finale des Jeux du Québec, Photo-Tec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>enr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004965FD">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="7BCA029A" w14:textId="67111EF9" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD">
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Denis Hurtubise, photographe, Ville de Dolbeau (Camille Lupien)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374E535E" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Date du contrat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>1985-01-01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106C75C6" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="7BCA029A" w14:textId="67111EF9" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="004965FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
         <w:t>Ajout non traité 2021 :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD2D5F2" w14:textId="02550BF5" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1 journal Écho des jeux 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C832CD">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> édition. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564EB08D" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD"/>
-    <w:p w14:paraId="3D825B36" w14:textId="4DD2CA25" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD">
+    <w:p w14:paraId="3D825B36" w14:textId="4DD2CA25" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="004965FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ajout non traité 6 octobre 2022 (Victor Théberge / Gaétane Simard) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BED903F" w14:textId="55D3D8F6" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">88 photographies originales noir et blanc des Jeux du Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de 1978 à Dolbeau</w:t>
       </w:r>
       <w:r w:rsidR="005675C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B596C7" w14:textId="77777777" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004E0AB7"/>
-    <w:p w14:paraId="15FDEF3B" w14:textId="35D94838" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004E0AB7">
+    <w:p w14:paraId="15FDEF3B" w14:textId="35D94838" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004965FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ajout non traité 4 déc. 2025, aucun donateur : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C28E7E" w14:textId="79BFC83F" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004E0AB7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>0,4 cm de documents textuels (programmation Jeux du Québec 1985)</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>0,4 cm de documents textuels (programmation Jeux du Québec 1985).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727008D3" w14:textId="77777777" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="00111DE0"/>
+    <w:p w14:paraId="69DCF6B9" w14:textId="5C7A7063" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="004965FD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ajout non traité 11 mai 2026, par Audrey Rousseau :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22032821" w14:textId="4BBD2452" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="00111DE0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>0,2 cm de documents textuels (programme Jeux du Québec 1985).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E8BBD4" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRPr="00A674F8" w:rsidRDefault="00C832CD" w:rsidP="00C832CD"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="318D2A60" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2959,50 +3099,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dolbeau, ville hôtesse de la Finale des Jeux du Québec à l’hiver 1985, accueille près de 2 800 athlètes lors de 10 jours d’activités sportives. Au total, les participants en provenance de 18 régions du Québec prennent part à 16 disciplines dont le patinage artistique, le judo, l’haltérophilie, le volleyball, le basketball et la ringuette. La cérémonie d’ouverture des jeux est présentée par le premier ministre du Québec, M. René Lévesque. Douze coureurs du Club du Mille ont parcouru la distance de Chicoutimi à Roberval puis de Roberval à Dolbeau en deux jours, à la course, pour transporter la flamme des jeux à travers la région. L’événement se déroulant du 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00215D3F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> au 10 mars 1985 a été suivi avec grand intérêt par la presse écrite, la radio et la télévision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453FCF85" w14:textId="3C08E8A6" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766"/>
     <w:p w14:paraId="3CD1FF26" w14:textId="760A0CD2" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766">
       <w:r w:rsidRPr="00C832CD">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certains documents représentent aussi les Jeux du Québec, les finales régionales de Dolbeau, soit les Jeux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t>, à l'hiver 1978.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9AD430" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRPr="00A674F8" w:rsidRDefault="00C832CD" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
@@ -3015,241 +3156,377 @@
       <w:r>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> par M. Guy Godbout, directeur général lors de la Finale des Jeux du Québec, hiver 1985. Ce premier versement n’a pas de contrat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03613EFC" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="2E68FE23" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Un ajout a été effectué par Photo-Tec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>enr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. de Mistassini, représenté par Denis Hurtubise. Le contrat a été signé le 14 juin 1991. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B070FA" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="79E39B85" w:rsidR="00561EAD" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Un troisième versement a été fait le 15 juin 1993 par le contractant-donateur répondant au nom de Jeux du Québec, finale, hiver 1985, représenté par la ville de Dolbeau. Le contrat </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> devant le greffier André Côté, témoin. Un extrait du procès-verbal de la séance régulière du conseil de ville de Dolbeau en date du 14 juin 1993 est annexé à ce dernier contrat.</w:t>
+        <w:t>Un troisième versement a été fait le 15 juin 1993 par le contractant-donateur répondant au nom de Jeux du Québec, finale, hiver 1985, représenté par la ville de Dolbeau. Le contrat a été signé par le maire Camille Lupien devant le greffier André Côté, témoin. Un extrait du procès-verbal de la séance régulière du conseil de ville de Dolbeau en date du 14 juin 1993 est annexé à ce dernier contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD2374D" w14:textId="3AA053B9" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="33B8B660" w14:textId="268D4C20" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766">
       <w:r>
         <w:t>En 2011, la date exacte n’étant pas précisée, un ajout de 10 cm de documents textuels a été effectué par la Ville de Dolbeau-Mistassini avec l’archiviste Isabelle Trottier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E917813" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="771A3303" w14:textId="2F12A476" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Les diapositives ont été numérisées en 2020 (164 au total).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AE25BE" w14:textId="54EAB3C0" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="4AFEC2C3" w14:textId="65F3A7B3" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766">
       <w:r>
         <w:t>En 2021, en effectuant du ménage dans des fonds, la Société d’histoire a reclassé un journal Écho des Jeux, 3</w:t>
       </w:r>
       <w:r w:rsidRPr="005675C0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> édition. Aucune fiche n’a été signée à cet effet. Le fonds d’origine est inconnu et la démarche n’a pas été documentée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F31A230" w14:textId="1E27DB04" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766"/>
     <w:p w14:paraId="7A09D82E" w14:textId="5FA0D1C3" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766">
       <w:r w:rsidRPr="00C832CD">
         <w:t xml:space="preserve">Un ajout a été déposé le 6 octobre 2022 par le couple Gaétane Simard et Victor Théberge. Il s'agit de 88 photographies originales noir et blanc des Jeux du Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t xml:space="preserve"> de 1978 à Dolbeau. M. Théberge a été impliqué dans l'événement à l'époque, ainsi que dans le Championnat de judo de 1988 (voir fonds P77 de la SHGMC).</w:t>
       </w:r>
       <w:r w:rsidR="005675C0">
         <w:t xml:space="preserve"> Une fiche d’ajout a été acheminée pour signature à cet effet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB57613" w14:textId="77777777" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="00923766"/>
-    <w:p w14:paraId="4A76ED85" w14:textId="588C3362" w:rsidR="004E0AB7" w:rsidRPr="0045758A" w:rsidRDefault="004E0AB7" w:rsidP="00923766">
+    <w:p w14:paraId="4A76ED85" w14:textId="50C384FC" w:rsidR="004E0AB7" w:rsidRPr="0045758A" w:rsidRDefault="004E0AB7" w:rsidP="00923766">
       <w:r w:rsidRPr="004E0AB7">
         <w:t>Une programmation des Jeux du Québec 1985 a été ajoutée sans donation en décembre 2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="00111DE0">
+        <w:t xml:space="preserve"> Un autre document similaire a été remis par Mme Audrey Rousseau de Dolbeau-Mistassini le 11 mai 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="50485797" w:rsidR="00922E8E" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t>Les chercheurs intéressés au fonds Jeux du Québec trouveront en plus d’une collection de photos, un vaste inventaire des événements se rattachant à divers secteurs lors de la Finale des Jeux du Québec tenus à Dolbeau du 1</w:t>
       </w:r>
       <w:r w:rsidRPr="007D119B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> au 10 mars 1985</w:t>
       </w:r>
       <w:r w:rsidR="005675C0">
         <w:t xml:space="preserve">. S’y trouvent aussi des documents des Jeux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005675C0">
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005675C0">
         <w:t xml:space="preserve"> de Dolbeau de l’hiver 1978. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7A4FCE5D" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="1717E4F9" w14:textId="440AA76E" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Le fonds comprend plusieurs séries dont : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Correspondances, finance</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004965FD">
+        <w:t>, contrats, protocoles d'entente, dossier d'information, projets gouvernementaux, rapports finaux, règlements, communiqués de presse, western, inscription, bottin des bénévoles, etc.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="6DC6420D" w:rsidR="00B46FC4" w:rsidRDefault="009C7F60" w:rsidP="00923766">
+    <w:p w14:paraId="2F32F2E7" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r>
+        <w:t>Le tout premier traitement a été réalisé par Madeleine Gauthier à la Société d’histoire le 29 janvier 1991.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB96CCA" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="60BC7670" w14:textId="509D5B03" w:rsidR="00B46FC4" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le fonds est classé </w:t>
       </w:r>
       <w:r w:rsidR="006B0FC8">
         <w:t>sous forme de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> répertoire, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>qui devra être mis à jour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E615431" w14:textId="22F806C3" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="00923766">
+    <w:p w14:paraId="4E615431" w14:textId="32E1FF0E" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Prenez note que nous avons déplacé du fonds le document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ballon sur glace 1980. </w:t>
       </w:r>
       <w:r>
-        <w:t>Il se retrouve dans un petit Fonds d’archive dont la cote est P103/013.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="384563C3" w14:textId="4B03C835" w:rsidR="009C7F60" w:rsidRPr="00A674F8" w:rsidRDefault="009C7F60" w:rsidP="00923766">
+        <w:t xml:space="preserve">Il se retrouve dans un petit </w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onds d’archive</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dont la cote est P103/013</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t xml:space="preserve"> (auparavant identifié </w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD" w:rsidRPr="004965FD">
+        <w:t>P1000/013 (?)</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D13BAF" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="3B5E6986" w14:textId="5298E050" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r>
+        <w:t>Il y a eu numérisation de diapositives en 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F118043" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="384563C3" w14:textId="4B03C835" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:bookmarkStart w:id="1" w:name="_Hlk35260521"/>
       <w:r>
         <w:t>Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le 16 mars 2020.</w:t>
       </w:r>
       <w:r w:rsidR="00C832CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C832CD" w:rsidRPr="00C832CD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>À réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDDF7D0" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="0A94CB0E" w14:textId="63B82E32" w:rsidR="004965FD" w:rsidRPr="00A674F8" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:r w:rsidRPr="004965FD">
+        <w:t>Ajouts effectués par Frédérique Fradet, archiviste, le 6 octobre 2022 et le 12 mai 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="0B6486ED" w14:textId="38257C8A" w:rsidR="004965FD" w:rsidRPr="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004965FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B5B38D" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
+    <w:p w14:paraId="2878B9A5" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>Boîtes 1 à 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A76B407" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>R01 E04 T01 à T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E53626" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>Traitement à réviser et non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525B4631" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
+    <w:p w14:paraId="12A09F58" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370DA8C5" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>R09 E01 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22105114" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
+    <w:p w14:paraId="670338FD" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>Documents iconographiques numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE421E" w14:textId="3A05B996" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> à l’interne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152B2436" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>164 diapositives numérisées en 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3318DEA6" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
+    <w:p w14:paraId="5C22452B" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>Boîte grand format 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0001E4F6" w14:textId="29C46BAC" w:rsidR="004965FD" w:rsidRPr="00A674F8" w:rsidRDefault="004965FD" w:rsidP="004965FD">
+      <w:r>
+        <w:t>R00 E01 T02</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323FF06" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Le répertoire précédent a été copié tel quel ici. Il faudra voir à mettre à jour le classement pour le rendre fonctionnel et qu’il respecte les normes RDDA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="352FD452" w:rsidR="00C70C4E" w:rsidRDefault="006B0FC8" w:rsidP="00923766">
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -3845,140 +4122,148 @@
         </w:rPr>
         <w:t>Série                                        Bottin des bénévoles                                 04.25.01 – 04.26.01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434FC3AD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Série                                        Photographies                                             05.01.01 – 05.14.01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6612AC99" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
+    <w:p w14:paraId="6612AC99" w14:textId="7D6F8E10" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Série                                        Mascotte </w:t>
+        <w:t xml:space="preserve">Série                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00396BDC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Peluche de la m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ascotte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006B0FC8">
-        <w:rPr>
+      <w:r w:rsidR="00396BDC">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       06.01.01 – 07.01.01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75744C56" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        (Entreposée au festival Western; doit être envoyée chez le nettoyeur à chaque prêt.)  </w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>(N’est pas à la société d’histoire, nous n’en avons plus la garde)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103371BD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209F14B6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
@@ -5473,71 +5758,59 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 01.09.02                         Reçu du C.O.F.J.Q.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8D2F37" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Remb</w:t>
-[...10 lines deleted...]
-        <w:t>. Fact. d’achat</w:t>
+        <w:t>Remb. Fact. d’achat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45593A08" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     (30 mai 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1411B6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -8931,114 +9204,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C9E128" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 02.01.05/01 à 02       Contrat </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Dion</w:t>
+        <w:t>P 03 – 02.01.05/01 à 02       Contrat Denyse Dion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CF85F0" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B5209D3" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 02.01.06/01 à 21       Contrat Guylaine </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>P 03 – 02.01.06/01 à 21       Contrat Guylaine Dessurault</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="254FC1FD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD1D4AF" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -10207,106 +10449,95 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC854E1" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 02.03.09/01 à 03            O’ </w:t>
+        <w:t>P 03 – 02.03.09/01 à 03            O’ Keefe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6D32B9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3FCE22" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P 03 – 02.03.10/01 à 02            Paul Spence </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Keefe</w:t>
+        <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4F6D32B9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
-[...40 lines deleted...]
-    </w:p>
     <w:p w14:paraId="49D3A98B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581C265E" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
@@ -10415,71 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 02.03.14/01 à 04               Syndicat des travailleurs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C2DFEE" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 02.03.15/01 à 06               </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – ski</w:t>
+        <w:t>P 03 – 02.03.15/01 à 06               Tobo – ski</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57157E28" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 02.03.16/01 à 03               Villa du Poulet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E95B66B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
@@ -15156,163 +15367,103 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="039B22CD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">André Perron, président du C.O.F.J.Q. Guy </w:t>
-[...19 lines deleted...]
-        <w:t>, L’étoile du Lac Martine Turcotte, Journal Le Point Lise Fortin, Le Quotidien</w:t>
+        <w:t>André Perron, président du C.O.F.J.Q. Guy Joncas, L’étoile du Lac Martine Turcotte, Journal Le Point Lise Fortin, Le Quotidien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7192D4DB" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Durant le cocktail, serge Simard, membre du Conseil d’administration Michel Bouchard, C.H.V.D. Jean-Pierre </w:t>
-[...19 lines deleted...]
-        <w:t>, membre du Conseil exécutif, Michel Simard, membre du Conseil exécutif, Charles-Édouard Simard, maire de Mistassini</w:t>
+        <w:t>Durant le cocktail, serge Simard, membre du Conseil d’administration Michel Bouchard, C.H.V.D. Jean-Pierre Grenon, membre du Conseil exécutif, Michel Simard, membre du Conseil exécutif, Charles-Édouard Simard, maire de Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FCD337" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Michel Simard, membre du conseil exécutif, Jean-Pierre </w:t>
-[...19 lines deleted...]
-        <w:t>, membre du Conseil exécutif, Régis Savard, Vice-président du C.O.F.J.Q.</w:t>
+        <w:t>Michel Simard, membre du conseil exécutif, Jean-Pierre Grenon, membre du Conseil exécutif, Régis Savard, Vice-président du C.O.F.J.Q.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063FAFFD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="544F2991" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548FFD8E" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
@@ -15379,91 +15530,51 @@
     </w:p>
     <w:p w14:paraId="0C868458" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Jean-Pierre </w:t>
-[...39 lines deleted...]
-        <w:t>, directeur des travaux publics (Ville de Dolbeau) Charles-Édouard Simard, maire de Mistassini</w:t>
+        <w:t>Jean-Pierre Grenon, membre du Conseil exécutif, Lucien Tremblay, coordinateur au protocole, Marcel Boily, directeur des travaux publics (Ville de Dolbeau) Charles-Édouard Simard, maire de Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8FC923" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A23FAC9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
@@ -15659,69 +15770,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Maurice Morissette, coordonnateur à l’hébergement et services à la personne, Guy Godbout, directeur général des Jeux du Québec, Vic Michaud, coordonnateur à la sécurité, Michel Bolduc, directeur du service de la programmation, Edmond Laprise, coordonnateur à la Centrale administrative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A2731B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Simard, échevin de Dolbeau, Guy Godbout, directeur général des Jeux du Québec, Lucien Tremblay, coordonnateur au protocole, Claude Gagné, membre du Conseil d’administration,</w:t>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Yoland Simard, échevin de Dolbeau, Guy Godbout, directeur général des Jeux du Québec, Lucien Tremblay, coordonnateur au protocole, Claude Gagné, membre du Conseil d’administration,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E26B8F0" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E9198C4" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="629E7F47" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
@@ -15770,71 +15870,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">P 03 – 05.05.01/02  (suite)                                  19- Martine Turcotte, Journal Le Point, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212035B0" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      Michel Larouche, Journal Le Point, Guy </w:t>
-[...19 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">                                                                                      Michel Larouche, Journal Le Point, Guy Joncas,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB8584F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      L’Étoile du Lac</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A20B175" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
@@ -15909,117 +15989,77 @@
     </w:p>
     <w:p w14:paraId="2340725C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Jocelyn </w:t>
-[...19 lines deleted...]
-        <w:t>, nouveau membre du Conseil d’administration</w:t>
+        <w:t>Jocelyn Riverin, nouveau membre du Conseil d’administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6FEA6A" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pierre </w:t>
-[...19 lines deleted...]
-        <w:t>, nouveau membre du Conseil d’administration</w:t>
+        <w:t>Pierre Boilat, nouveau membre du Conseil d’administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3280F126" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -20600,58 +20640,58 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00C832CD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="036F3445" w14:textId="77777777" w:rsidR="008D71FC" w:rsidRDefault="008D71FC" w:rsidP="00923766">
+    <w:p w14:paraId="688932C7" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73433819" w14:textId="77777777" w:rsidR="008D71FC" w:rsidRDefault="008D71FC" w:rsidP="00923766">
+    <w:p w14:paraId="7D0CCD61" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20816,83 +20856,128 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18EC1E57" w14:textId="77777777" w:rsidR="008D71FC" w:rsidRDefault="008D71FC" w:rsidP="00923766">
+    <w:p w14:paraId="06CC0456" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CD89918" w14:textId="77777777" w:rsidR="008D71FC" w:rsidRDefault="008D71FC" w:rsidP="00923766">
+    <w:p w14:paraId="2F2BD9EA" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="330CA50C" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="009C7F60">
+    <w:p w14:paraId="19E19096" w14:textId="7F736406" w:rsidR="004965FD" w:rsidRDefault="004965FD">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA4923">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA4923">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Numérisées en 2020. Voir le serveur à l’interne. Faire une demande par courriel au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00962140">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>admin@shgmc.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> pour une consultation à la Société d’histoire.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="330CA50C" w14:textId="1C7ACF08" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="009C7F60">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00396BDC">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00396BDC">
+        <w:t xml:space="preserve"> La Ville de Dolbeau-Mistassini possède actuellement la </w:t>
+      </w:r>
+      <w:r w:rsidR="00396BDC" w:rsidRPr="00396BDC">
+        <w:t xml:space="preserve">véritable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396BDC">
+        <w:t xml:space="preserve">mascotte. Celle-ci a entre autres été utilisée lors d’une marche pour la forêt en 2017. </w:t>
+      </w:r>
+      <w:r w:rsidR="00396BDC" w:rsidRPr="00396BDC">
+        <w:t>La Société d’histoire dispose seulement d’une reproduction en peluche.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3BA9E7B6" w14:textId="5A0F5468" w:rsidR="00396BDC" w:rsidRDefault="00396BDC">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> La Ville de Dolbeau-Mistassini détient la mascotte grandeur nature.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11632745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F3698D6"/>
     <w:lvl w:ilvl="0" w:tplc="B522610C">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
@@ -20949,51 +21034,51 @@
         <w:ind w:left="8760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23D72D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09927FCC"/>
+    <w:tmpl w:val="36246212"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
@@ -21669,115 +21754,120 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1746411405">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1010985196">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="406654186">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1528562006">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1438989988">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1649818968">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
+    <w:rsid w:val="00111DE0"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
+    <w:rsid w:val="001B5379"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002E58B0"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="00396BDC"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
+    <w:rsid w:val="0046196F"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00494921"/>
+    <w:rsid w:val="004965FD"/>
     <w:rsid w:val="004B33E1"/>
     <w:rsid w:val="004E0AB7"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005434C5"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="0056545F"/>
     <w:rsid w:val="005675C0"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B0FC8"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00752F79"/>
     <w:rsid w:val="0076644B"/>
@@ -21795,98 +21885,101 @@
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00925A54"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009517F0"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C7F60"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB3CB4"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC5117"/>
+    <w:rsid w:val="00AD465C"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB578D"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C273EE"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C73F01"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C832CD"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
+    <w:rsid w:val="00DE3BE5"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00EA36A8"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F95080"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -22821,50 +22914,62 @@
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00C832CD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004965FD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -22945,50 +23050,54 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@shgmc.ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -23232,70 +23341,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91418F49-0FFD-4491-B23B-E97C7072E72E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>44324</Characters>
+  <Pages>29</Pages>
+  <Words>8331</Words>
+  <Characters>45825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2014</Lines>
-  <Paragraphs>1354</Paragraphs>
+  <Lines>381</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51477</CharactersWithSpaces>
+  <CharactersWithSpaces>54048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>