--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -2752,51 +2752,51 @@
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc115954506"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0799D1A7" w14:textId="0083BE06" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="009C7F60">
+    <w:p w14:paraId="0799D1A7" w14:textId="17BBD525" w:rsidR="009C7F60" w:rsidRDefault="009C7F60" w:rsidP="009C7F60">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fonds Jeux du Québec. </w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>1972</w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1985. </w:t>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>1,6</w:t>
       </w:r>
       <w:r w:rsidR="00111DE0">
@@ -2865,50 +2865,53 @@
         <w:t xml:space="preserve">mascotte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D119B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00AB3CB4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004965FD">
         <w:t>(à ranger dans la voûte à la suite d’une utilisation).</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0EAC">
+        <w:t xml:space="preserve"> – 3 macarons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C20355" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="009C7F60">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E295EAE" w14:textId="61D1A4AE" w:rsidR="004965FD" w:rsidRPr="004965FD" w:rsidRDefault="004965FD" w:rsidP="009C7F60">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004965FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Collation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="70A52E49" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="7CB41915" w14:textId="16AACFEF" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
@@ -3001,200 +3004,312 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BED903F" w14:textId="55D3D8F6" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00C832CD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">88 photographies originales noir et blanc des Jeux du Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de 1978 à Dolbeau</w:t>
       </w:r>
       <w:r w:rsidR="005675C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="202B4867" w14:textId="77777777" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385"/>
+    <w:p w14:paraId="68A4C75F" w14:textId="0FBF0EA1" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ajouts non traités, juillet 2023, Jean-Noël Villeneuve </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(déplacement du P40 en 2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0EAC">
+        <w:t xml:space="preserve"> (inscrits dans le total) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148173A3" w14:textId="77777777" w:rsidR="004E0385" w:rsidRPr="006A5C90" w:rsidRDefault="004E0385" w:rsidP="004E0385">
+      <w:pPr>
+        <w:pStyle w:val="Villes-FF1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t>Macarons </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="453DEBD0" w14:textId="77777777" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t xml:space="preserve">Jeux du Québec, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t>Kamido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t>, Finales régionales, hiver 1978</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C5BDB" w14:textId="77777777" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Les Jeux du Québec, le lait et les produits laitiers du Québec, collaborateur officiel [1985];</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D1F4AF" w14:textId="473122A6" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jeux d’hiver 1985, Saguenay-Lac-Saint-Jean, « être cadet, c’est vivre pour vrai ». </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5C90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="01B596C7" w14:textId="77777777" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004E0AB7"/>
     <w:p w14:paraId="15FDEF3B" w14:textId="35D94838" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004965FD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ajout non traité 4 déc. 2025, aucun donateur : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C28E7E" w14:textId="79BFC83F" w:rsidR="004E0AB7" w:rsidRDefault="004E0AB7" w:rsidP="004E0AB7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>0,4 cm de documents textuels (programmation Jeux du Québec 1985).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727008D3" w14:textId="77777777" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="00111DE0"/>
     <w:p w14:paraId="69DCF6B9" w14:textId="5C7A7063" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="004965FD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
       </w:pPr>
       <w:r>
         <w:t>Ajout non traité 11 mai 2026, par Audrey Rousseau :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22032821" w14:textId="4BBD2452" w:rsidR="00111DE0" w:rsidRDefault="00111DE0" w:rsidP="00111DE0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>0,2 cm de documents textuels (programme Jeux du Québec 1985).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4AFC247A" w14:textId="77777777" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385"/>
+    <w:p w14:paraId="6AE5C7C8" w14:textId="77777777" w:rsidR="004E0385" w:rsidRDefault="004E0385" w:rsidP="004E0385"/>
     <w:p w14:paraId="06E8BBD4" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRPr="00A674F8" w:rsidRDefault="00C832CD" w:rsidP="00C832CD"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="318D2A60" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="377D9FB2" w14:textId="442E74B3" w:rsidR="00AB6798" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dolbeau, ville hôtesse de la Finale des Jeux du Québec à l’hiver 1985, accueille près de 2 800 athlètes lors de 10 jours d’activités sportives. Au total, les participants en provenance de 18 régions du Québec prennent part à 16 disciplines dont le patinage artistique, le judo, l’haltérophilie, le volleyball, le basketball et la ringuette. La cérémonie d’ouverture des jeux est présentée par le premier ministre du Québec, M. René Lévesque. Douze coureurs du Club du Mille ont parcouru la distance de Chicoutimi à Roberval puis de Roberval à Dolbeau en deux jours, à la course, pour transporter la flamme des jeux à travers la région. L’événement se déroulant du 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00215D3F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> au 10 mars 1985 a été suivi avec grand intérêt par la presse écrite, la radio et la télévision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453FCF85" w14:textId="3C08E8A6" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766"/>
     <w:p w14:paraId="3CD1FF26" w14:textId="760A0CD2" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766">
       <w:r w:rsidRPr="00C832CD">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certains documents représentent aussi les Jeux du Québec, les finales régionales de Dolbeau, soit les Jeux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C832CD">
         <w:t>, à l'hiver 1978.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9AD430" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRPr="00A674F8" w:rsidRDefault="00C832CD" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="13E0540D" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds a été donné à la Société d’histoire et de généalogie de Dolbeau </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> par M. Guy Godbout, directeur général lors de la Finale des Jeux du Québec, hiver 1985. Ce premier versement n’a pas de contrat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03613EFC" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="2E68FE23" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Un ajout a été effectué par Photo-Tec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>enr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. de Mistassini, représenté par Denis Hurtubise. Le contrat a été signé le 14 juin 1991. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Mistassini, représenté par Denis Hurtubise. Le contrat a été signé le 14 juin 1991. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B070FA" w14:textId="77777777" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="79E39B85" w:rsidR="00561EAD" w:rsidRDefault="009C7F60" w:rsidP="00923766">
       <w:r>
         <w:t>Un troisième versement a été fait le 15 juin 1993 par le contractant-donateur répondant au nom de Jeux du Québec, finale, hiver 1985, représenté par la ville de Dolbeau. Le contrat a été signé par le maire Camille Lupien devant le greffier André Côté, témoin. Un extrait du procès-verbal de la séance régulière du conseil de ville de Dolbeau en date du 14 juin 1993 est annexé à ce dernier contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD2374D" w14:textId="3AA053B9" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="33B8B660" w14:textId="268D4C20" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766">
       <w:r>
         <w:t>En 2011, la date exacte n’étant pas précisée, un ajout de 10 cm de documents textuels a été effectué par la Ville de Dolbeau-Mistassini avec l’archiviste Isabelle Trottier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E917813" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
     <w:p w14:paraId="771A3303" w14:textId="2F12A476" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
       <w:r w:rsidRPr="004965FD">
         <w:t>Les diapositives ont été numérisées en 2020 (164 au total).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AE25BE" w14:textId="54EAB3C0" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766"/>
     <w:p w14:paraId="4AFEC2C3" w14:textId="65F3A7B3" w:rsidR="005675C0" w:rsidRDefault="005675C0" w:rsidP="00923766">
       <w:r>
         <w:t>En 2021, en effectuant du ménage dans des fonds, la Société d’histoire a reclassé un journal Écho des Jeux, 3</w:t>
       </w:r>
@@ -3261,51 +3376,50 @@
       </w:r>
       <w:r w:rsidRPr="007D119B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> au 10 mars 1985</w:t>
       </w:r>
       <w:r w:rsidR="005675C0">
         <w:t xml:space="preserve">. S’y trouvent aussi des documents des Jeux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005675C0">
         <w:t>Kamido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005675C0">
         <w:t xml:space="preserve"> de Dolbeau de l’hiver 1978. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4FCE5D" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766"/>
     <w:p w14:paraId="1717E4F9" w14:textId="440AA76E" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le fonds comprend plusieurs séries dont : </w:t>
       </w:r>
       <w:r w:rsidRPr="004965FD">
         <w:t>Correspondances, finance</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004965FD">
         <w:t>, contrats, protocoles d'entente, dossier d'information, projets gouvernementaux, rapports finaux, règlements, communiqués de presse, western, inscription, bottin des bénévoles, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
@@ -3459,66 +3573,69 @@
         <w:t>Traitement à réviser et non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525B4631" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
     <w:p w14:paraId="12A09F58" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370DA8C5" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t>R09 E01 T01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22105114" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
     <w:p w14:paraId="670338FD" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t>Documents iconographiques numérisés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AE421E" w14:textId="3A05B996" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t xml:space="preserve">Serveur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Voute:K</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> à l’interne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152B2436" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t>164 diapositives numérisées en 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3318DEA6" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD"/>
     <w:p w14:paraId="5C22452B" w14:textId="77777777" w:rsidR="004965FD" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Boîte grand format 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0001E4F6" w14:textId="29C46BAC" w:rsidR="004965FD" w:rsidRPr="00A674F8" w:rsidRDefault="004965FD" w:rsidP="004965FD">
       <w:r>
         <w:t>R00 E01 T02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323FF06" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -4510,59 +4627,71 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 01.01.03/01 à 57          Correspondances reçues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0AFE1F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">lettres de remerciements et de félicitations </w:t>
+        <w:t>lettres</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de remerciements et de félicitations </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C3B49F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     (6 mars 1985 au 23 juillet 1985)                                                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F4E493" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -4620,52 +4749,83 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lettre de témoignage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657C99BE" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                     ( 27 mars 1985 )</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>( 27</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mars </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1985 )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="782306A8" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72C345CD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -5097,51 +5257,73 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>À l’attention de M. Guy Godbout, directeur général pour la finale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735BE2F8" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                     des Jeux du Québec</w:t>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jeux du Québec</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271F2919" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -5766,52 +5948,64 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Remb. Fact. d’achat</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Remb. Fact. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’achat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="45593A08" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     (30 mai 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1411B6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -7481,51 +7675,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">P 03 – 01.18.02/01 à 37            Avis de convocation pour différentes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A5C4AA" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       réunions du Conseil d’Administration</w:t>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>réunions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du Conseil d’Administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72766846" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (10 février 1983 au 21 septembre 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438B4050" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -7552,51 +7766,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">P 03 – 01.18.03/01 à 08            Avis de convocation pour différentes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA820EB" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                       réunions de la Commission de surveillance</w:t>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>réunions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Commission de surveillance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F039C87" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                       (13 juillet 1984 au 5 février 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2898D9FC" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
@@ -8460,51 +8694,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 01.27.02/01 à 28           Rapport financier rédigé par le Comité organisateur de la finale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC19D28" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                     des Jeux du Québec </w:t>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jeux du Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="71B6E890" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
@@ -8724,51 +8978,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 01.27.05/01 à 30           Rapport financier rédigé par le Comité organisateur de la finale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E141254" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                     des Jeux du Québec </w:t>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jeux du Québec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="731003DE" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
@@ -9018,51 +9292,71 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA85F48" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 - 02.01                             -  Contrats –</w:t>
+        <w:t xml:space="preserve">P 03 - 02.01                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-  Contrats</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185C2101" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216AE0A8" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
@@ -10751,241 +11045,489 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 02.04.01                               Dossiers information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D3FC6B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.02                               Annexe I «Dossier d’information»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.02                               Annexe I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Dossier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’information»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3C87560F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.03                               Annexe III «Description des sites»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.03                               Annexe III</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Description</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sites»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2EFD5857" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P 03 – 02.04.04                               Annexe IV «Protocole d’entente Municipale et scolaire</w:t>
+        <w:t>P 03 – 02.04.04                               Annexe IV</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Protocole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’entente Municipale et scolaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4832D8BF" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.05                               Annexe V «Dossier de presse»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.05                               Annexe V</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Dossier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>presse»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="61B1FABD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.06                                Annexe VI «Bilan financier 1981, Ville de Dolbeau»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.06                                Annexe VI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Bilan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financier 1981, Ville de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dolbeau»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03ED1F52" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.07                                Annexe VII «Dossier complémentaire»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.07                                Annexe VII</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Dossier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>complémentaire»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3AD74D87" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.04.08                                Annexe «Protocole d’entente (Janvier 1982)»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.04.08                                Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Protocole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’entente (Janvier 1982</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70C60B7B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.05.01                           Enregistrement du nom de la mascotte «</w:t>
+        <w:t>P 03 – 02.05.01                           Enregistrement du nom de la mascotte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>» (15 mars 1984)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B36CE9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 02.05.02/01 à 03                  Enregistrement «Organisme de charité»</w:t>
-      </w:r>
+        <w:t>P 03 – 02.05.02/01 à 03                  Enregistrement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Organisme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>charité»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="166610F8" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 02.06.01/01 à 20    Projection de l’impact économique de la finale des Jeux du Québec à Dolbeau, Hiver 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A5CA57" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11783,367 +12325,775 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       /11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39856176" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.01.01/01 à 108                          Rapport final  du secteur Accueil</w:t>
+        <w:t xml:space="preserve">P 03 – 03.01.01/01 à 108                          Rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>final  du</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secteur Accueil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF8C1F6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.02.01/01 à 42                            Rapport final «Activités spéciales»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.02.01/01 à 42                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Activités</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>spéciales»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E35C8E3" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.03.01/01 à 54                            Rapport final «Activités touristiques»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.03.01/01 à 54                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Activités</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>touristiques»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7068BA74" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P 03 – 03.04.01/01 à 224                          Rapport final «Alimentation et transport»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.04.01/01 à 224                          Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Alimentation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>transport»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7CC5D612" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.05.01/01 à 80                             Rapport final «Centrale administration»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.05.01/01 à 80                             Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Centrale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>administration»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4CB259F6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.06.01/01 à 225                           Rapport final «Communication»</w:t>
+        <w:t>P 03 – 03.06.01/01 à 225                           Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Communication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71322215" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.07.01/01 à 131                           Rapport final «Finance»</w:t>
+        <w:t>P 03 – 03.07.01/01 à 131                           Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Finance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B52792A" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.08.01/01 à 69                              Rapport final «Hébergement et service à la personne»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.08.01/01 à 69                              Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Hébergement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et service à la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>personne»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="15FF0BB7" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.09.01/01 à 122                             Rapport final «Programmation culturelle»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.09.01/01 à 122                             Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Programmation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>culturelle»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74711B95" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.10.01/01 à 135                            Rapport final «Promotions financières»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.10.01/01 à 135                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Promotions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>financières»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="323C147F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.11.01/01 à 115                            Rapport final «Protocole»</w:t>
+        <w:t>P 03 – 03.11.01/01 à 115                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Protocole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EB1F3B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.12.01/01 à 205                            Rapport final «Santé»</w:t>
+        <w:t>P 03 – 03.12.01/01 à 205                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Santé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681A0521" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.13.01/01 à 87                            Rapport final «Secrétariat»</w:t>
+        <w:t>P 03 – 03.13.01/01 à 87                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Secrétariat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4943B601" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.14.01/01 à 89                            Rapport final «Sécurité»</w:t>
+        <w:t>P 03 – 03.14.01/01 à 89                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Sécurité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AA173C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.15.01/01 à 49                            Rapport final «Services généraux»</w:t>
-      </w:r>
+        <w:t>P 03 – 03.15.01/01 à 49                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Services</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>généraux»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="294A2E97" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 03.16.01/01 à 63                            Rapport final «Télécommunications»</w:t>
+        <w:t>P 03 – 03.16.01/01 à 63                            Rapport final</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Télécommunications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEA2FDF" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 03.17.01/01 à 210                            Règlements généraux et politiques (hiver 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3B4FC2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
@@ -12302,51 +13252,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada Ltée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E99E767" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.04.01/01 à 36                           Visite des chefs de mission «rapport» (28 janvier 1985)</w:t>
+        <w:t>P 03 – 04.04.01/01 à 36                           Visite des chefs de mission</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» (28 janvier 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214F4A23" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.05.01/01 à 16                           Rapport final du C.O.F.J.Q. – Dolbeau (mars 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DBF3F5" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
@@ -12365,95 +13335,206 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.06.01/01 à 06                           Rapport de demandes de projets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062AF6A4" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.07.01/01 à 18                           Rapport «Transport à la finale des Jeux du Québec du Québec» hiver 1985 à Dolbeau (10 décembre 1984 au 30 janvier 1985)</w:t>
+        <w:t>P 03 – 04.07.01/01 à 18                           Rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Transport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la finale des Jeux du Québec du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Québec»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiver 1985 à Dolbeau (10 décembre 1984 au 30 janvier 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3944B623" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P 03 – 04.08.01/01 à 16                           Salon des anciens «Sous-comité du C.O.F.J.Q. – Dolbeau» «Évaluation» (juillet 1985)</w:t>
+        <w:t>P 03 – 04.08.01/01 à 16                           Salon des anciens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Sous</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-comité du C.O.F.J.Q. – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dolbeau» «Évaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» (juillet 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0C3E46" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.09.01                                          Rapport annuel 1984 – 1985 «Rapport des activités de la Société des Jeux du Québec»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.09.01                                          Rapport annuel 1984 – 1985</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des activités de la Société des Jeux du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Québec»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1CBDC9F1" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.10.01                                   Nombre de rapports envoyés à la Société des Jeux du Québec</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F8D31B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
@@ -12696,472 +13777,1013 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.17.01/01 à 18                             Inscriptions Jeux du Québec, hiver 1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762001DA" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.01/01 à 03                             Inscription «Nouveau – Québec»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.01/01 à 03                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Nouveau</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Québec»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44F3EFD2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.02/01 à 11                             Inscription «Bourassa»</w:t>
+        <w:t>P 03 – 04.18.02/01 à 11                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Bourassa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D442D38" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.03/01 à 14                             Inscription «Centre du Québec»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.03/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Centre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Québec»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B87A6B2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.04/01 à 16                             Inscription «Sud-Ouest»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.04/01 à 16                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Sud</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ouest»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3E12BCFA" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.05/01 à 16                             Inscription «Québec»</w:t>
+        <w:t>P 03 – 04.18.05/01 à 16                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Québec</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE89324" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.06/01 à 14                             Inscription «Outaouais»</w:t>
+        <w:t>P 03 – 04.18.06/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Outaouais</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4861C17E" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.07/01 à 19                             Inscription «Officielles»</w:t>
+        <w:t>P 03 – 04.18.07/01 à 19                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Officielles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6948CA86" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.08/01 à 14                             Inscription «Est du Québec»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.08/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Québec»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="288E6906" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.09/01 à 14                             Inscription «Estrie»</w:t>
+        <w:t>P 03 – 04.18.09/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Estrie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5FC5B2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P 03 – 04.18.10/01 à 14                             Inscription «Lac-Saint-Jean»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.10/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Lac</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-Saint-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jean»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4730388C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.11/01 à 14                             Inscription «Côte Nord»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.11/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Côte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nord»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1FF62881" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.12/01 à 15                             Inscription «Saguenay Lac-Saint-Jean»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.12/01 à 15                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Saguenay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lac-Saint-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Jean»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="417CA7F1" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.13/01 à 16                             Inscription «Rive-Sud»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.13/01 à 16                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Rive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Sud»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6643A28A" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.14/01 à 12                             Inscription «Abitibi-Témiscamingue»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.14/01 à 12                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Abitibi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Témiscamingue»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4BBF67BE" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.15/01 à 14                             Inscription «Richelieu – Yamaska»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.15/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Richelieu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Yamaska»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="08FBB52D" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.16/01 à 13                             Inscription «Lanaudière»</w:t>
+        <w:t>P 03 – 04.18.16/01 à 13                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Lanaudière</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6227F6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.17/01 à 14                             Inscription «Laurentides»</w:t>
+        <w:t>P 03 – 04.18.17/01 à 14                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Laurentides</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA3CD14" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.18/01 à 16                             Inscription «Laval»</w:t>
+        <w:t>P 03 – 04.18.18/01 à 16                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Laval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FF4166" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.19/01 à 13                             Inscription «Mauricie»</w:t>
+        <w:t>P 03 – 04.18.19/01 à 13                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Mauricie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207CA453" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.20/01 à 15                             Inscription «Montréal – Concordia»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.18.20/01 à 15                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Montréal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Concordia»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="68B8B574" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.18.21/01 à 18                             Inscription «Missionnaires»</w:t>
+        <w:t>P 03 – 04.18.21/01 à 18                             Inscription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Missionnaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111610EA" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16939875" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13216,303 +14838,576 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.19.01                                             Plan – Canton Parent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B55D9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.20.01/01 à 05                              Discours du maire «Lac à L’Épaule» (4 avril 1984)</w:t>
+        <w:t>P 03 – 04.20.01/01 à 05                              Discours du maire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Lac</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>L’Épaule»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4 avril 1984)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3899108B" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.21.01                                   Guide d’opération «Système d’identification des documents»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.21.01                                   Guide d’opération</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Système</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’identification des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>documents»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="631C6C80" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.22.01                                    Pamphlet «Compétition de judo à St- Léonard» (hiver 1985)</w:t>
+        <w:t>P 03 – 04.22.01                                    Pamphlet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Compétition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de judo à St- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Léonard»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hiver 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547B59B1" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.22.02                                    Bulletin d’interprétation «Loi de l’impôt sur le revenu Organisation sans but lucratif»</w:t>
-      </w:r>
+        <w:t>P 03 – 04.22.02                                    Bulletin d’interprétation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Loi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’impôt sur le revenu Organisation sans but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>lucratif»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B2CCA6C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.22.03                                     Le Bulletin «Périodique» (octobre 1985)</w:t>
+        <w:t>P 03 – 04.22.03                                     Le Bulletin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Périodique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» (octobre 1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205E5306" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.01               Papier à lettre «servant pour de la correspondance lors de la Finale des Jeux du Québec à Dolbeau</w:t>
+        <w:t>P 03 – 04.23.01               Papier à lettre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «servant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour de la correspondance lors de la Finale des Jeux du Québec à Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA3D316" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.02               Enveloppe «Servant pour de la correspondance lors de la Finale des Jeux du Québec à Dolbeau »</w:t>
+        <w:t>P 03 – 04.23.02               Enveloppe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Servant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour de la correspondance lors de la Finale des Jeux du Québec à Dolbeau »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E5DEE3" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.03                     Cartable à pochette avec dessin autocollant de la mascotte «</w:t>
+        <w:t>P 03 – 04.23.03                     Cartable à pochette avec dessin autocollant de la mascotte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA499E2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P 03 – 04.23.04                     Carton utilisé pour page couverture de différents rapports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB050D6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.05                      Carte plastifiée «Hébergement» Utilisée lors de la Finale des Jeux du Québec, Sept-Îles (été 1983)</w:t>
+        <w:t>P 03 – 04.23.05                      Carte plastifiée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Hébergement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» Utilisée lors de la Finale des Jeux du Québec, Sept-Îles (été 1983)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1A047F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.06                       Carte plastifiée «Invité» Utilisée lors de la Finale des Jeux du Québec, Sept-Îles (été 1983)</w:t>
+        <w:t>P 03 – 04.23.06                       Carte plastifiée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Invité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» Utilisée lors de la Finale des Jeux du Québec, Sept-Îles (été 1983)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2B658F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.07                        Carte plastifiée «Invité» Utilisée lors de la Finale des Jeux du Québec, Saint-Léonard (hiver 1983)</w:t>
+        <w:t>P 03 – 04.23.07                        Carte plastifiée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Invité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>» Utilisée lors de la Finale des Jeux du Québec, Saint-Léonard (hiver 1983)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE40EAB" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5113894A" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13546,51 +15441,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       /15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C730EC2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 04.23.08                            Carte plastifiée «Laissez-passer» Utilisée lors de la Finale des Jeux du Québec (1985)</w:t>
+        <w:t>P 03 – 04.23.08                            Carte plastifiée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Laissez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>passer»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Utilisée lors de la Finale des Jeux du Québec (1985)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150A18F2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 04.24.01/01 à 02              Demande de prêt de personnel à la Commission scolaire régionale Louis-Hémon (18 juin 1984)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6BC81E" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
@@ -13960,63 +15895,74 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P 03 – 05.02.01                                                      Photographies – Couleur (12,7 cm x 10,2 cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9E0693" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  (10) La mascotte «</w:t>
+        <w:t xml:space="preserve">                                                                                  (10) La mascotte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056F13E4" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="115AC741" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -14051,63 +15997,74 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (20,4 cm x 25,5 cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681CCE45" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  (23) «</w:t>
+        <w:t xml:space="preserve">                                                                                  (23)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>» (28 février 1984)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34222B66" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DE7A4F9" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -14142,63 +16099,74 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (20,4 cm x 25,5 cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A130E1" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  (36) Présentation de «</w:t>
+        <w:t xml:space="preserve">                                                                                  (36) Présentation de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDCFECF" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14252,70 +16220,72 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (12,7 cm x 10,2 cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A603E0" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donnzy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEF6F7C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F94A9FD" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -14427,71 +16397,111 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (1) École Ste-Thérèse de Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF5F624" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  (1)Église Ste-Thérèse de Dolbeau </w:t>
+        <w:t xml:space="preserve">                                                                                  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1)Église</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ste-Thérèse de Dolbeau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF0A78E" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                  (2) Église St-Jean-de-la-Croix</w:t>
+        <w:t xml:space="preserve">                                                                                  (2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Église</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St-Jean-de-la-Croix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4758E2AE" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  (1) Maison du Bel-Age</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FCFCDC" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -15503,51 +17513,71 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B17FF4" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 05.05.01/01   (suite)</w:t>
+        <w:t>P 03 – 05.05.01/01</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>suite)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C868458" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -15850,51 +17880,71 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                      /19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6508E403" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 05.05.01/02  (suite)                                  19- Martine Turcotte, Journal Le Point, </w:t>
+        <w:t>P 03 – 05.05.01/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">02  (suite)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               19- Martine Turcotte, Journal Le Point, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212035B0" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      Michel Larouche, Journal Le Point, Guy Joncas,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB8584F" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -15962,52 +18012,63 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  Gérard Côté, nouveau membre du Conseil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299DBBF5" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                           d’administration</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’administration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2340725C" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -16365,94 +18426,136 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341BD2E2" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>P 03 – 05.08.02                                                        (1) photographie du Complexe Sportif Dolbeau</w:t>
+        <w:t xml:space="preserve">P 03 – 05.08.02                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1) photographie du Complexe Sportif Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A75FCC6" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6EF526" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">P 03 – 05.08.03                                                        (1) photographie de </w:t>
+        <w:t xml:space="preserve">P 03 – 05.08.03                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B0FC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) photographie de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>M.Gérard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B0FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie-Boivin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABF75A4" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E10EF51" w14:textId="77777777" w:rsidR="006B0FC8" w:rsidRPr="006B0FC8" w:rsidRDefault="006B0FC8" w:rsidP="006B0FC8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -20640,58 +22743,58 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00C832CD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688932C7" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
+    <w:p w14:paraId="44546FFF" w14:textId="77777777" w:rsidR="001B0586" w:rsidRDefault="001B0586" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0CCD61" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
+    <w:p w14:paraId="5DE85563" w14:textId="77777777" w:rsidR="001B0586" w:rsidRDefault="001B0586" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20856,58 +22959,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00C832CD" w:rsidRDefault="00C832CD" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06CC0456" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
+    <w:p w14:paraId="1E3FE5FE" w14:textId="77777777" w:rsidR="001B0586" w:rsidRDefault="001B0586" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F2BD9EA" w14:textId="77777777" w:rsidR="00EA36A8" w:rsidRDefault="00EA36A8" w:rsidP="00923766">
+    <w:p w14:paraId="5106CA89" w14:textId="77777777" w:rsidR="001B0586" w:rsidRDefault="001B0586" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="19E19096" w14:textId="7F736406" w:rsidR="004965FD" w:rsidRDefault="004965FD">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Numérisées en 2020. Voir le serveur à l’interne. Faire une demande par courriel au </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00962140">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>admin@shgmc.ca</w:t>
@@ -21436,50 +23539,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8F0733"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3B46CCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DD5F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C5C6444"/>
     <w:lvl w:ilvl="0" w:tplc="A328AC64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -21524,51 +23740,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAD50C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC0ABDE"/>
     <w:lvl w:ilvl="0" w:tplc="2F66D5B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21636,51 +23852,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79063C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA4205F0"/>
     <w:lvl w:ilvl="0" w:tplc="6F1AC72E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -21726,169 +23942,176 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="317004224">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="503937283">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="503937283">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1746411405">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1010985196">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="406654186">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1528562006">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1438989988">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1649818968">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="9" w16cid:durableId="989405962">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="116"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00111DE0"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177342"/>
+    <w:rsid w:val="001B0586"/>
     <w:rsid w:val="001B5379"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002E58B0"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00396BDC"/>
+    <w:rsid w:val="003A0EAC"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046196F"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00494921"/>
     <w:rsid w:val="004965FD"/>
     <w:rsid w:val="004B33E1"/>
+    <w:rsid w:val="004E0385"/>
     <w:rsid w:val="004E0AB7"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005434C5"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="0056545F"/>
     <w:rsid w:val="005675C0"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="006A705A"/>
     <w:rsid w:val="006B0FC8"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00752F79"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008D71FC"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00925A54"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009517F0"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C7F60"/>
@@ -22171,51 +24394,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -22908,66 +25131,130 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00C832CD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004965FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:link w:val="StandardCar1"/>
+    <w:rsid w:val="004E0385"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Villes-FF1">
+    <w:name w:val="Villes-FF1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Villes-FF1Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E0385"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:kern w:val="3"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="thick" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StandardCar1">
+    <w:name w:val="Standard Car1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Standard"/>
+    <w:rsid w:val="004E0385"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Villes-FF1Car">
+    <w:name w:val="Villes-FF1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Villes-FF1"/>
+    <w:rsid w:val="004E0385"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="thick" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -23341,70 +25628,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91418F49-0FFD-4491-B23B-E97C7072E72E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>45825</Characters>
+  <Pages>30</Pages>
+  <Words>8468</Words>
+  <Characters>46066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>381</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>2303</Lines>
+  <Paragraphs>1652</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54048</CharactersWithSpaces>
+  <CharactersWithSpaces>52882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>