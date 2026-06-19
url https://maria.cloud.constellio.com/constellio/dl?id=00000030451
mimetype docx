--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="573E3478" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="004F0799" w:rsidRPr="004F0799">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>JEAN-BAPTISTE CRÉPEAU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="024A01F3" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="004F0799">
         <w:t>02</w:t>
       </w:r>
@@ -370,887 +370,893 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="008A4378">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008A4378">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="008A4378">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59670989" w14:textId="0331D3AA" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="59670989" w14:textId="0331D3AA" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259697" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/A Documents personnels</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259697 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60E5B0F2" w14:textId="021E8715" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="60E5B0F2" w14:textId="021E8715" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259698" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/A1 Biographies et historiques</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259698 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66C22E7F" w14:textId="702C61AE" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="66C22E7F" w14:textId="702C61AE" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259699" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/A1/1 : Biographies</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259699 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="427E9E45" w14:textId="490A1350" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="427E9E45" w14:textId="490A1350" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259700" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/A1/2 : Textes</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259700 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E8A98A2" w14:textId="6D56B3F6" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="0E8A98A2" w14:textId="6D56B3F6" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259701" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/A1/3 : Descriptions historiques</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259701 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="760E30FA" w14:textId="01237B08" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="760E30FA" w14:textId="01237B08" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259702" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/B Genres de documents</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259702 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1979D485" w14:textId="146E90CC" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="1979D485" w14:textId="146E90CC" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259703" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259703 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71DAA2CB" w14:textId="7FDD18E3" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="71DAA2CB" w14:textId="7FDD18E3" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259704" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/B1/1 : Bâtiments et lieux</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259704 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BA43397" w14:textId="5A9C90CC" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="6BA43397" w14:textId="5A9C90CC" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259705" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/C Objets</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259705 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="155C0CC9" w14:textId="1B44D717" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="155C0CC9" w14:textId="1B44D717" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259706" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/C1 Objets</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259706 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07634846" w14:textId="67939F19" w:rsidR="008A4378" w:rsidRDefault="00606F67">
+    <w:p w14:paraId="07634846" w14:textId="67939F19" w:rsidR="008A4378" w:rsidRDefault="008A4378">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc35259707" w:history="1">
-        <w:r w:rsidR="008A4378" w:rsidRPr="000C4D7F">
+        <w:r w:rsidRPr="000C4D7F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P02/C1/1 : Objets</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc35259707 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4378">
-[...5 lines deleted...]
-        <w:r w:rsidR="008A4378">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008A4378">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="06D86353" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc35259696"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B2D1A4" w14:textId="77777777" w:rsidR="004F0799" w:rsidRPr="00611ECE" w:rsidRDefault="004F0799" w:rsidP="004F0799">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">P02   Fonds Jean-Baptiste Crépeau, archiviste. – [19--], [194-]-2007. – </w:t>
+    <w:p w14:paraId="65B2D1A4" w14:textId="675F86E1" w:rsidR="004F0799" w:rsidRPr="00611ECE" w:rsidRDefault="004F0799" w:rsidP="004F0799">
+      <w:r>
+        <w:t>P02   Fonds Jean-Baptiste Crépeau, archiviste. – [19--], [194</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6666">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">]-2007. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="0,02 m"/>
         </w:smartTagPr>
         <w:r>
           <w:t xml:space="preserve">0,02 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:t>m</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t>.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. de documents textuels. – 3 photographies. – 6 objets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="382250B4" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
@@ -1346,110 +1352,154 @@
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="1E794D57" w14:textId="77777777" w:rsidR="004F0799" w:rsidRPr="00DB67B2" w:rsidRDefault="004F0799" w:rsidP="004F0799">
       <w:r>
         <w:t>Vous retrouverez à l’intérieur de ce fonds quelques documents personnels du Père Crépeau, trois photographies ainsi que des objets lui appartenant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="27DB559A" w14:textId="77777777" w:rsidR="004D44FE" w:rsidRPr="00A674F8" w:rsidRDefault="004D44FE" w:rsidP="004D44FE">
+    <w:p w14:paraId="3B89B36A" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>Traité par : Pauline Lapointe, technicienne en documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB4B4D0" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>Date du traitement : 26 avril 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD8CD01" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>Notes : refait selon les normes RDDA en janvier 2007 par Isabelle Trottier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0229768E" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666"/>
+    <w:p w14:paraId="27DB559A" w14:textId="443D63C6" w:rsidR="004D44FE" w:rsidRPr="00A674F8" w:rsidRDefault="004D44FE" w:rsidP="000D6666">
       <w:r>
         <w:t>Le transfert vers le modèle uniforme d’instrument de recherche a été effectué par Marie-Chantale Savard, archiviste, le 16 mars 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="40DA4BD6" w14:textId="1E7524C1" w:rsidR="000D6666" w:rsidRPr="000D6666" w:rsidRDefault="000D6666" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6666">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045D35F5" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666"/>
+    <w:p w14:paraId="06EBBA3F" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>Boite 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C54A5E1" w14:textId="77777777" w:rsidR="000D6666" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>R01 E04 T01 P01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD37DB8" w14:textId="766C7BE8" w:rsidR="000D6666" w:rsidRPr="00A674F8" w:rsidRDefault="000D6666" w:rsidP="000D6666">
+      <w:r>
+        <w:t>P02/A1/1 à P02/C1</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="446F3963" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc35259697"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc35259697"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>personnels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="2528B934" w:rsidR="00C70C4E" w:rsidRDefault="00F40937" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">– 1990-2007. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="2,1 cm"/>
         </w:smartTagPr>
         <w:r>
           <w:t>2,1 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2655BCBC" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
@@ -1470,64 +1520,64 @@
     <w:p w14:paraId="1D247AB4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="1B841619" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A0A4BD" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
       <w:r>
         <w:t>Titre basé sur le cadre de classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550743B" w14:textId="28E08D7C" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="6E161618" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc35259698"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc35259698"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>Biographies et historiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="73DAA141" w:rsidR="00B25321" w:rsidRDefault="00F40937" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">– 1990-2007. – </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="2,1 cm"/>
         </w:smartTagPr>
         <w:r>
           <w:t>2,1 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25692EAE" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
@@ -1568,71 +1618,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="5486B8D7" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00ED221B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED221B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">R01 E01 T07 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="0802BA31" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc35259699"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc35259699"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>Biographies</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="23CAA38D" w14:textId="205E574C" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t xml:space="preserve">– 1990-2007. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,1 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,1 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E47C9D6" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937"/>
           <w:p w14:paraId="31B02A2B" w14:textId="099492A6" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t xml:space="preserve">Biographie du Père Crépeau fait à la demande de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Marie-Eve</w:t>
@@ -1656,76 +1705,75 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="25829B97" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc35259700"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc35259700"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>Textes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="046E53A3" w14:textId="68F52874" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t xml:space="preserve">– 1990-2006. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="1,2 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>1,2 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="201DC867" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937"/>
           <w:p w14:paraId="38CF3839" w14:textId="319DDE3A" w:rsidR="00C11F5D" w:rsidRDefault="00F40937" w:rsidP="00C11F5D">
             <w:r>
               <w:t xml:space="preserve">Articles sur l’avortement écrit pour le journal par M. Crépeau, correspondance avec Marie Brassard et </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la Soci￩t￩"/>
@@ -1746,201 +1794,200 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140223DC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc35259701"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc35259701"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>Descriptions historiques</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="312664DF" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t xml:space="preserve">– [1990]. – </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="0,8 cm"/>
               </w:smartTagPr>
               <w:r>
                 <w:t>0,8 cm</w:t>
               </w:r>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AAA9559" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937"/>
           <w:p w14:paraId="28F89076" w14:textId="1CBD7127" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t>Copie de la description d’une collection de photographies sur l’historique du monastère.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2521BABF" w14:textId="5E6CEE63" w:rsidR="00F40937" w:rsidRPr="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="1FA3450F" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="559D18D4" w14:textId="06CE68B1" w:rsidR="009C1A6B" w:rsidRDefault="009C1A6B" w:rsidP="00923766"/>
     <w:p w14:paraId="37930274" w14:textId="77777777" w:rsidR="009C1A6B" w:rsidRDefault="009C1A6B" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="28F7E5EB" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc35259702"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="7" w:name="_Toc35259702"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>Genres de d</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>ocuments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="3B798B35" w:rsidR="00696AE2" w:rsidRDefault="00F40937" w:rsidP="00696AE2">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>– [194-]-[199-]. – 3 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DE4CDE" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="09DD94F3" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>uniquement des photographies appartenant à M. Crépeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D06AE9" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
       <w:r>
         <w:t>Titre basé sur le cadre de classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="1E734FFD" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="08B407C7" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc35259703"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc35259703"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="2AC11E8E" w:rsidR="00696AE2" w:rsidRDefault="00F40937" w:rsidP="00696AE2">
       <w:r>
         <w:t>– [194-]-[199-]. – 3 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBDEDA6" w14:textId="77777777" w:rsidR="00F40937" w:rsidRPr="00A674F8" w:rsidRDefault="00F40937" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="13380395" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
@@ -1970,77 +2017,76 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="1C9AE7E4" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00ED221B" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED221B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">R01 E01 T07 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="446FA5E7" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc35259704"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc35259704"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>Bâtiments et lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24DD03F0" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t>P02/B1/1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DECC542" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t xml:space="preserve">Extérieur du sanctuaire de </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la Perp￩tuelle Adoration"/>
               </w:smartTagPr>
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
                 <w:smartTagPr>
                   <w:attr w:name="ProductID" w:val="la Perp￩tuelle"/>
                 </w:smartTagPr>
@@ -2215,67 +2261,67 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="3914C846" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc35259705"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc35259705"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="3B2578FC" w:rsidR="00287473" w:rsidRDefault="00F40937" w:rsidP="00287473">
       <w:r>
         <w:t>– [19--]-1978. – 1 cadre-certificat. – 2 cadres. – 3 plaques d’imprimerie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279F2FEB" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="4B7D3DE6" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
@@ -2330,67 +2376,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="22D74980" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc35259706"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc35259706"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>02</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00F40937">
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2461,74 +2507,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="1EBB7ECA" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00ED221B" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED221B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">R01 E01 T07 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="62959D2D" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc35259707"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc35259707"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>02</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F40937">
               <w:t>Objets</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FA249D0" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t>Cadre-certificat en bois comme membre-bienfaiteur du Jouvenceau en 1978.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FF69F74" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t>Cadre avec texte de l’abbé J.A. Tremblay écrit sur un morceau d’écorce.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63501EBF" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
               <w:t>Texte religieux sur carton inscrit en latin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B87E19" w14:textId="77777777" w:rsidR="00F40937" w:rsidRDefault="00F40937" w:rsidP="00F40937">
             <w:r>
@@ -2553,110 +2598,110 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4187BC8F" w14:textId="77777777" w:rsidR="00606F67" w:rsidRDefault="00606F67" w:rsidP="00923766">
+    <w:p w14:paraId="6B5FCA8A" w14:textId="77777777" w:rsidR="00C16FAA" w:rsidRDefault="00C16FAA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BA6F11E" w14:textId="77777777" w:rsidR="00606F67" w:rsidRDefault="00606F67" w:rsidP="00923766">
+    <w:p w14:paraId="2FB8A510" w14:textId="77777777" w:rsidR="00C16FAA" w:rsidRDefault="00C16FAA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -2772,108 +2817,110 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="113EFBCE" w14:textId="77777777" w:rsidR="00606F67" w:rsidRDefault="00606F67" w:rsidP="00923766">
+    <w:p w14:paraId="174A23DB" w14:textId="77777777" w:rsidR="00C16FAA" w:rsidRDefault="00C16FAA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4396C67D" w14:textId="77777777" w:rsidR="00606F67" w:rsidRDefault="00606F67" w:rsidP="00923766">
+    <w:p w14:paraId="5FDD65DE" w14:textId="77777777" w:rsidR="00C16FAA" w:rsidRDefault="00C16FAA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000D6666"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00186EB5"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004D44FE"/>
@@ -2928,50 +2975,51 @@
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
+    <w:rsid w:val="00C16FAA"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
@@ -2987,65 +3035,65 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3928,51 +3976,51 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4303,72 +4351,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5005</Characters>
+  <Pages>7</Pages>
+  <Words>943</Words>
+  <Characters>5189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5903</CharactersWithSpaces>
+  <CharactersWithSpaces>6120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>